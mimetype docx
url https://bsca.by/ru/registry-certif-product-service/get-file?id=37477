--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4856FDF2" w14:textId="0AE06FDB" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="002C5E37" w:rsidP="002C5E37">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -53,40818 +55,40602 @@
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00271CD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC17FE" w14:textId="0FBD99D4" w:rsidR="00EA7C8F" w:rsidRPr="00EA7C8F" w:rsidRDefault="00EA7C8F" w:rsidP="00EA7C8F">
-[...149 lines deleted...]
-    <w:p w14:paraId="4567615A" w14:textId="77777777" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="002C5E37" w:rsidP="002C5E37">
+    <w:p w14:paraId="0C0B02C6" w14:textId="744AA0F3" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="002C5E37" w:rsidP="002C5E37">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F803A7">
-[...77 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="208" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14388" w:type="dxa"/>
-        <w:tblInd w:w="208" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7C8F" w14:paraId="7411DD7E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w14:paraId="7411DD7E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C6333D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="75C6333D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="208"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA890C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="4FA890C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="559"/>
                 <w:tab w:val="left" w:pos="3785"/>
                 <w:tab w:val="left" w:pos="7927"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C66E5F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="10C66E5F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Наименование объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2784EAB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="2784EAB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="312D0470" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="312D0470" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Код объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="270FF8A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="270FF8A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC21E51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="2AC21E51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w14:paraId="25DCC50E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w14:paraId="25DCC50E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6B2355" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="6C6B2355" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="653757C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="653757C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172E8C43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="172E8C43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC7B78F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="6FC7B78F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>объекту оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD9E541" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="5BD9E541" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>порядку</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513CD5A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="513CD5A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>подтверждения соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w14:paraId="2E8F4D64" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w14:paraId="2E8F4D64" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="218060B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="218060B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="550AE98D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="550AE98D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Продукция горнодобывающей промышленности прочая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EAEB259" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="1EAEB259" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFCB7EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="2EFCB7EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3028F6C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="3028F6C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="28E6A715" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="28E6A715" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A98B1CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="4A98B1CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EE9A8FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="5EE9A8FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Пески природные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4504CF7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="4504CF7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>08.12.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64990FF4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64990FF4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F05F528" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F05F528" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8736-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="029AE07E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="029AE07E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32495-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AA2F6E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="0AA2F6E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="332D2A6E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="332D2A6E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A48CB7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="33A48CB7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AB706A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="4AB706A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A86553F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="6A86553F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8132B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3E8132B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D82A436" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7D82A436" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8736-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17E2ABBF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="17E2ABBF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32495-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE3893D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6DE3893D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13263-1-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D14D49B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="4D14D49B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ТР </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="2B07B3D6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w14:paraId="2B07B3D6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C19BEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="66C19BEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C877E08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632"/>
+          <w:p w14:paraId="2C877E08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64FAD5D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005F5632">
+          <w:p w14:paraId="64FAD5D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="007A68E8" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05E995C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="05E995C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1727-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D22FD5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6D22FD5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="725E69A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="725E69A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21BE6871" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21BE6871" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="618AEAF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="618AEAF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2963DCFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2963DCFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Гранулы, крошка и порошок из камня; галька, гравий, щебень или камень дробленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7721D403" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7721D403" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>08.12.12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67CF6BD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67CF6BD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B687DDB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B687DDB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B10C3C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="12B10C3C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1217-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D2F0CD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D2F0CD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1311-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="010BC8E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="010BC8E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8267-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C262B7E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C262B7E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 12620-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5F4CC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1F5F4CC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>СТБ EN 13055-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26104E19" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="26104E19" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 13139-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A90E195" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5A90E195" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13263-1-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032AFC6E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="032AFC6E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13383-1-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2322BFA2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2322BFA2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22263-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071E8220" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="071E8220" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32495-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3872A8B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3872A8B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="42EBC1FD" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="42EBC1FD" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20B97E3C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="20B97E3C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="072C8CB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="072C8CB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="531EA51D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="531EA51D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59B12D90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="59B12D90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2DD9F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7D2DD9F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1217-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="630F7461" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="630F7461" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1311-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F08820" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="62F08820" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8267-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A31A21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40A31A21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12620-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2E2A0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4C2E2A0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13055-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220FE1D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="220FE1D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ ЕН 13139-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56576931" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="56576931" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13263-1-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726B5B35" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="726B5B35" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13383-1-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B96FB5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B96FB5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22263-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A35E30C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0A35E30C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32495-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5054090B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5054090B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ТР </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="14ADACED" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="14ADACED" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697DDC54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="697DDC54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C7A5F0E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1C7A5F0E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D9D5C14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1D9D5C14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E22363" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="38E22363" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2318-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567468AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="567468AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00A646CD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>СТБ 2507-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4AE09B46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4AE09B46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 7392-2014  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25B1B1E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="25B1B1E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7394-85</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0202B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D0202B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22856-89</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00E93CCD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:br/>
                 <w:t>ГОСТ 23558-94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="412E271A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="412E271A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 23735-2014  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229EF261" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="229EF261" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31424-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C53639" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46C53639" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00E93CCD">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ГОСТ 32021-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16BE1162" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16BE1162" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="08B89F6E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="08B89F6E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65CFCF25" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="65CFCF25" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="704AB07B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="704AB07B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Текстиль и изделия текстильные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C614A0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7C614A0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B62E02A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3B62E02A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B3E8672" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5B3E8672" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="13E2B983" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="13E2B983" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DC8F489" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2DC8F489" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="115A00BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="115A00BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ковры и ковровые изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44DB2BC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="44DB2BC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>13.93.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="272A3D78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="272A3D78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A84DA78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1A84DA78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14041-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75BDF812" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75BDF812" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="501AD4D5" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="501AD4D5" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF38A83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7BF38A83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4915BF12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4915BF12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="624FFC90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="624FFC90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31991726" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31991726" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5919E9CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5919E9CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ EN 14041-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522AD42E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="522AD42E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7B8ABDD9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7B8ABDD9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="866"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3063CD57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3063CD57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FC953E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7FC953E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69A4A1D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="69A4A1D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BE124D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6BE124D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 28415-89 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="374F62B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="374F62B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="532FAF64" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="532FAF64" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14A236F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="14A236F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E22F1B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E22F1B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Материалы нетканые и изделия из них (кроме одежды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9F4FAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0D9F4FAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13.95.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C045B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="33C045B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="723E405C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="723E405C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32804-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5937F7F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5937F7F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="12D9C434" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="12D9C434" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67687D2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67687D2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E96E5C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E96E5C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF94F71" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6DF94F71" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10698795" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="10698795" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1980-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B831767" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3B831767" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1030-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F258DB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F258DB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1104-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EBA1093" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4EBA1093" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13249-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531ABD9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="531ABD9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13250-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E8B3DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43E8B3DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13361-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5148BC83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5148BC83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13362-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E74D344" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6E74D344" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1BBC3548" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1BBC3548" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4748B2F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4748B2F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B0690C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4B0690C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Древесина и изделия из древесины и пробки, кроме мебели; изделия из соломки и материалов для плетения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55ED4DCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="55ED4DCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BCEA910" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0BCEA910" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12387A65" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="12387A65" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="78FBF379" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="78FBF379" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E54D4AA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1E54D4AA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="376F3881" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="376F3881" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Пиломатериалы, толщиной более 6 мм; шпалы железнодорожные или трамвайные деревянные, непропитанные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D76FED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40D76FED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23EDA061" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="23EDA061" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1713-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2E7570" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6E2E7570" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1714-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075C3F7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="075C3F7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0EA5B9D6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0EA5B9D6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B86616" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="74B86616" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61314104" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61314104" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Древесина, профилированная по кромке или по пласти (включая бруски, планки и фризы для паркета или деревянного покрытия полов несобранные, багеты и аналогичные изделия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39982D5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="39982D5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.10.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E112CBE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1E112CBE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13EE3457" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="13EE3457" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1074-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345AB3BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="345AB3BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1637-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16AE341A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16AE341A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2120-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34118623" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="34118623" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 862.1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F53CB80" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1F53CB80" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 862.3-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB2BEB8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6CB2BEB8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 862.4-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204B9527" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="204B9527" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2623720E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2623720E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06D6F0DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="06D6F0DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EE2B82E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7EE2B82E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AC0A682" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5AC0A682" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BC0B55A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2BC0B55A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF9F54B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1AF9F54B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1074-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02440F8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="02440F8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1637-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08152469" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="08152469" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2120-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E228C9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E228C9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7943E8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7E7943E8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.3-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2F06EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0D2F06EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.4-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60292954" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="60292954" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6C069741" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6C069741" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38DB4433" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="38DB4433" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ED42C72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4ED42C72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Фанера клееная, фанерованные панели и аналогичные слоистые материалы из прочей древесины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB9FC0A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3CB9FC0A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.21.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4606D151" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4606D151" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3916.1-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E98E76C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0E98E76C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3916.2-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF2C94B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1AF2C94B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 14614-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F20F86B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6F20F86B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8673-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE70739" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5EE70739" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 2977-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="600CF457" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="600CF457" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="77C14F51" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="77C14F51" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53E576CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="53E576CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="250B5663" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="250B5663" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Плиты древесно-стружечные и аналогичные плиты из древесины и прочих одревесневших материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFDEB7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3EFDEB7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.21.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E3FAD85" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E3FAD85" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF08701" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5BF08701" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32567-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35781A57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="35781A57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32398-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B974170" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5B974170" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32399-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B64A9D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54B64A9D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ EN 300-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70595C92" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="70595C92" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4150B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F4150B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="57F22CE9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="57F22CE9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1028"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E0CDF65" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4E0CDF65" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EE30107" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5EE30107" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45AB537E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45AB537E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58AEDC78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="58AEDC78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474CBD50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="474CBD50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32398-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6607781B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6607781B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32399-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4797A00A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4797A00A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32567-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EE37F9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1EE37F9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A39E07" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="18A39E07" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A17304D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A17304D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B1D398" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="00B1D398" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="410F25BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="410F25BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D27B45A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7D27B45A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="773ECD30" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="773ECD30" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 1554-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F52AB3D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F52AB3D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 10632-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6180264A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6180264A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 13913-78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C49CAA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C49CAA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32567-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05EF9C52" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="05EF9C52" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ EN 13168-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544CA5BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="544CA5BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ EN 300-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7F4D75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B7F4D75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32289-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DCB3666" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7DCB3666" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F2F065" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77F2F065" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DFD50F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3DFD50F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="06FD1436" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="06FD1436" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A4D264" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="26A4D264" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2806B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1C2806B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Плиты древесно-волокнистые из древесины и прочих одревесневших материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46958F43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46958F43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.21.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A5EACF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="72A5EACF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622DEF7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="622DEF7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13171-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1749D559" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1749D559" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13329-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068A74A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="068A74A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 622-5-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A8E7EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="08A8E7EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D66C14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52D66C14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7765B809" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7765B809" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35FD0009" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="35FD0009" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F71763" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45F71763" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3348FAB2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3348FAB2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11C64E51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="11C64E51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FB7301F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7FB7301F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13171-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31BE0608" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31BE0608" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13329-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FA229E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61FA229E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ЕN 14041-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="540EECB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="540EECB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9B7F0B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5B9B7F0B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2E7AC40E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2E7AC40E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="145238D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="145238D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="315A7408" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="315A7408" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76222308" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="76222308" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A6D8BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16A6D8BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32297-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D523ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="19D523ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 4598-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20CFF219" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="20CFF219" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8904-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="648768FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="648768FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 622-3-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D3D627" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="39D3D627" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ EN 622-5-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ECB7601" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0ECB7601" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7CF16FB4" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7CF16FB4" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36C00FB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="36C00FB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01270BDD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="01270BDD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Панели или плиты паркетные собранные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51FEDBD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51FEDBD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.22.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39450760" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="39450760" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2838B043" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2838B043" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 2120-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21CED1A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="21CED1A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="164CFEC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="164CFEC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.3-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D70AB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="22D70AB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.4-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC2A99B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2EC2A99B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="675D81A1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="675D81A1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="555748C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="555748C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="108F9B7D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="108F9B7D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="704CCFCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="704CCFCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DCC803A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4DCC803A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3960170C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3960170C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 2120-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3661095E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3661095E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B1251A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43B1251A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.3-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE93AFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7DE93AFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 862.4-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77893FB2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77893FB2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0379F7C9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0379F7C9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0942E1F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0942E1F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E3B0D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="65E3B0D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Конструкции деревянные строительные и изделия столярные, кроме зданий сборных деревянных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B035E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6B035E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.23.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B458D08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7B458D08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(кроме 16.23.12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36405CD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="36405CD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E35DA4D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5E35DA4D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53049908" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="53049908" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1074-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726FB8AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="726FB8AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="430C867C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="430C867C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1637-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52902161" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52902161" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1722-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5D7A60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7E5D7A60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632CA38B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="632CA38B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 1979-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="428AF046" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="428AF046" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 2070-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67309308" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67309308" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D857F6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D857F6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 12604-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1576A3E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1576A3E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21D8B7E9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21D8B7E9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="792395F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="792395F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="653CE431" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="653CE431" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C0B264E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6C0B264E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02C97DDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="02C97DDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06EE671F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="06EE671F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F6CFF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="02F6CFF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1074-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51949D3F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51949D3F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D614DC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D614DC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1637-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F10D8E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="28F10D8E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1722-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A1C0A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="42A1C0A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526885C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="526885C2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 1979-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE03B12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0EE03B12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2070-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B46E1FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4B46E1FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795815C0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="795815C0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 12604-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43475019" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43475019" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="76F788E9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="76F788E9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12141D8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="12141D8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28BE244E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="28BE244E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="218390C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="218390C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F556D2B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F556D2B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1394-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B49ECC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B49ECC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1423-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E0D662E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7E0D662E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1767-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6315F562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6315F562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14080-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C73A869" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5C73A869" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13986-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C10AEFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5C10AEFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14250-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="071620DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="071620DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7729AB9F" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7729AB9F" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="114C4F8E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="114C4F8E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3794A645" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3794A645" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия из натуральной пробки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CBB7AEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5CBB7AEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.29.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6802CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1F6802CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74408CD2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="74408CD2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ EN 13170-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B675B62" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6B675B62" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1B0C7D21" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1B0C7D21" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14A9D7B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="14A9D7B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C46E8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52C46E8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D1FB7A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54D1FB7A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A95283" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16A95283" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78CF213C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="78CF213C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ EN 13170-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D3AFD19" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D3AFD19" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="440A4E47" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="440A4E47" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="492914AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="492914AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="480B522B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="480B522B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Шпон; листы для клееной фанеры; древесина прессованная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="755C183B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="755C183B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>16.21.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691A7CC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="691A7CC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 2977-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3830D28D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3830D28D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6D3ED98C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6D3ED98C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A69D893" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5A69D893" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29A676FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="29A676FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вещества химические и продукция химическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="722F9DDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="722F9DDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27C79B26" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="27C79B26" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F97CA76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F97CA76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6C902894" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6C902894" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2CB10B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1F2CB10B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1090BD1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1090BD1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Аминоальдегидные смолы прочие, фенолоальдегидные смолы и полиуретаны в первичных формах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BB35A93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1BB35A93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.16.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AA681DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4AA681DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70D0A132" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="70D0A132" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1338-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC4F7EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0EC4F7EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3567DCD8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3567DCD8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="770A9A29" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="770A9A29" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717194FF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="717194FF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D6DF5BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D6DF5BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E7964A5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6E7964A5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4216F9FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4216F9FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0681360E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0681360E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1338-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26037414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="26037414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D88F78F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6D88F78F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8E100D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A8E100D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5C1475A8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5C1475A8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CC9161F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6CC9161F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79628D95" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="79628D95" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Краски, лаки и аналогичные покрытия на основе полимеров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54DE83BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54DE83BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.30.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7770D82D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7770D82D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F22337A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F22337A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1197-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E1DB659" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1E1DB659" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E944CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="74E944CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1466-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34016FD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="34016FD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="362BB52A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="362BB52A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1507-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D1D8FC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45D1D8FC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1827-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E7E1563" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1E7E1563" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1843-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="660748A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="660748A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25129-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407A6E9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="407A6E9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30495-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F1FE89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="33F1FE89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33290-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65BE9985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="65BE9985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3767E50C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3767E50C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F28EEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="17F28EEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F617B87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F617B87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69CCBFAF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="69CCBFAF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EE28E03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6EE28E03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="046F0972" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="046F0972" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1197-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32CA13BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="32CA13BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D63EB6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0D63EB6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1466-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D4B0C5C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D4B0C5C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532610DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="532610DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1507-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7662009E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7662009E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1827-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BEA3C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="28BEA3C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 30495-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="349E2F8F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="349E2F8F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 33290-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33935D1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="33935D1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5014C2D7" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5014C2D7" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27CACA16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="27CACA16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29B787D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="29B787D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00E2C80E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="00E2C80E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1721741D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1721741D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 1520-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79704AC2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="79704AC2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 1843-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F0F218" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="63F0F218" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 28196-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D845D75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D845D75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 23143-2023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A022A12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4A022A12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5082B0D3" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5082B0D3" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="478384D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="478384D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B8B80E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B8B80E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Краски и лаки прочие; материалы аналогичные для нанесения покрытий; сиккативы готовые; мастики; растворители и разбавители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51DBCC45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51DBCC45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.30.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78384410" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="78384410" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21980137" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="21980137" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1262-2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7367EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F7367EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69670434" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="69670434" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30307-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30192A90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="30192A90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A790033" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A790033" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C678AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40C678AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19105F83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="19105F83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="242CF630" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="242CF630" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BED61DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6BED61DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD00746" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0CD00746" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1262-2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B3AD85" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="23B3AD85" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F149DC9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F149DC9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 30307-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F5F307" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="14F5F307" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="06370ADC" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="06370ADC" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F098842" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F098842" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBD1CC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3BBD1CC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6104C43F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6104C43F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE97E34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0EE97E34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10277-90 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E9B5826" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E9B5826" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10503-71</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189179AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="189179AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18958-73</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF5D3D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1FF5D3D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25621-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34CBB6F8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="34CBB6F8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4F92AAB2" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4F92AAB2" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A84755" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="08A84755" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AC53E34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3AC53E34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Клеи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF01ED1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3BF01ED1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.52.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05DB0E2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="05DB0E2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBB6415" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3FBB6415" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1621-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12FB5904" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="12FB5904" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="07664024" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="07664024" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48AB4A00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="48AB4A00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E42CBF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6E42CBF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1396FCFA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1396FCFA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2273B241" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2273B241" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B8A1A44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4B8A1A44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1621-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C1E7474" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C1E7474" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1EC2561E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1EC2561E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B748D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="78B748D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A716C6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2A716C6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C590D53" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5C590D53" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F611BCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F611BCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 12172-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B741124" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2B741124" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="46A02014" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="46A02014" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="206E6DAE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="206E6DAE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47726934" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="47726934" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Добавки для цементов, строительных растворов или бетонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B3AC430" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0B3AC430" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.59.57.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6885262C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6885262C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="571663CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="571663CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1112-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FF1540" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="10FF1540" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 934-2-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24DEFC10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="24DEFC10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 934-3-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1978B40D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1978B40D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0877D267" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0877D267" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07FB7271" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="07FB7271" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5461FDFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5461FDFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E59C1CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4E59C1CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646CCF14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="646CCF14" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D512AE7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D512AE7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 1112-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE7A453" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6DE7A453" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 934-2-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A97FE22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6A97FE22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 934-3-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FD5376" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="63FD5376" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4C1D327A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4C1D327A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CF688B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77CF688B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEAA65D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6AEAA65D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FD2004" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46FD2004" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C21862" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77C21862" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2092-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C2E6D1F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6C2E6D1F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="00AFFC10" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="00AFFC10" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="172641AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="172641AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B224AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31B224AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия резиновые и пластмассовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A35B560" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1A35B560" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="197BE404" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="197BE404" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40E73383" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40E73383" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6DD42CA9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6DD42CA9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A65B29F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A65B29F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A82828A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2A82828A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Мононити с размером поперечного сечения более </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BD6A20D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6BD6A20D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1 мм; прутки, стержни и фасонные профили из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2413B639" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2413B639" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22.21.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="234278F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="234278F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48271716" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="48271716" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1264-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EAD76CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1EAD76CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FB30E60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7FB30E60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133B87C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="133B87C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1C35FBB9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1C35FBB9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FC25404" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7FC25404" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1E0AC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5D1E0AC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6490285E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6490285E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09698135" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="09698135" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8E86AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F8E86AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1264-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D16C13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="09D16C13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422BC47B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="422BC47B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241D89A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="241D89A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21591AFA" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="21591AFA" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E06A2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5E06A2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FA62DB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3FA62DB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Трубы, трубки, шланги и их фитинги из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65341BAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="65341BAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.21.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1661B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B1661B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44AE6C5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="44AE6C5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727FF3F0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="727FF3F0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1293-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31BE3B52" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31BE3B52" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 1401-1-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69F67973" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="69F67973" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN ISO 1452-2-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9E279D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F9E279D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN ISO 1452-3-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61628F05" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61628F05" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1597-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D159C9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1D159C9E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1916-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61261F28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61261F28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2119-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E861F7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0E861F7F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2244-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A72F612" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4A72F612" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 15874-3-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3756ED73" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3756ED73" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ISO 15875-3-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE0379C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1CE0379C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18599-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C2258D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="60C2258D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22689-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13276FD0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="13276FD0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32412-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF92D04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6AF92D04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32414-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7440E3F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7440E3F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32415-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7876821F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7876821F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ГОСТ Р 50838-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="756AE827" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="756AE827" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0BE47BCF" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0BE47BCF" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="726CB791" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="726CB791" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FCB3235" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4FCB3235" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4151F0E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4151F0E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F9372A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7F9372A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A18AD7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="56A18AD7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1293-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5839CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1597-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69ADD27F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1916-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C71435A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 2119-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3031BF25" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 2244-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7EB40C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 18599-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACE26BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 22689-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B146EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 32412-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58FACE42" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 32414-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C7A3DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 32415-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE5AEED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ГОСТ Р 50838-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F746D93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A646CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A646CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1401-1-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709C7212" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 1452-2-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD11C4B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 1293-2001</w:t>
-[...144 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> EN ISO 1452-3-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D37378C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A646CD">
+            <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ISO 15874-3-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5AC895" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0A5AC895" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ISO 15875-3-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57CDC3FC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="57CDC3FC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="20746C0D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="20746C0D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="576E5ED5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="576E5ED5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4038F8C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4038F8C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64ACDD9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64ACDD9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56BE720D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="56BE720D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2251-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632A4865" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="632A4865" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13476-2-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68282534" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="68282534" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13476-3-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A435CAD" w14:textId="42766688" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0A435CAD" w14:textId="42766688" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14471-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55470415" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="55470415" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4089884D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4089884D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D620112" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D620112" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23CFDAEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="23CFDAEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Плиты, листы, пленка, фольга и полосы из пластмасс пористые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="780E38DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="780E38DE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.21.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54A89223" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54A89223" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FB1B5C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61FB1B5C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1102-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79557FAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="79557FAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1246-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="600FCEDC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="600FCEDC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1338-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="597FC4FB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="597FC4FB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1437-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15B4C314" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="15B4C314" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52AC8D56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52AC8D56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2148-2010 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B7097D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40B7097D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15588-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F3D3CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="48F3D3CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13163-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D11660B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D11660B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13164-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F849687" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F849687" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13166-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C8F8D6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C8F8D6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 20916-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A30E336" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A30E336" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="32A1307B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="32A1307B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="773ECB36" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="773ECB36" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F06BD45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F06BD45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0097D437" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0097D437" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BB4F4C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5BB4F4C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481F7C57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="481F7C57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1102-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF1F92F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7AF1F92F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1246-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF16946" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2FF16946" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>СТБ 1338-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B607D2B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5B607D2B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1437-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FAEB330" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1FAEB330" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C1D06BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0C1D06BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2148-2010 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50985361" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="50985361" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15588-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC39E74" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7EC39E74" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13163-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A2CFC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="31A2CFC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13164-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E093CFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4E093CFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13166-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537584E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="537584E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 20916-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E77BD2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5E77BD2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="33C33E93" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="33C33E93" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CCD9CF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6CCD9CF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="270AEDF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="270AEDF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Плиты, листы, пленки, фольга и полосы прочие из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69572478" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="69572478" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.21.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F1EFB57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4F1EFB57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="729D1A16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="729D1A16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1246-2005 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FFEA3E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0FFEA3E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1437-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36E2633B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="36E2633B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26059C83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="26059C83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40520B68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="40520B68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268C6901" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="268C6901" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2099-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73A50521" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="73A50521" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 26149-84</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC2C4EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1CC2C4EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13165-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77091DA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77091DA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4B21506A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4B21506A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64445C26" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64445C26" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D901A56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D901A56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C4F2ABD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C4F2ABD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="542751CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="542751CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="037A07B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="037A07B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1246-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B86633F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7B86633F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1338-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9A6670" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6D9A6670" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1437-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5758CEF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5758CEF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0508084A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0508084A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1495-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2032A15A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2032A15A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5164C273" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5164C273" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2099-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21849DEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="21849DEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 26149-84</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AB795E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="77AB795E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13165-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="085BF70D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="085BF70D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="697FBD46" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="697FBD46" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5816D02B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5816D02B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E3CDD68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7E3CDD68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0006CC2E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0006CC2E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD3BBAF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1FD3BBAF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24944-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18D3DA2E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="18D3DA2E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1265E145" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1265E145" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3FF0F550" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3FF0F550" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="648D22E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="648D22E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15802CFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="15802CFE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Покрытия для пола, стен и потолка, в рулонах или в форме плиток из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="714ACD89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="714ACD89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.23.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DBBE2A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5DBBE2A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF1F6A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0BF1F6A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1064-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C905F66" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5C905F66" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2148-2010 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A8BA20" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="29A8BA20" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ГОСТ 7251-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F930F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="48F930F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13329-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD78D28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1AD78D28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 14632-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4EF7D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5A4EF7D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18108-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22860749" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="22860749" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14041-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AD246C0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0AD246C0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="54DD51B8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="54DD51B8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19FFD56E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="19FFD56E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06ABAEDD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="06ABAEDD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="035FF5DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="035FF5DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1367946C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1367946C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B5C01D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07B5C01D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1064-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6297D9F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6297D9F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2148-2010 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769108B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="769108B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7251-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3507E1E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3507E1E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13329-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A71D574" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0A71D574" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 14632-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C166CA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4C166CA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18108-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13530E46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="13530E46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14041-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74575178" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="74575178" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4290B73A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4290B73A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1138"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4994D3B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4994D3B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D89EA97" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6D89EA97" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EF99306" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5EF99306" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="278A23E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="278A23E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 16475-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="798F01EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="798F01EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24944-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E498163" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7E498163" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14716-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F5BE41" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64F5BE41" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0E9D9309" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0E9D9309" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44D21053" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="44D21053" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49C91B57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="49C91B57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Двери, окна, рамы, пороги для дверей, ставни, жалюзи, аналогичные изделия и их части из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="432AB49E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="432AB49E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.23.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="585FED56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="585FED56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7320D135" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7320D135" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D06DDB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4D06DDB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1108-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B74418C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1B74418C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560354B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="560354B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D543BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58D543BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0894E5BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0894E5BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14351-1-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="533E0DA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="533E0DA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="44C012E6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="44C012E6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E1E86ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4E1E86ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="042B16F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="042B16F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="041C54DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="041C54DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DEFEA3D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4DEFEA3D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07FA0519" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07FA0519" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA248E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1DA248E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1108-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75D2AD70" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="75D2AD70" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E548964" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2E548964" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C2783C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7C2783C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F7BAA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="12F7BAA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="29D91228" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="29D91228" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A1DBEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="17A1DBEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="377EA275" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="377EA275" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102B456A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="102B456A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67129DFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="67129DFD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1394-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5043F2BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5043F2BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EН 12453-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C411DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="59C411DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14351-1-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51EDC630" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51EDC630" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="798E136B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="798E136B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079A3F88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="079A3F88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43840452" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43840452" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия строительные из пластмасс, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AA6954E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3AA6954E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22.23.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23BAB12C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="23BAB12C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2BA4AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4C2BA4AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1065-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41594376" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="41594376" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1103-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187DCBB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="187DCBB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1264-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CFC76F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2CFC76F5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6C622D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6C6C622D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14FF5C00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="14FF5C00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23792506" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="23792506" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2489C2BA" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2489C2BA" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8BF192" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5A8BF192" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45BF5810" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45BF5810" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58A23879" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="58A23879" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="625D71EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="625D71EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E816CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="35E816CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1065-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23BF3C18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="23BF3C18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ 1103-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A713018" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7A713018" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1264-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634EFE94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="634EFE94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1451-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68896953" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="68896953" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9A9520" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7A9A9520" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1548-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1757F61F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1757F61F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="36B4336F" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="36B4336F" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54002DA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54002DA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25E3BEC7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="25E3BEC7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D1A95BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D1A95BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FEF2509" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6FEF2509" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1267-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="446CBF02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="446CBF02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9590-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE88991" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1AE88991" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10174-90</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F25158" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65F25158" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13448-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C279CB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1C279CB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="098B280D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="098B280D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A25F514" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A25F514" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D37CC3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5D37CC3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Трубы, трубки, рукава и шланги из вулканизованной резины (кроме твердой резины)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40A34768" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40A34768" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>22.19.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52F7354D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="52F7354D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C4A09D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="70C4A09D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1597-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4252987A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4252987A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B05A75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75B05A75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="64E427DC" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="64E427DC" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8C43C7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A8C43C7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="321106F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="321106F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия прочие из пластмасс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52449A6D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52449A6D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>22.29.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CE534FF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2CE534FF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702ED59A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="702ED59A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FC57346" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4FC57346" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1EEB20E8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1EEB20E8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD9FE30" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1FD9FE30" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08F9340F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="08F9340F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия минеральные неметаллические прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B4ED4E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5B4ED4E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A4A7742" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7A4A7742" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CE1AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="15CE1AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2F2BC5FB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2F2BC5FB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D5A29F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D5A29F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4708BFB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4708BFB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Стекло листовое литое и прокатное тянутое или выдувное, но не обработанное другим способом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35AFF1A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="35AFF1A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.11.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D563AA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="39D563AA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A5D30BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4A5D30BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2416-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7423EDDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7423EDDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2417-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21695FBA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="21695FBA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2418-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628A22A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="628A22A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2419-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685F864D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="685F864D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2420-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B035EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="33B035EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 111-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A11ABE7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0A11ABE7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5533-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62FC787C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="62FC787C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7481-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA71666" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0AA71666" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30733-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4713095E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4713095E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ГОСТ 31364-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="405B2B79" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="405B2B79" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32997-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049F9003" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="049F9003" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33017-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78646867" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="78646867" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33086-2014 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0622CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3F0622CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34998-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69718475" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="69718475" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1096-2-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F37DFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="42F37DFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1096-3-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1234DB3B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1234DB3B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EH 1096-4-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10CB2022" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="10CB2022" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-1-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9C6695" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5B9C6695" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-2-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A183EBE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1A183EBE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="269DC7DA" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="269DC7DA" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D57088C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D57088C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EEFBEF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4EEFBEF2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E7D2CD1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5E7D2CD1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="032D4524" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="032D4524" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC2292D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7AC2292D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2416-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05B29EE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="05B29EE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2417-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308708EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="308708EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 2418-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="476DE2A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="476DE2A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2419-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9D2537" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5D9D2537" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2420-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70A9952E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="70A9952E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 111-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CCFCA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="34CCFCA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5533-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370443CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="370443CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7481-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39A98908" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="39A98908" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30733-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FAB9EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="37FAB9EB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31364-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BB4730" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="28BB4730" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32997-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A6B59C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="33A6B59C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33017-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D91EBDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1D91EBDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33086-2014 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0211DD4B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0211DD4B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34998-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02634A96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02634A96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1096-2-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="363102C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="363102C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1096-3-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11449C87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="11449C87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EH 1096-4-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1035AC21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1035AC21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-1-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76193398" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="76193398" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-2-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDD449B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3FDD449B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="38E37721" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="38E37721" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E08ABFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0E08ABFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DBB1925" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7DBB1925" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC09389" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0DC09389" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE8A23F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2FE8A23F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 17716-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA51C90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0AA51C90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14321-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B457356" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7B457356" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ EN 14178-1-2016 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32669ED5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="32669ED5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 14178-1-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E81D22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="25E81D22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ЕН 14178-2-2007 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B26D54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="54B26D54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ EN 572-9-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C191066" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 572-1-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4896ED93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14321-1-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6124F60B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 15683-1-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FFF570" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 1748-1-1-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3377A3AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 572-7-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCF0376" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 1748-2-1-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C470A7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ EN 1748-2-2-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722285A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 33087-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316DCFA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 33575-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC402DF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 33891-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AF109B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 32360-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="651D0437" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 32559-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2537A021" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ EN 572-9-2008</w:t>
-[...180 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 32563-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6206C5E9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6206C5E9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B1469B8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B1469B8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="095DEDA8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="095DEDA8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7372F023" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7372F023" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Стекло безопасное (безосколочное)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B737211" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B737211" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.12.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36EBB9B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="36EBB9B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C3F61AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0C3F61AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30698-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76929098" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="76929098" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30826-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC20F40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6FC20F40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31364-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D00A28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02D00A28" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13024-1-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02225669" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02225669" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13024-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A599E42" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7A599E42" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ISO 12543-2-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B194FF1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5B194FF1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ISO 12543-3-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="751CC091" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="751CC091" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="313CA4C8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="313CA4C8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0928992E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0928992E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75892B63" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75892B63" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A525F37" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2A525F37" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351B8A56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="351B8A56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C96D869" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7C96D869" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30698-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F925D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="41F925D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30826-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2C652C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0E2C652C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31364-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5831FCD5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5831FCD5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13024-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10BD6BE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="10BD6BE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 13024-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE0F4FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4DE0F4FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 12543-2-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A22EAEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4A22EAEB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 12543-3-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="389B19E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="389B19E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="795A0EB8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="795A0EB8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E8A508A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7E8A508A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B40ADB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B40ADB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B5497B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B5497B4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="174C888B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="174C888B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12337-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1F0027" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6E1F0027" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ EN 12337-1-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3655D932" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3655D932" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ГОСТ 33891-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="167A24EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="167A24EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ EN 14321-1-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E6DF00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="66E6DF00" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ EN 14321-2-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4205F378" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4205F378" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2BF7C963" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2BF7C963" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF397AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0EF397AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="320E211C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="320E211C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Зеркала стеклянные; изделия из стекла многослойные изолирующие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63190C88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="63190C88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.12.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5302A3AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5302A3AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274E4818" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="274E4818" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24866-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01307A31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="01307A31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EН 1279-5-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BCC697E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3BCC697E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="368C4A50" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="368C4A50" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BF5AC43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5BF5AC43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADE633F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7ADE633F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40927115" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="40927115" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D08FC95" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4D08FC95" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CCEC4AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6CCEC4AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24866-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535C3E45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="535C3E45" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EН 1279-5-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14CDCF09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="14CDCF09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="35DFFEEE" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="35DFFEEE" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F0BA1D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F0BA1D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C4BEF6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C4BEF6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="482CDEEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="482CDEEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C70D1A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7C70D1A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1036-2-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F2816A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0F2816A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ ISO 11485-2-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FF947C1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0FF947C1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ ISO 11485-3-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6942771A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6942771A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D23AC77" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D23AC77" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D43CC2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6D43CC2C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CFC9A69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5CFC9A69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Вуали, сетки, рогожки, матрасы, картон и прочие изделия из стекловолокна (кроме стеклотканей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61BC93AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="61BC93AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.14.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A7A0C0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1A7A0C0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572CE4AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="572CE4AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ 1103-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704DA327" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="704DA327" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ 2632-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D78F4FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6D78F4FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 21880-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545BAEC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="545BAEC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ EN 13162-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4D07E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5C4D07E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ ISO 8145-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1234C2D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1234C2D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0FB30A7C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0FB30A7C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C9C1C76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2C9C1C76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BFC9C6D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7BFC9C6D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2509FF54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2509FF54" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B950B91" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0B950B91" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE9692D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6FE9692D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>СТБ 1103-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6874E9B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6874E9B1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2632-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68361F5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="68361F5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 21880-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F5E1A7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7F5E1A7B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23307-78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582AEFDF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="582AEFDF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13162-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02411C5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02411C5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E9501C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16E9501C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="04D202C9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="04D202C9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62A5E606" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="62A5E606" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1176701D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1176701D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B7CCA6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="07B7CCA6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3132B40D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3132B40D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1240-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013235F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="013235F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ISO 8145-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E4CCCAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7E4CCCAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15879-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6354C610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6354C610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463F48A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="463F48A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="44FD89AC" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="44FD89AC" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07C198A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="07C198A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290960DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="290960DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Блоки для мощения, кирпичи, плитки и прочие изделия из прессованного или литого стекла, витражи и т.п.; много-ячеистое стекло или пенно-стекло в блоках, плитах или аналогичных формах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67D5A1E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67D5A1E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.19.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09AFF2EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="09AFF2EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E076529" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3E076529" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1322-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC0A16C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3CC0A16C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="668C7659" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="668C7659" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D97525E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D97525E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="413FB38B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="413FB38B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D7BBB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43D7BBB4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4648CAEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4648CAEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="719D941A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="719D941A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1322-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45479784" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45479784" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="156E9ACA" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="156E9ACA" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A5148A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="35A5148A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1911D4AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1911D4AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C185220" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5C185220" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C1383B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2C1383B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9272-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03B016FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="03B016FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="71F91237" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="71F91237" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F34F7AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F34F7AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E0E557B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3E0E557B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Плитки и плиты керамические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F21AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46F21AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50FF4492" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="50FF4492" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BF66C67" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6BF66C67" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13996-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A9A3AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67A9A3AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1803743F" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1803743F" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3CB72C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7B3CB72C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="634C021A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="634C021A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F987AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75F987AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00D69E5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="00D69E5D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44861759" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="44861759" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13996-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673A88B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="673A88B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B9B1863" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4B9B1863" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="706A6489" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="706A6489" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="578F460A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="578F460A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E7ECD78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2E7ECD78" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="519D3448" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="519D3448" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16EB9722" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="16EB9722" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 961-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6711B92F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6711B92F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14411-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DFA2501" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2DFA2501" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="52E8BC87" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="52E8BC87" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C9FDF6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C9FDF6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4AEB41" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5C4AEB41" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Кирпич, плитки и строительные изделия из обожженной глины</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="412FFF38" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="412FFF38" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695EE2AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="695EE2AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782B1728" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="782B1728" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1002-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28245397" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="28245397" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1160-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14A79DA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="14A79DA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1184-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D57C251" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7D57C251" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1719-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC6958A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2AC6958A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1787-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F638934" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1F638934" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ EN 771-1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489360F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="489360F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58FBABBC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58FBABBC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12150-1-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F83A7D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="49F83A7D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3266F8FE" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3266F8FE" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45956F31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45956F31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D79713" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="10D79713" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39CB7970" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="39CB7970" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DFE86BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4DFE86BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="388404AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="388404AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1002-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BB4895D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3BB4895D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1160-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18067BD2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="18067BD2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1184-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC8E242" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4BC8E242" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1719-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749CD5F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="749CD5F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1787-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FC861D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3FC861D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-1-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055DF5C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="055DF5C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12150-1-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00AAC57D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="00AAC57D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A87D230" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A87D230" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="336B0509" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="336B0509" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAD0AAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2BAD0AAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="287EFC88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="287EFC88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AAAA44B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2AAAA44B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1286-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6D99E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6F6D99E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1296-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB58A58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5AB58A58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1418-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0189315B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0189315B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1720-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07372C4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07372C4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1863-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AAB614F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6AAB614F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 474-90</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC10926" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4BC10926" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 23289-2016 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4788D91C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4788D91C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24594-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67FDECFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="67FDECFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12150-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1379ED13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1379ED13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14179-2-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47889DBC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="47889DBC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14321-2-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F18191A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F18191A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3160348C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3160348C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079749D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="079749D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51F78A40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51F78A40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия керамические санитарно-технические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="207FA35A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="207FA35A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAA6EF6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5BAA6EF6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346FC735" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="346FC735" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 15167-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3A0F0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F3A0F0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3CF20973" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3CF20973" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52CCBBFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52CCBBFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1354F703" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1354F703" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D94EB9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D94EB9B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="151F7805" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="151F7805" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 21485-2016 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="734C2211" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="734C2211" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 997-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC3E69A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4AC3E69A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13310-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="587288AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="587288AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="31FB4E8D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="31FB4E8D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="4136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C6147E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2C6147E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0F9167" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2B0F9167" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Портландцемент, глиноземистый цемент, шлаковый цемент и гидравлические цементы аналогичного типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F49F044" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0F49F044" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.51.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22931DFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="22931DFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00F28972" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="00F28972" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 942-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738F8AAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="738F8AAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1239-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C79B0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="64C79B0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1335-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58948B34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58948B34" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2115-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55AD344A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="55AD344A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 965-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70BBD206" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="70BBD206" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 969-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70751388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="70751388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 1581-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567B4336" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="567B4336" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15825-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51CE63BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="51CE63BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22266-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75D4D319" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="75D4D319" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30515-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B361F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="00B361F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31108-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CC117C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7CC117C4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 197-1-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B9A368" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="16B9A368" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 413-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ABE8CB1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6ABE8CB1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14647-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B28602F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2B28602F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25328-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FEA48B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46FEA48B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7FA19755" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7FA19755" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="4114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="110139D6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="110139D6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77148C93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77148C93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A61C854" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6A61C854" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444F3221" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="444F3221" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D43003E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2D43003E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 942-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E6D25B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7E6D25B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1239-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4C9321" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3C4C9321" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1335-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60B534EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="60B534EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2115-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22BC3D12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="22BC3D12" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 965-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A7F8E44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2A7F8E44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 969-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A819F6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7A819F6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 1581-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59CDA81B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="59CDA81B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15825-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B704BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="41B704BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22266-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253D2325" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="253D2325" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25328-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357A1889" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="357A1889" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30515-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="280C0E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="280C0E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31108-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718D3ADF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="718D3ADF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 197-1-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52185EDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="52185EDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 413-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFC4D2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0BFC4D2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="002039C0">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>СТБ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> EN 14647-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6929B214" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6929B214" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3E9ACC6E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3E9ACC6E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="910"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7537918F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7537918F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD81A8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6FD81A8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="507F79F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="507F79F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45763A51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="45763A51" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 11052-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A80380" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="63A80380" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14216-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F9B29AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3F9B29AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B925B48" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B925B48" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A17818" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="53A17818" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74890C47" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="74890C47" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Известь негашеная, гашеная и гидравлическая  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A8FEA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="48A8FEA5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.52.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="163DEDB7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="163DEDB7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D53CED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="60D53CED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9179-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8F39D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6F8F39D2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 459-1-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AA1271" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64AA1271" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="17134F7C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="17134F7C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68C4B803" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="68C4B803" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DD449CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5DD449CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="341FD081" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="341FD081" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438EC3F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="438EC3F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57000802" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="57000802" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9179-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3740208D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3740208D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 459-1-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="322D8350" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="322D8350" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="433F6344" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="433F6344" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ADCFD18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5ADCFD18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AE672A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6AE672A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Гипс, в том числе штукатурка, состоящая из кальцинированного гипса или сульфата кальция, для использования в строительстве, при обработке тканей или поверхности бумаги, в стоматологии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25C8A6CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="25C8A6CA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.52.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB369A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1DB369A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E7FB97" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="06E7FB97" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CAB88E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0CAB88E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 125-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BAEDBFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2BAEDBFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13279-1-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E3A0785" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6E3A0785" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A9DB57A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A9DB57A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71CFFB8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="71CFFB8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52F20D83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="52F20D83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AFD4AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2AFD4AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522F8AD6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="522F8AD6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04EE0472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="04EE0472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2D2E94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3A2D2E94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 125-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7260C133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7260C133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13279-1-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04E0AEC7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="04E0AEC7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="519C4316" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="519C4316" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F47D11A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F47D11A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="112DACBD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="112DACBD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия из бетона для строительных целей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20487D6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="20487D6B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.61.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18003289" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="18003289" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9F823E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5A9F823E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 379-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34546183" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="34546183" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 519-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="242DA207" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="242DA207" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 775-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05ADAC4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="05ADAC4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1002-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B7E3EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="72B7E3EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1008-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B01920" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="13B01920" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1071-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C0973F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65C0973F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1075-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287735B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="287735B0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1076-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005366B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="005366B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1077-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A9798A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1A9798A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1117-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C7036C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="44C7036C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1169-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DB3184" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="21DB3184" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1178-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7107547D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7107547D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1183-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="414140D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="414140D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1185-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6039B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7F6039B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1186-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2992E644" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2992E644" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1216-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03988EF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="03988EF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1237-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EB0EEBA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0EB0EEBA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1258-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34C2FF02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="34C2FF02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1278-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37BDB45D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="37BDB45D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1318-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03BD15F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="03BD15F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1319-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07FFCDAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07FFCDAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1326-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B81CA0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7B81CA0C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1327-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D311FA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3D311FA7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1330-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="209815B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="209815B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1331-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05861BB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="05861BB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1332-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E14C11" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="04E14C11" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1374-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522FD7D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="522FD7D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1375-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1077CDF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1077CDF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1383-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F243592" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5F243592" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1489-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B280386" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0B280386" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1490-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191BEB39" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="191BEB39" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1513-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F1B9E61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5F1B9E61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1514-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4197E3AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4197E3AD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1623-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B064806" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7B064806" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1989-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B0608C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3B0608C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2075-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718B00F8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="718B00F8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2101-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB12C04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7CB12C04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2124-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F29475" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="33F29475" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2172-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C3621D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7C3621D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2173-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43BD5766" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="43BD5766" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2215-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51CECEAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="51CECEAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25627-83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DBAEE6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="05DBAEE6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 490-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D15E2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="57D15E2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-2-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1617067F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1617067F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-3-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C60EC50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0C60EC50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-4-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D56790C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7D56790C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-5-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796EC634" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="796EC634" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-6-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B6BB0B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="29B6BB0B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1168-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62325C1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="62325C1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12602-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410439BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="410439BF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13369-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A28283B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5A28283B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="13B25B9D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="13B25B9D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72C69328" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="72C69328" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47086283" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="47086283" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27B81488" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="27B81488" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BF8702F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5BF8702F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F49F8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="64F49F8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 519-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1799D451" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1799D451" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 775-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0372F714" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0372F714" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1002-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C7D70F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6C7D70F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1008-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23637E23" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="23637E23" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1071-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AEAC66D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3AEAC66D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1075-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCB28E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5BCB28E6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1076-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BECEF93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1BECEF93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1077-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAFA315" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6BAFA315" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1117-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C103DCF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4C103DCF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1167-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26201EAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="26201EAB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1169-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39455240" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="39455240" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1178-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337129B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="337129B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1183-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1759D109" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1759D109" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1185-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB4F64C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6BB4F64C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1186-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1859AC03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1859AC03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1216-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43289FDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="43289FDE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1237-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0889EB02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0889EB02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>СТБ 1258-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0959A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1278-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C16922" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1318-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EB14CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1319-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0289889D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1326-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714AB2D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1327-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BBF112" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1330-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1C1FF9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1331-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44036488" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1332-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51347D69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1374-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BC1456" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1375-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B65165C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1383-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7017AF92" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1489-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B76076" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>СТБ 1490-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FC626A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1513-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D58444A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1514-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E40A52C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1623-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310D5E1B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002039C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 1258-2001</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E0959A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 1989-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DFF278" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1278-2001</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="37C16922" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 2075-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7265DC6D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1318-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11EB14CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 2124-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C644F2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1319-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0289889D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 2172-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794FE1C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1326-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="714AB2D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 2173-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0895CF1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1327-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59BBF112" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ 2215-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76373F02" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1330-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A1C1FF9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>ГОСТ 379-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407927C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1331-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="44036488" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>ГОСТ 25627-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F73D62" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1332-2002</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="51347D69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ EN 771-2-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FA8E66" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1374-2003</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65BC1456" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ EN 771-3-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6435C8EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1375-2003</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B65165C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+              <w:t>СТБ EN 771-4-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E6A3630" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1383-2003</w:t>
-[...7 lines deleted...]
-                <w:lang w:val="be-BY"/>
+              <w:t>СТБ EN 771-5-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BADC693" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 1489-2004</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="be-BY"/>
-[...235 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 771-6-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64A7C80C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="64A7C80C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="142271B1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="142271B1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C71550D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C71550D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D8A458" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="62D8A458" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C25AEE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2C25AEE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CB34263" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3CB34263" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1034-96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44069679" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="44069679" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1097-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC776E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4BC776E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1109-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E283DD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3E283DD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1226-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D8A850" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="28D8A850" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1236-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ABDC4AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1ABDC4AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1248-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2F02DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7D2F02DA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1410-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F8D5584" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0F8D5584" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1415-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C166738" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3C166738" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1542-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4282A703" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4282A703" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1577-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="294DE580" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="294DE580" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1579-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6A16F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2C6A16F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1724-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CFF2BA2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7CFF2BA2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1866-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6439F15E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6439F15E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2101-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DED8562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1DED8562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 490-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C22B919" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3C22B919" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 494-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B23CC46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1B23CC46" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12467-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47606B40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="47606B40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EН 1340-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58FF5D93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58FF5D93" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13693-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B5BCBF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="57B5BCBF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1433-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7216DE40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7216DE40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1857-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7259288B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7259288B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1858-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617560E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="617560E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 6927-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F130988" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6F130988" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 27563-87</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4861862A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4861862A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1168-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6064D87D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6064D87D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12602-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D22E72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="17D22E72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13369-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754C88A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="754C88A1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="03724368" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="03724368" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="087047AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="087047AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>6.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567A9069" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="567A9069" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия из гипса для строительных целей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="370300CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="370300CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.62.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0942D7EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0942D7EC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64624097" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="64624097" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1230-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2854C21D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2854C21D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1786-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A7A388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="56A7A388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6266-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78397FCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="78397FCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ EN 12859-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50E8F526" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="50E8F526" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32614-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1411A1A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1411A1A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="55EBF3E8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="55EBF3E8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51909CCF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51909CCF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33DC9B99" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="33DC9B99" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="314A13BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="314A13BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E38391" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="01E38391" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103AFF9C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="103AFF9C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1230-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="426CC46A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="426CC46A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1786-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B7DE96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="61B7DE96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6266-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E316A7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65E316A7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ EN 12859-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E8EFAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="53E8EFAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 32614-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A3F3549" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2A3F3549" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6237C613" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6237C613" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57F8E292" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="57F8E292" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0218EC56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0218EC56" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="112F44EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="112F44EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D744650" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5D744650" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1032-96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50BA5276" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="50BA5276" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 6428-2018</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="002039C0">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:br/>
                 <w:t>ГОСТ 9574-2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16FA6C2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="16FA6C2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14209-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20150F75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="20150F75" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14246-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62FEC0D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="62FEC0D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4CDA2823" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4CDA2823" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10B6B0EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="10B6B0EE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BAE4EC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4BAE4EC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Бетон товарный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7910606F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7910606F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.63.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04507B1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="04507B1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8FB385" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1E8FB385" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 206-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E6C0B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="09E6C0B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1035-96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="747B3C29" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="747B3C29" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2101-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36BFE662" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="36BFE662" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7473-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AF6103F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7AF6103F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="605E6EF1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="605E6EF1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6842AC3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6842AC3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D6A515" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="60D6A515" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2587F950" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2587F950" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C742E01" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6C742E01" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 1035-96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4015C231" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4015C231" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 2101-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DC7A5F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1DC7A5F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 7473-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F360E15" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0F360E15" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1534-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C6F4F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="27C6F4F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 206-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16AFE665" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="16AFE665" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2221-20</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75267B8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75267B8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="32CF1247" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="32CF1247" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21D2FFAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="21D2FFAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A74772" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="36A74772" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Растворы и смеси строительные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6CB1B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4A6CB1B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.64.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EA7007" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="46EA7007" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AD89F60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2AD89F60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1072-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5366EFC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5366EFC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F089CB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2F089CB3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1307-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="787053D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="787053D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084D76FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="084D76FD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1503-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EDA8295" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1EDA8295" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1543-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD04A39" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3FD04A39" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1621-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34BC3A1C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="34BC3A1C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 447-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340E1000" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="340E1000" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 998-1-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A88A2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1A88A2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 998-2-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DFFAAE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="06DFFAAE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23499-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A093BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="59A093BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33699-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0050B226" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0050B226" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="549123A7" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="549123A7" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CFD09A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4CFD09A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22684E6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="22684E6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1695374A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1695374A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7576D23E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7576D23E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6C95D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6A6C95D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1072-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62BD9373" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="62BD9373" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1263-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCE9904" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1DCE9904" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1307-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D0FA0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="19D0FA0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1496-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0115CF7E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0115CF7E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1503-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC5D789" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3CC5D789" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1543-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CEA768B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0CEA768B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1621-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D27449" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="19D27449" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕN 447-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C3DA6E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="39C3DA6E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 998-2-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="299F737F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="299F737F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 23499-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="651E9831" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="651E9831" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 33699-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C16D76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="61C16D76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A1A3724" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3A1A3724" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F11AB10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F11AB10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43DC6625" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43DC6625" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79477167" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="79477167" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44D68610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="44D68610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1187-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E1E136" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="74E1E136" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1310-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1889C6D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1889C6D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1464-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789CC624" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="789CC624" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1534-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316A5634" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="316A5634" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1544-2005 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5779DDEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5779DDEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1570-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7943F9E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7943F9E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2221-2020 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD627B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3FD627B2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 20910-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15BDB45A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="15BDB45A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2175-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BCAE9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="29BCAE9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 25214-2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4683E001" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4683E001" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25246-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3562D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4C3562D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 998-1-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="371D1809" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="371D1809" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13693-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722FF3DF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="722FF3DF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13813-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34ABB3B7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="34ABB3B7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3CDAA1A3" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3CDAA1A3" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AC23ABE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1AC23ABE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28545C9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="28545C9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Плиты, панели, плитки, блоки и аналогичные изделия из растительных волокон, соломы или древесных отходов, агломерированных с цементом, гипсом или прочими минеральными связующими веществами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4772122F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4772122F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.65.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E30676B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7E30676B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21FC659D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="21FC659D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 26816-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AD307AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6AD307AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0F8D6E1B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0F8D6E1B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A77B4C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2A77B4C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D5EB924" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D5EB924" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F1702C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45F1702C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A691682" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5A691682" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9160DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0C9160DB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 26816-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="403D6D0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="403D6D0D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4686BEB3" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4686BEB3" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FC5C83E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3FC5C83E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="219FC279" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="219FC279" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08F46E88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="08F46E88" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24411154" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="24411154" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 989-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4286A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6F4286A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1105-98 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="663484EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="663484EA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1868-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07DBF388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07DBF388" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2140-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1A58D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1C1A58D0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 19222-84</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39CDE414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="39CDE414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB395CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2AB395CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="69F0823D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="69F0823D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A4EC214" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A4EC214" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A784610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A784610" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия из асбестоцемента, цемента с волокнами целлюлозы или аналогичных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7324DAFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7324DAFB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.65.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67F1C318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="67F1C318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D66FEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="40D66FEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1118-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D908267" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7D908267" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18124-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE7A92C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2BE7A92C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31416-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7151CB48" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7151CB48" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0A2FD23C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0A2FD23C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC14C61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4AC14C61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="749C067E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="749C067E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20B20723" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="20B20723" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68C88AD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="68C88AD3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7082BAEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7082BAEF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1118-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="624A4D72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="624A4D72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 18124-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5789FA89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5789FA89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 31416-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="635D37BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="635D37BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2A82A929" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2A82A929" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="879"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A0FE58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="67A0FE58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="264A58CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="264A58CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D3D7A5B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0D3D7A5B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A8BAC49" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0A8BAC49" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 378-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5D1AFA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2B5D1AFA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1125-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE0B3FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2DE0B3FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24986-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2065386B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2065386B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="663215FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="663215FE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="35AFADF7" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="35AFADF7" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1868"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71A05558" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="71A05558" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EF70DCD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2EF70DCD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Камень обработанный прочий, используемый для строительства, отделки или памятников, и изделия из него; гранулы и порошки из природного камня искусственно окрашенные прочие; изделия из агломерированного сланца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D93CA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="56D93CA0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>23.70.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F7A715" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="66F7A715" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D1AC1E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="45D1AC1E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 4001-2013 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C4CC6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="17C4CC6C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1469-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E316AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="73E316AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9480-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69EA3467" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="69EA3467" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12057-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E944EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58E944EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12058-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080665C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="080665C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24099-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="787B8524" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="787B8524" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6BB9AFB0" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6BB9AFB0" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB1A82F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2FB1A82F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D8DE98A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D8DE98A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58454480" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="58454480" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7461B585" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7461B585" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637D930B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="637D930B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 4001-2013 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637F0435" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="637F0435" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 9480-2012 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD13EB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1AD13EB9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(до 01.01.2026)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685FEE09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="685FEE09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 9480-2024 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433BBD44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="433BBD44" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>(с 01.01.2026)</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65D8A60E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65D8A60E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 24099-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43674472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43674472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2EC8FA13" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2EC8FA13" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D95F0D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D95F0D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C4461C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C4461C3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36673588" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="36673588" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="307D6505" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="307D6505" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 771-6-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559936A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="559936A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1469-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D2633B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="71D2633B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12057-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F35C1F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2F35C1F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12058-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C5F4AE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C5F4AE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1648303E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1648303E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F2E7E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6F2E7E4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B009D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="65B009D1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия из асфальта или аналогичных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D757975" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D757975" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.99.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC151E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0EC151E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296EC615" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="296EC615" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 1107-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19B1E6F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="19B1E6F4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1617-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F5D184" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58F5D184" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30547-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69739B9A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="69739B9A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32806-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13255D4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="13255D4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13969-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B794491" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B794491" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3352DDC1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3352DDC1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="2005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6F6B86" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6A6F6B86" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F7CEBF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4F7CEBF0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0674447C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0674447C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35740AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="35740AE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD35985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3FD35985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>СТБ 1107-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1E2B18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2A1E2B18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1617-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62680126" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="62680126" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2151-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B00E8F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4B00E8F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>СТБ 2184-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF55318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7CF55318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30547-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A81AEFC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6A81AEFC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32806-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C22EFB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0C22EFB6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="51FB0919" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="51FB0919" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D11F747" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0D11F747" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0548212F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0548212F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B2DB901" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3B2DB901" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="641F264A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="641F264A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1091-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A0CD74D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1A0CD74D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1093-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79AC6675" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="79AC6675" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7415-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E38D43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65E38D43" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10296-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AF3FCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="65AF3FCB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10923-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F2F43A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0F2F43A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15879-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2342857B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2342857B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 20429-84</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A077B2D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4A077B2D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32805-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0D4FBB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1C0D4FBB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13969-2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45B87F5E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="45B87F5E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="11C5FEA1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="11C5FEA1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2698D6A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2698D6A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="506FA4F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="506FA4F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Смеси битумные на основе природного асфальта или битума, нефтяного битума, минеральной смолы или асфальтового пека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6617E7C6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6617E7C6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.99.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E238D8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3E238D8B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F9D593" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="74F9D593" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1107-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F835E91" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2F835E91" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1617-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DCFA562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5DCFA562" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2151-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02089019" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02089019" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2184-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8CCD5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1D8CCD5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30547-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAEA700" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3DAEA700" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32806-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70498968" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="70498968" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13969-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="502955E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="502955E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32804-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD0D016" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5CD0D016" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32805-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51CBC80A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51CBC80A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="43AD0411" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="43AD0411" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C6158A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="73C6158A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11355209" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="11355209" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4598E355" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4598E355" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15561956" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="15561956" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2316A979" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2316A979" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1092-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37704765" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="37704765" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1262-2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="696FCF9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="696FCF9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2125-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="017CF01D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="017CF01D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 14791-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31144AD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="31144AD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 15836-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72883727" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="72883727" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 30693-2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB8D414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6EB8D414" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D9B3395" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D9B3395" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F81E34E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5F81E34E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14FA0D17" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="14FA0D17" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57D4F875" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="57D4F875" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204C76D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="204C76D3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1033-2016  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="307739B8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="307739B8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14188-1-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EE231B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="68EE231B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14188-2-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C5A5CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="12C5A5CB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14188-3-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43760E33" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="43760E33" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 24099-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="230B8FDF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="230B8FDF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3D21276B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3D21276B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16169F3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16169F3E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>6.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE7C544" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7CE7C544" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Продукты минеральные неметаллические, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6287C74C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6287C74C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23.99.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DF5A9B8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0DF5A9B8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247CBC08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="247CBC08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1092-2018 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60463D9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="60463D9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1262-2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01B6D7E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="01B6D7E1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2125-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E84816B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5E84816B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30693-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C65C5EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1C65C5EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 14791-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07672710" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="07672710" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 15836-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B523DFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1B523DFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B57F387" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6B57F387" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF20E29" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3BF20E29" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50161003" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="50161003" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79712A1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="79712A1D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05699160" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="05699160" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFAC6A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3DFAC6A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1102-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A39FAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="58A39FAD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1217-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183193BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="183193BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1227-2000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FD2548" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="40FD2548" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1246-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8C0569" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4A8C0569" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1273-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B86735" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="78B86735" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1617-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555C42D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="555C42D4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1908-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7CB27B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4F7CB27B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1978-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD7EEFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="7DD7EEFF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1995-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF8B66E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5FF8B66E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2099-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637B754C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="637B754C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2124-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="124FCE90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="124FCE90" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2148-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AB417A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="1AB417A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 21880-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FBEAAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="09FBEAAA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ГОСТ 23208-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20662771" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="20662771" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23307-78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A03EFEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0A03EFEC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 23499-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5417EA5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="5417EA5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32313-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="348672AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="348672AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32314-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24EA844F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="24EA844F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 32496-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E29148" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="53E29148" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13162-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EC550B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="35EC550B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13169-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46875153" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="46875153" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 14063-1-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5047BE2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5047BE2F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="58EE1406" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="58EE1406" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="2704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="282675CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="282675CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66825219" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="66825219" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3094895C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3094895C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D666710" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4D666710" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1161-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C8CA614" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6C8CA614" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1417-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACC423A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6ACC423A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1724-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391599BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="391599BD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1957-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB7CC71" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="0CB7CC71" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1969-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="022ACA4B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="022ACA4B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2060-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E9F5E69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3E9F5E69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 4640-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F5C0B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="02F5C0B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10140-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28EEB313" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="28EEB313" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10832-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6858B924" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="6858B924" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 16136-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC397BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="2EC397BC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 28006-2023 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A0D23A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="20A0D23A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31309-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54ADC71F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="54ADC71F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14963-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BCD81D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="29BCD81D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14964-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CBBA0EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="4CBBA0EF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ИСО 8145-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5519C6D7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5519C6D7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6578D045" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6578D045" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="408315ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="408315ED" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FED0693" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7FED0693" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Металлы основные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="432241AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="432241AB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="143E1829" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="143E1829" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D31AAF9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2D31AAF9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="166D7693" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="166D7693" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DAE1A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="66DAE1A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="760F7D6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="760F7D6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Слитки, прочие первичные формы и полуфабрикаты из прочих легированных сталей, кроме нержавеющих</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B4C0D40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4B4C0D40" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.10.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FA528E4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="3FA528E4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3457F5AF" w14:textId="0CB278D3" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3457F5AF" w14:textId="0CB278D3" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 2152-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D7902CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D7902CE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="67F376E8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="67F376E8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="006AA1CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="006AA1CC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CDD206" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="15CDD206" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13FEEB87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="13FEEB87" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359E53A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="002039C0">
+          <w:p w14:paraId="359E53A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5900515A" w14:textId="35D1F4EB" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5900515A" w14:textId="35D1F4EB" w:rsidR="00EA7C8F" w:rsidRPr="002039C0" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002039C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2152-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C3DBFC9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7C3DBFC9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6539B4EC" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="6539B4EC" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022589E9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="022589E9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75286B22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="75286B22" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Прокат плоский из стали холоднокатаный без дальнейшей обработки шириной не менее 600 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AA3001A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2AA3001A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A479C84" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4A479C84" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1120-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384C6133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="384C6133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="04DB4E1A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="04DB4E1A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71DEA1F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="71DEA1F1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F77D16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="04F77D16" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Прокат плоский из нелегированной стали плакированный с гальваническим или другим покрытием шириной не менее 600 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25866313" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="25866313" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.10.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F939E94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2F939E94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 30246-2016 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D3762F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D3762F7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60DC7758" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="60DC7758" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1F5AA1CB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="1F5AA1CB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C4FFAD5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6C4FFAD5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5356B0D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5356B0D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Прутки и стержни горячекатаные из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FCB24DD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3FCB24DD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.10.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F51F651" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6F51F651" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36637EEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="36637EEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1701-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220953E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="220953E5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1704-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE42D17" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5AE42D17" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1706-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA2AE55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7EA2AE55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5781-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4206F10F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4206F10F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="78CD46DE" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="78CD46DE" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72FDBE50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="72FDBE50" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B7AED8A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0B7AED8A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F77EF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="05F77EF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02CE3CD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="02CE3CD9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D00FB04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3D00FB04" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1701-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69AAAC68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="69AAAC68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1704-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A50E76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="53A50E76" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1706-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E28A84B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7E28A84B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="24959AD6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="24959AD6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7624BC24" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7624BC24" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A5296E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A5296E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D74166D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4D74166D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="798D2CD6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="798D2CD6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5781-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FDF465" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="37FDF465" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D5D29CB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0D5D29CB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A61DCE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1A61DCE9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37648FF7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="37648FF7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Конструкции шпунтовые и профили фасонные сварные из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27F3CED9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="27F3CED9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.10.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F5325AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4F5325AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8478-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D99605" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43D99605" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="67909A3A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="67909A3A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A18FA68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4A18FA68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B4B4152" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3B4B4152" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Трубы и трубки прочие круглого сечения бесшовные из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5115C2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5115C2F3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AE4CE27" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4AE4CE27" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C57AE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="46C57AE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21087D08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="21087D08" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2152-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB16D94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5DB16D94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8731-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC5A027" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7AC5A027" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8733-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A9DECC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0A9DECC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="034D758B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="034D758B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31799569" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31799569" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2065BE07" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2065BE07" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A37E70F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A37E70F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA82674" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4DA82674" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D821A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="46D821A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C900AFC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6C900AFC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2152-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D026765" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6D026765" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 8731-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104585A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="104585A8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 8733-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56252A2A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="56252A2A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 9940-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACF6692" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6ACF6692" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 9941-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="319EDCA9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="319EDCA9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36840F58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="36840F58" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2B85CE6E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2B85CE6E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA30F6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4DA30F6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03933F03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="03933F03" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Трубы и трубки прочие сварные круглого сечения с наружным диаметром не более406,4 мм из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E516FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="42E516FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69AF5A32" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="69AF5A32" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07242727" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="07242727" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FEC7BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="10FEC7BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 8696-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19410C21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="19410C21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10705-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7B147E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6F7B147E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10706-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FCE230D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5FCE230D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10707-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02239E8A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="02239E8A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0A39EABB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="0A39EABB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="474D1194" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="474D1194" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A82D69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="72A82D69" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E2FC66" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="38E2FC66" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F99437" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="76F99437" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB806E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5FB806E7" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31EDAEC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="31EDAEC0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 8696-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0655C5A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0655C5A2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10705-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238B8F13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="238B8F13" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10706-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFCA0B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3BFCA0B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 10707-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AEA45C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="65AEA45C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77E43E60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="77E43E60" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3C0B1482" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3C0B1482" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEEB32A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6AEEB32A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="625C4B0A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="625C4B0A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09B7B759" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="09B7B759" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68017658" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="68017658" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24258-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B2603D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1B2603D5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="003A3971">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>ГОСТ 27321-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C6DD181" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1C6DD181" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="54452599" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="54452599" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="242F545C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="242F545C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C41F18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="46C41F18" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Трубы стальные, предварительно изолированные; трубы стальные восстановленные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CE9B51B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6CE9B51B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CD5C165" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5CD5C165" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6931CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0F6931CF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2252-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A89E2D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="51A89E2D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2270-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC9053B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4CC9053B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14989-1-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56DA7CF4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="56DA7CF4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14989-2-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16F87249" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16F87249" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="53812A9E" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="53812A9E" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BC03891" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7BC03891" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="184718A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="184718A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A896973" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A896973" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="049F561E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="049F561E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FB781C1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6FB781C1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2252-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF9C68A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6DF9C68A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2270-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22429F09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="22429F09" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14989-1-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70DBDC55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="70DBDC55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14989-2-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DA08E55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3DA08E55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2D18F8E5" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="2D18F8E5" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D4CE424" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1D4CE424" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29D8EC68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="29D8EC68" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01F21585" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="01F21585" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F304A96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3F304A96" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1497-2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AAA29F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3AAA29F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="18DA72F8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="18DA72F8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EE7878F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6EE7878F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43486AEA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="43486AEA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Прутки и стержни холоднотянутые из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3A777C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="4C3A777C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">24.31 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A06C023" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A06C023" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7005F4B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7005F4B9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8A60B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="2F8A60B5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AACD133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6AACD133" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 845-1-2024</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E27C61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="02E27C61" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 845-3-2024</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45CA4977" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="45CA4977" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10080-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C7124DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7C7124DC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ pr EN 10138-1-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B9FF978" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1B9FF978" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10138-3-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633239A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="633239A6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="36BA4124" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="36BA4124" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F794985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0F794985" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B063A59" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3B063A59" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78F949A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="78F949A9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E8BD6BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0E8BD6BA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25B95AA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="25B95AA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D6FA7A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="52D6FA7A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 845-1-20</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C53FD4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1C53FD4E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t xml:space="preserve"> 845-3-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D294ACA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5D294ACA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10138-3-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1426FCBB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1426FCBB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="71BA642D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="71BA642D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2261C631" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2261C631" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BFCFD8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1BFCFD8D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5397C318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5397C318" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00244464" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="00244464" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 10080-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A606D8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0A606D8C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ pr EN 10138-1-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="305756B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="305756B3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A5D3C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="21A5D3C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="33DEF87C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="33DEF87C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A2039B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="16A2039B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="607106BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="607106BB" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Прутки и неполые профили холоднотянутые из нелегированной стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B1C2154" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6B1C2154" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.31.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="313774D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="313774D9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378A80E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="378A80E0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1341-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="577ED542" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="577ED542" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C8348C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="37C8348C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1694A419" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1694A419" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1704-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F680043" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5F680043" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="10B2D4BB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="10B2D4BB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BEF8757" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0BEF8757" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F27C35B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7F27C35B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="337E8773" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="337E8773" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="181F1754" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="181F1754" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BCEAF1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7BCEAF1A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1341-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4320847D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4320847D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5187759E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5187759E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B80FCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="54B80FCE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1704-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="344330C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="344330C5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="31EA95D1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="31EA95D1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3797B146" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3797B146" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51788BC4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="51788BC4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Листы профилированные (ребристые) из нелегированной стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1896C708" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1896C708" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.33.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B5E35CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6B5E35CD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1842E6A5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1842E6A5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1380-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59971471" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="59971471" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F81E5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="13F81E5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B11A5E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="30B11A5E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="154D606B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="154D606B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24045-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54789B4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54789B4C" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="482C6DA1" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="482C6DA1" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F823949" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0F823949" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DC6E81" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="11DC6E81" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5087FB31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="5087FB31" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BBC66B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0BBC66B6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55BD1AC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="55BD1AC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1380-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52B902C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="52B902C8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EAC9F3B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1EAC9F3B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F65557A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5F65557A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8D0841" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4D8D0841" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24045-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="368284C6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="368284C6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/ВY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="23DB12CE" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="23DB12CE" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B76A130" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6B76A130" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41129743" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="41129743" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Панели многослойные («сэндвич»), изготовленные холодным методом из стальных листов с покрытием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0141C3AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0141C3AE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.33.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52FC919F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="52FC919F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6B6F6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3E6B6F6F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1806-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9EBF21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3A9EBF21" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1807-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77172B9A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="77172B9A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1808-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF0B23F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4EF0B23F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1809-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F30C1B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="02F30C1B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14509-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41242CE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="41242CE5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4231050C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="4231050C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="266D2980" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="266D2980" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44DDE3F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="44DDE3F9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F7FA472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0F7FA472" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED46CDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="2ED46CDA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2660ACF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="2660ACF5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1806-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65D7EA99" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="65D7EA99" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1807-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274FE73F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="274FE73F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1808-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F67126F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="3F67126F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1809-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="703B0F27" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="703B0F27" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 14509-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C13B6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
-[...7 lines deleted...]
-          <w:p w14:paraId="241108E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="24C13B6A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="241108E2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C8E827F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3C8E827F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7CF6A439" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="7CF6A439" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D9B7F10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6D9B7F10" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="016683A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="016683A0" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Трубы, трубки и фитинги к ним из меди </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D43983" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="54D43983" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.44.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CAF2CC2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6CAF2CC2" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1754EF70" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="1754EF70" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="307250F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="307250F6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C98CCD4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2C98CCD4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00A646CD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3D0C68DB" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3D0C68DB" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D071C4A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="1D071C4A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D506D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="34D506D8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B745CA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6B745CA4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A12E70D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6A12E70D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 617-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7236D814" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7236D814" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="50456C8C" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="50456C8C" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="201F817D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="201F817D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73B74969" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="73B74969" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Трубы, трубки и полые профили, литые из чугуна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59883967" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="59883967" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.51.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A0F12C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5A0F12C9" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F509837" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0F509837" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6942-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21EC3EBD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="21EC3EBD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 9583-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2F9A72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7F2F9A72" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6044F3AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6044F3AF" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3F7FB58F" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3F7FB58F" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126206E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="126206E3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55AEE5A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="55AEE5A4" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31ACA0BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31ACA0BE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="469F5C89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="469F5C89" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AADC07E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6AADC07E" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6942-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BEA1FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="26BEA1FA" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 9583-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A58C57D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7A58C57D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9D4C2A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A9D4C2A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5FB29BE6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="5FB29BE6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="216501AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="216501AC" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AFDEB57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3AFDEB57" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A3A49DD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3A3A49DD" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69307448" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="69307448" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1283-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02E9D590" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="02E9D590" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3B8365A8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="3B8365A8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6213B54D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="6213B54D" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="291F2749" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="291F2749" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Фитинги для труб или трубок, литые из чугуна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B32ECF8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2B32ECF8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.51.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BB9AA94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="5BB9AA94" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD1CA5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="7CD1CA5A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6942-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="174CCFB1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="174CCFB1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78C8697A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="78C8697A" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="304016C8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="304016C8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ADFAD15" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3ADFAD15" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31FFCA4F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="31FFCA4F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D00FDB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="3D00FDB5" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A11EDC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="6A11EDC1" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CDAFF9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="4CDAFF9F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 6942-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="088D4FEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="088D4FEE" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="61CAF180" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="61CAF180" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B6CEC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="25B6CEC6" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>7.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71274CC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="71274CC8" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Трубы и трубки сварные некруглого сечения с наружным диаметром не более 406,4 мм из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB9801B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="0BB9801B" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66745191" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="66745191" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="176A05A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="176A05A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59670F83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="59670F83" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="59AC6BC6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w14:paraId="59AC6BC6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="419F9E55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="419F9E55" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2389ECC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="2389ECC3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4CAC0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="7D4CAC0F" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0171B6A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="0171B6A3" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02783002" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="003A3971">
+          <w:p w14:paraId="02783002" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="003A3971" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57D67752" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="00E93CCD">
+          <w:p w14:paraId="57D67752" w14:textId="77777777" w:rsidR="00EA7C8F" w:rsidRPr="00E93CCD" w:rsidRDefault="00EA7C8F" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="228E7DBF" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="228E7DBF" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EAD3951" w14:textId="0172C221" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5EAD3951" w14:textId="0172C221" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="367CB9AF" w14:textId="5249C7BD" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="367CB9AF" w14:textId="5249C7BD" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Трубы и трубки сварные некруглого сечения с наружным диаметром не более 406,4 мм из стали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69EC3F92" w14:textId="738085CF" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="69EC3F92" w14:textId="738085CF" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="249A4279" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="249A4279" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274FAB71" w14:textId="4CF4E191" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="274FAB71" w14:textId="4CF4E191" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697E47B2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="697E47B2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3670DB01" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3670DB01" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="408B5F54" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="408B5F54" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33702215" w14:textId="36D5BB5B" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="33702215" w14:textId="36D5BB5B" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD83B92" w14:textId="567A06C0" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6FD83B92" w14:textId="567A06C0" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Фитинги для труб или трубок из стали (кроме литых)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="557235DE" w14:textId="2261CF17" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="557235DE" w14:textId="2261CF17" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>24.20.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D5268F1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1D5268F1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="198959CC" w14:textId="7D90B93E" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="198959CC" w14:textId="7D90B93E" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="454699E9" w14:textId="341F7B9B" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="454699E9" w14:textId="341F7B9B" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="227AB641" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="227AB641" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46AF7A7F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="46AF7A7F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54FB45BC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="54FB45BC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Изделия металлические готовые, кроме машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46AF10D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="46AF10D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4525F640" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4525F640" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C64CF8A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5C64CF8A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="33577F03" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="33577F03" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58AE9C46" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="58AE9C46" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DAE2044" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3DAE2044" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Металлоконструкции и их части</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C18ADB0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5C18ADB0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>25.11.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39CC22BD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="39CC22BD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675D726B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="675D726B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1317-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FB50D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="06FB50D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1380-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7258CCAC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7258CCAC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1381-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B0E5C2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="53B0E5C2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="446B264F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="446B264F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1396-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA96E94" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5DA96E94" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4804015A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4804015A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1547-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CB4AE83" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5CB4AE83" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A97C91C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1A97C91C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1609-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0AF1C4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4C0AF1C4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1806-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE9C7B0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5AE9C7B0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1807-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559EA2D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="559EA2D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1808-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D9441B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="41D9441B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1809-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47169647" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="47169647" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1915-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="488FECCC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="488FECCC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2174-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547C2121" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="547C2121" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2231-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390FD2B8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="390FD2B8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F13AD9E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2F13AD9E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F858E6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="20F858E6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23118-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72772281" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="72772281" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F739C7B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5F739C7B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1090-1-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="714710FE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="714710FE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1856-1-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E63D935" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4E63D935" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1856-2-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6790A6AF" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6790A6AF" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="7E5F3288" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="7E5F3288" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB05E19" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3EB05E19" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F16ADEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0F16ADEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="741AB2C3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="741AB2C3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F48CAFE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3F48CAFE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A03854" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="66A03854" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1317-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B9DE85A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2B9DE85A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1380-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63E78582" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="63E78582" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1381-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F9AAA3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="43F9AAA3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1403F5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5C1403F5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1396-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E8B88E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="06E8B88E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28FCDE4D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="28FCDE4D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1547-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E90B17" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="07E90B17" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125B200A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="125B200A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1609-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE8D954" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4CE8D954" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1806-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE6401D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1BE6401D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1807-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B364EC8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6B364EC8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1808-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D793BFB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1D793BFB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1809-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EFEC042" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4EFEC042" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1915-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E228709" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1E228709" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>СТБ 2174-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA31CB1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2DA31CB1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2231-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65908385" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="65908385" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 3262-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7412819F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7412819F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050397B8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="050397B8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23118-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75E01122" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="75E01122" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FFE3466" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2FFE3466" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1090-1-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462CE806" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="462CE806" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1856-1-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43CE0625" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="43CE0625" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1856-2-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51CE9CB8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="51CE9CB8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="76697061" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="76697061" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="252276A1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="252276A1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="362DD5A1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="362DD5A1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="176964D9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="176964D9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="414E86C3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="414E86C3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1110-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C94CDF0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7C94CDF0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1397-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73AD6DFD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="73AD6DFD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1967-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F618236" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5F618236" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 12154-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ACD42D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3ACD42D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13658-1-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F89D0D3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6F89D0D3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13658-2-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151D1AA1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="151D1AA1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13964-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18933C3A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="18933C3A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1090-2-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637A3736" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="637A3736" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 1090-3-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A51105" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="62A51105" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13830-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718AD710" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="718AD710" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="1C6A4F6A" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="1C6A4F6A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="460924E9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="460924E9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67D9D93B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="67D9D93B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Конструкции прочие и части конструкций, плиты, прутки, уголки, профили и аналогичные изделия из черных металлов или алюминия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B6F9D6D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2B6F9D6D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.11.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73F73523" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="73F73523" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBE780C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6DBE780C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1059C6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3F1059C6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7150CCAE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7150CCAE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1547-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C9218D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="43C9218D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1618FF42" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1618FF42" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2174-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58054311" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="58054311" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2442-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CEAD6F0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5CEAD6F0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3844A761" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3844A761" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD6072F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3CD6072F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 12604-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79DE72D5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="79DE72D5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13241-1-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E850A2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="65E850A2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="473034C5" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="473034C5" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="357552F3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="357552F3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70FC0C04" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="70FC0C04" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1065EA32" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1065EA32" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30D633A4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="30D633A4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2487EC41" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2487EC41" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1382-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D7F2CA5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0D7F2CA5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1527-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E05DCD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="62E05DCD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="003A3971">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>СТБ 1547-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="547B7396" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="547B7396" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1549-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0E33D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1F0E33D6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 2174-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EE75342" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7EE75342" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2231-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B7205DD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0B7205DD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2442-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30579E91" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="30579E91" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 10922-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6AEBC1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2C6AEBC1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30245-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE3251B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1CE3251B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ ЕН 12604-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5113360E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5113360E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="003A3971" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ EN 13241-1-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690D883B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="690D883B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="74A968C8" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="74A968C8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6554A4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1F6554A4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6CE0B6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0D6CE0B6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F56462" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="24F56462" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7518DB44" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7518DB44" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1394-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A0AD79" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="55A0AD79" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23407-78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102BD8D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="102BD8D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 24950-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2AA0CB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7D2AA0CB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 28012-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67679324" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="67679324" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 28347-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B84AE9D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0B84AE9D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12811-1-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C2B6B0A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7C2B6B0A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12812-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28B64CB4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="28B64CB4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="76BB871D" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="76BB871D" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2225C73B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2225C73B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E58DE9A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1E58DE9A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Двери и окна металлические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52608E50" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="52608E50" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.12.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D408121" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5D408121" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA6C8AD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0EA6C8AD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6D47BA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2F6D47BA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E656ADD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0E656ADD" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1609-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C14DEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="63C14DEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D6FB9A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="09D6FB9A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 2070-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177F0483" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="177F0483" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EDCC697" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7EDCC697" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="149B8222" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="149B8222" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133B51E8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="133B51E8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C1FA2F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="65C1FA2F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DA7D329" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5DA7D329" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5CAFED" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0A5CAFED" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20D5DD62" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="20D5DD62" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 939-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="479ABA9D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="479ABA9D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1504-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15F5F3DA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="15F5F3DA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1609-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1798AB5E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1798AB5E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1912-2008</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F2FF54" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="56F2FF54" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2070-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433A0C9C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="433A0C9C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2433-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2502A75F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2502A75F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2442-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71DBB429" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="71DBB429" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4A1224E0" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4A1224E0" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDC01EF" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2CDC01EF" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F42EE6A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0F42EE6A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C12204" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="15C12204" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D42AE33" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2D42AE33" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1394-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72219D96" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="72219D96" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1647-2006</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA77324" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0EA77324" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2268-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F8D211" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="48F8D211" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25116-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9FB38A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0C9FB38A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ EN 13830-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B7750B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="65B7750B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="352030F9" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="352030F9" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351D8536" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="351D8536" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="488C284E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="488C284E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Радиаторы и котлы центрального отопления металлические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F32150" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="43F32150" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">25.21.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6151BFE5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6151BFE5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183B991F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="183B991F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31311-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="416E0770" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="416E0770" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="71380ED5" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="71380ED5" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F039FC4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2F039FC4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3914FDD7" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3914FDD7" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="755B0090" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="755B0090" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F317DE3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3F317DE3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/В</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B744C1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="68B744C1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31311-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59D59167" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="59D59167" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="644EB186" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="644EB186" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9DE93C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0E9DE93C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B094CFB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5B094CFB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Замки и петли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EDB1D24" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0EDB1D24" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>25.72.14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F9AD65" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="06F9AD65" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="337DC1D3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="337DC1D3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 980-94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A819616" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7A819616" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 981-94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5867D369" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5867D369" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5088-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22264215" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="22264215" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5089-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30C1D86D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="30C1D86D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5090-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17989B4D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="17989B4D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 30777-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="548A9A4F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="548A9A4F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="5BCB3158" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="5BCB3158" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39FD3FF1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="39FD3FF1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438AC75C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="438AC75C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ткани, решетки, сетки и ограждения из проволоки из черных металлов или медной проволоки; просечно-вытяжной лист из черных металлов или меди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E0EE0D9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3E0EE0D9" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.93.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD4C929" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5BD4C929" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ТР 2009/013/BY </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D360C0E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0D360C0E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23279-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D79269C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6D79269C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="03AD0A36" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="03AD0A36" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D30F4C8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1D30F4C8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A2B6123" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7A2B6123" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D3A7CAA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6D3A7CAA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CD76D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="77CD76D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/013/BY </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20545A3D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="20545A3D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23279-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F16AB0D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5F16AB0D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="2DBF7EC0" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="2DBF7EC0" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC4886E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4AC4886E" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B2CC69" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="70B2CC69" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия крепежные нерезьбовые из черных металлов, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1658B9EE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1658B9EE" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.94.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E19495" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="64E19495" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0E1004" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3D0E1004" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2065-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8934E8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5F8934E8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="7A1EBFA6" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="7A1EBFA6" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="266E56C1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="266E56C1" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7202FD22" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7202FD22" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77B5E514" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="77B5E514" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1822277B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1822277B" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>025</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71514CDB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="71514CDB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2065-2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56FE7015" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="56FE7015" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>025</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4850B5C8" w14:textId="77777777" w:rsidTr="003A3971">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4850B5C8" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA7C389" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2CA7C389" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F150FFA" w14:textId="512900FB" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4F150FFA" w14:textId="512900FB" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Раковины, мойки, ванны и прочие санитарно-технические изделия и их части из черных металлов, меди или алюминия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7612CD2C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7612CD2C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>25.99.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A560BA4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4A560BA4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 18297-96</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2090BF86" w14:textId="2D177839" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2090BF86" w14:textId="2D177839" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 23695-2016 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C104C6C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6C104C6C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4509D922" w14:textId="77777777" w:rsidTr="003A3971">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4509D922" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6019A6D7" w14:textId="5AE842B0" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6019A6D7" w14:textId="5AE842B0" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53226976" w14:textId="52C0BF4E" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="53226976" w14:textId="52C0BF4E" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия крепежные резьбовые из черных металлов, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A34A829" w14:textId="477800F5" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6A34A829" w14:textId="477800F5" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25.94.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C986E0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="61C986E0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ТР 2025/013/BY </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B483158" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0B483158" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 22356-77</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01241400" w14:textId="6B99BB02" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="01241400" w14:textId="6B99BB02" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-1-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="601FF514" w14:textId="03A824DB" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="601FF514" w14:textId="03A824DB" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="6A06516A" w14:textId="77777777" w:rsidTr="003A3971">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="6A06516A" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BEAD51E" w14:textId="6B70652D" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2BEAD51E" w14:textId="6B70652D" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AFE9F10" w14:textId="1E67BCAA" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6AFE9F10" w14:textId="1E67BCAA" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Металлоизделия готовые прочие, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4529075F" w14:textId="0CBD9988" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4529075F" w14:textId="0CBD9988" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4447"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>25.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60B7ACBA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="60B7ACBA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/ВY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="520CAA57" w14:textId="016A4FDD" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="520CAA57" w14:textId="016A4FDD" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1915-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AEFBBD9" w14:textId="6686812A" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4AEFBBD9" w14:textId="6686812A" w:rsidR="00A646CD" w:rsidRPr="00A646CD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A646CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="70917F5B" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="70917F5B" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B5A9EE2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5B5A9EE2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8E2D27" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3E8E2D27" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Машины и оборудование, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F66FDF8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6F66FDF8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D29F3E6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5D29F3E6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D7EB278" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2D7EB278" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4CEBADD3" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4CEBADD3" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18CFB721" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="18CFB721" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73B12435" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="73B12435" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Краны, вентили, клапаны и аналогичная арматура для трубопроводов, корпусов котлов, цистерн, баков и аналогичных емкостей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DC7006F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6DC7006F" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>28.14.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="066893D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="066893D8" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(кроме 28.14.11.700)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FC8022" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="74FC8022" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CCA12C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="15CCA12C" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="664FE288" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="664FE288" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5761-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B27B89" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="21B27B89" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5762-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573A0179" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="573A0179" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ГОСТ 10944-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67575C77" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="67575C77" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 11614-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D833572" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1D833572" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13547-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA625B0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4DA625B0" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 16549-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A00B184" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7A00B184" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 19681-94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A71A54" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="07A71A54" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 23289-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30A9C848" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="30A9C848" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 21345-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C753BBC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7C753BBC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33423-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38818360" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="38818360" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34288-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B99B8E3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5B99B8E3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34289-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3356D374" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3356D374" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34290-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FACDB4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="24FACDB4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34291-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B22D96" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="44B22D96" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34292-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="028B9A01" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="028B9A01" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34473-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409FC8EB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="409FC8EB" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР 2009/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="261C77AE" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="261C77AE" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="087848F4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="087848F4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-82"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09936F31" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="09936F31" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781D6744" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="781D6744" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B0F8BF3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1B0F8BF3" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2025/013/BY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E78A0A6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3E78A0A6" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 5761-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34B7E310" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="34B7E310" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 5762-2002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8E9FBA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="0D8E9FBA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 10944-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33925DEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="33925DEA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 11614-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1129AE75" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1129AE75" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 13547-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071666D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="071666D2" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 16549-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01732F21" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="01732F21" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 19681-94</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE3B83D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3AE3B83D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 21345-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D1FDF4A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="4D1FDF4A" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 23289-2016 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC60B19" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="5AC60B19" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 33423-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA4A987" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="7AA4A987" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34288-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A088C04" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="1A088C04" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34289-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54F0458D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="54F0458D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34290-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A912BC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="20A912BC" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34291-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="114067FA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="114067FA" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34292-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE1A5B4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6EE1A5B4" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>ГОСТ 34473-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="619ED9F5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="619ED9F5" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/013/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4A67F2E2" w14:textId="77777777" w:rsidTr="00E93CCD">
+      <w:tr w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w14:paraId="4A67F2E2" w14:textId="77777777" w:rsidTr="005D5AFB">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D28025D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="2D28025D" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72EF6D71" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="72EF6D71" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66468913" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="66468913" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B059603" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="3B059603" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 25809-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6058D172" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="00A646CD">
+          <w:p w14:paraId="6058D172" w14:textId="77777777" w:rsidR="00A646CD" w:rsidRPr="00E93CCD" w:rsidRDefault="00A646CD" w:rsidP="005D5AFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BA18DD6" w14:textId="25556744" w:rsidR="00DF1023" w:rsidRPr="00E93CCD" w:rsidRDefault="00DF1023" w:rsidP="00E93CCD">
+    <w:p w14:paraId="7BA18DD6" w14:textId="09490D42" w:rsidR="00DF1023" w:rsidRPr="00E93CCD" w:rsidRDefault="005D5AFB" w:rsidP="00E93CCD">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5CF3BB82" w14:textId="77777777" w:rsidR="00E93CCD" w:rsidRPr="00E93CCD" w:rsidRDefault="00E93CCD" w:rsidP="00E93CCD">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E93CCD" w:rsidRPr="00E93CCD" w:rsidSect="00DF1023">
+    <w:sectPr w:rsidR="00E93CCD" w:rsidRPr="00E93CCD" w:rsidSect="005D5AFB">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1309" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0426C1B9" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="54956998" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -40902,105 +40688,495 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27D3398D" w14:textId="71235A6C" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00593AE6" w:rsidP="00593AE6">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27D3398D" w14:textId="75D830E1" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="00593AE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Таблица 6 Приложения 2 к Правилам аккредитации в Национальной системе аккредитации Республики Беларусь</w:t>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D5AFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>. Дата принятия решения по аккредитации:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD1D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D5AFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5754551D" w14:textId="1FF406AE" w:rsidR="005D5AFB" w:rsidRPr="00593AE6" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5093"/>
+        <w:tab w:val="left" w:pos="11639"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="108" w:right="-314"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005D5AFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D5AFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>. Дата принятия решения по аккредитации:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD1D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005D5AFB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                                        </w:t>
+      <w:t xml:space="preserve">                                   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -41024,60 +41200,60 @@
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="005D5AFB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -41090,287 +41266,581 @@
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>38</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="2B0267CA" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB">
+    <w:pPr>
+      <w:pStyle w:val="ae"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61A49735" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60448391" w14:textId="77777777" w:rsidR="005F0D8C" w:rsidRDefault="005F0D8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="52972571" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w14:paraId="2C54A8BB" w14:textId="77777777" w:rsidTr="00261B67">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1F7494B1" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="56791C32" w14:textId="5213F108" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Описание области аккредитации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7F3B9874" w14:textId="2868C9F3" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005D5AFB">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D5AFB">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>131.01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="52972571" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="005D5AFB">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15184" w:type="dxa"/>
+      <w:tblW w:w="14641" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1344"/>
-      <w:gridCol w:w="13840"/>
+      <w:gridCol w:w="1295"/>
+      <w:gridCol w:w="13346"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="48C57775" w14:textId="77777777" w:rsidTr="008A57E1">
+    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="48C57775" w14:textId="77777777" w:rsidTr="005D5AFB">
       <w:trPr>
-        <w:trHeight w:val="311"/>
+        <w:trHeight w:val="180"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1344" w:type="dxa"/>
+          <w:tcW w:w="1295" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0B844CB3" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="0B844CB3" w14:textId="20DB7777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
           <w:pPr>
             <w:pStyle w:val="23"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="13346" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7FBB1FF2" w14:textId="07E2BF8F" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4B444B49" w14:textId="5DF31C72" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
+    <w:pPr>
+      <w:pStyle w:val="ac"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14673" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="269"/>
+      <w:gridCol w:w="1029"/>
+      <w:gridCol w:w="10340"/>
+      <w:gridCol w:w="2963"/>
+      <w:gridCol w:w="72"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w14:paraId="69A99B90" w14:textId="77777777" w:rsidTr="005D5AFB">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="72" w:type="dxa"/>
+        <w:trHeight w:val="248"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="269" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5CF27F67" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11369" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5E0E82F5" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005D5AFB">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Общества с ограниченной</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005D5AFB">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>ответственностью «ЮЛТА-комплекс», органа по сертификации продукции</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="13840" w:type="dxa"/>
+          <w:tcW w:w="2963" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6D7F3109" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="6DC2EA76" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="005D5AFB" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="005D5AFB">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>131.01</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="43892772" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
-[...18 lines deleted...]
-        <w:p w14:paraId="7FBB1FF2" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="005D5AFB" w:rsidRPr="00804957" w14:paraId="213DBA24" w14:textId="77777777" w:rsidTr="005D5AFB">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="350"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1298" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C84599A" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="00B453D4" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
           <w:pPr>
             <w:pStyle w:val="23"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="13375" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C6E5EF5" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRPr="00B453D4" w:rsidRDefault="005D5AFB" w:rsidP="005D5AFB">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
-          </w:r>
+          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4B444B49" w14:textId="5DF31C72" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
+  <w:p w14:paraId="6EDD4CE7" w14:textId="77777777" w:rsidR="005D5AFB" w:rsidRDefault="005D5AFB">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3922063C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69A0BF40"/>
     <w:name w:val="Нумерованный список 1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="-"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -41554,122 +42024,130 @@
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="141120405">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="289285447">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="001D60D1"/>
     <w:rsid w:val="002039C0"/>
     <w:rsid w:val="0025238F"/>
     <w:rsid w:val="00271CD3"/>
+    <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00357814"/>
     <w:rsid w:val="003A3971"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="004D6426"/>
     <w:rsid w:val="0051369E"/>
     <w:rsid w:val="00593AE6"/>
+    <w:rsid w:val="005D5AFB"/>
     <w:rsid w:val="005F0D8C"/>
     <w:rsid w:val="005F3C65"/>
     <w:rsid w:val="00660F83"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="007E402D"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00861AD9"/>
+    <w:rsid w:val="00863669"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="008E56D9"/>
     <w:rsid w:val="009048EC"/>
     <w:rsid w:val="009C5704"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A52D46"/>
     <w:rsid w:val="00A646CD"/>
+    <w:rsid w:val="00C271E0"/>
     <w:rsid w:val="00C67964"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00D41A8D"/>
     <w:rsid w:val="00D60B02"/>
+    <w:rsid w:val="00DD1D61"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E93CCD"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EA7C8F"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00FE5B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1331677A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42160601-85F8-4EC8-9438-B8C30478A25D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-BY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -43243,55 +43721,60 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?2175" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5635" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6256" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=64293709E43B691F4590FA2F4851518DFBCAC79A90D98352CC6B92290DD1D7B1412D039E9D72582E99C903C564LFm7O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?2175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5635" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?6256" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=64293709E43B691F4590FA2F4851518DFBCAC79A90D98352CC6B92290DD1D7B1412D039E9D72582E99C903C564LFm7O" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normy.by/ips.php?5103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -43550,70 +44033,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>25892</Characters>
+  <Pages>37</Pages>
+  <Words>4482</Words>
+  <Characters>25551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>212</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30374</CharactersWithSpaces>
+  <CharactersWithSpaces>29974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>