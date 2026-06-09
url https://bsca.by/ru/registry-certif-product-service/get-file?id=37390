--- v0 (2025-12-07)
+++ v1 (2026-06-09)
@@ -1,280 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58131539" w14:textId="77777777" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="00C81B03" w:rsidP="002C5E37">
+    <w:p w14:paraId="6E329C53" w14:textId="7CEF393A" w:rsidR="00DF1023" w:rsidRPr="002B068D" w:rsidRDefault="00C81B03" w:rsidP="002B068D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="002C5E37" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidR="002C5E37" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F221DBF" w14:textId="77777777" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="003B3C83" w:rsidP="002C5E37">
-[...166 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="2982"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3655"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="7FA3507F" w14:textId="77777777" w:rsidTr="003E6BB2">
         <w:trPr>
@@ -590,220 +425,239 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3666"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A0EB6" w14:paraId="191AEE20" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162990A4" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00582A8F" w:rsidRDefault="00000000" w:rsidP="003B3C83">
+          <w:p w14:paraId="162990A4" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00582A8F" w:rsidRDefault="00807A5C" w:rsidP="003B3C83">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539E9D59" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="539E9D59" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07073AE6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07073AE6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B3BAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B6B3BAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDD6FE9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BDD6FE9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="36203597" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="392E091B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="392E091B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Раздел 1 Подтверждение соответствия продукции требованиям Технических регламентов ЕАЭС (ТС ЕАЭС)²</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="39B1A902" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB4A119" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CB4A119" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0894FB40" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="3EE797EE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Одежда и изделия из текстильных материалов и кожи</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3356A48A" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="0F6E74B2" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="090827B5" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="165BD741" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="102C8DFB" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="40C52E85" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="1410AF18" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="7F0A2D88" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="3D7C800A" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="4321D93D" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="50B72AF6" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
+          <w:p w14:paraId="0894FB40" w14:textId="77777777" w:rsidR="002B068D" w:rsidRPr="002B068D" w:rsidRDefault="002B068D" w:rsidP="002B068D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56777E72" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="56777E72" w14:textId="455249AD" w:rsidR="009A0EB6" w:rsidRPr="00BA103D" w:rsidRDefault="00807A5C" w:rsidP="00BA103D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3926 20 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4304 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -864,1407 +718,1413 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6209,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6211,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6212,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6301,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6304,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6504 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6505 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 6506,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="413ABE18" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТР ТС 007/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1875-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25294-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25295-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25296-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 29097-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 29097-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30327-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30332-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31293-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31307-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32118-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32119-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1432-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 753-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 936-93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1128-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="059B8107" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="0BE6207D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAD85CB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF2B54E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Одежда и изделия меховые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70225536" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6504 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506 99 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="702BFDC3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10325-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20176-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32083-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32084-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B31980" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="10BD1C3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16791ED9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA13097" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изделия трикотажные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D1EED1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6101,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6102,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6103,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6104,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6105,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6106,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6107,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6108,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6109,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6110,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6111,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6112,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6114,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6115,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6116,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6117,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6504 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6505 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C3993A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31405-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31406-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31407-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31408-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31409-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31410-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33378-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5007-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5274-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8541-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1301-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D9FC9E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="0CF8C805" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F0E451" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5173CBF2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Готовые штучные текстильные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6263D88E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6213,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6215,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6217,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6301,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 6302,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 6303,</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> 9404</w:t>
+              <w:t xml:space="preserve"> 6304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="413ABE18" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B77B107" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 1875-83;</w:t>
-[...90 lines deleted...]
-              <w:t>СТБ 753-2000;</w:t>
+              <w:t>ГОСТ 10232-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10524-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10524-74;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11027-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 936-93</w:t>
-[...6 lines deleted...]
-              <w:t>СТБ 1128-98</w:t>
+              <w:t>ГОСТ 11372-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11381-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27832-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33201-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9382-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9441-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1017-96;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 638-2001;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 872-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="059B8107" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29CF3389" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="0BE6207D" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="2033460E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAD85CB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="3F1E129A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF2B54E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Одежда и изделия меховые</w:t>
+          <w:p w14:paraId="7FBC6CEB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Обувь для детей и подростков, кроме спортивной, национальной и ортопедической</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70225536" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 6506 99 90</w:t>
+          <w:p w14:paraId="7AAB5E71" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6401,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6402,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6403,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6405,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="702BFDC3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B53049F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 10325-2014;</w:t>
-[...20 lines deleted...]
-              <w:t>ГОСТ 32084-2013</w:t>
+              <w:t>ГОСТ 1135-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 126-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18724-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26165-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5394-89;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6410-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1042-97</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62B31980" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...705 lines deleted...]
-          <w:p w14:paraId="5AE50D12" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5AE50D12" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="260B2C53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A134ABE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A134ABE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01275C0E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01275C0E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Кожгалантерейные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E033051" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E033051" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3926 20 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6117,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6216 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 6217,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9113 90 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B618C36" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3B618C36" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28631-2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28754-90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28631-2018¹, ГОСТ 28754-2018¹, ГОСТ 28846-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="284CD16E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="284CD16E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="5D62F014" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15B02AF2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15B02AF2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="226C41A2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="226C41A2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Материалы текстильные:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - бельевые,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - полотенечные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - одежные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - обувные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> - декоративные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - мебельные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1EB4C7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2E1EB4C7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5007,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5111,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5112,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5113 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5209,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 5210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5211,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5309,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2382,135 +2242,135 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5809 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5810,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5811 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 5903,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 5905,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 5906,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6001,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6002,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6003,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6004,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6005,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 5903,</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 6303,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B09F05C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B09F05C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10138-93;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10232-77;</w:t>
             </w:r>
@@ -2518,50 +2378,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10524-74;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11039-84;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11109-90;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 11518-88;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 1443-78;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 15968-87;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 17504-80;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2679,321 +2545,322 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 29298-2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5617-71;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5665-77;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 7081-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7297-90;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7701-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9009-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9845-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1017-96;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1139-99;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1145-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1508-2004;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1678-2006;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 7081-93;</w:t>
-[...68 lines deleted...]
-              <w:br/>
               <w:t>СТБ 1819-2007;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2207-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 969-2010;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ EN 14465-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 22017-2021¹, ГОСТ 23432-2021¹, ГОСТ 24220-2021¹, ГОСТ 28486-2021¹, ГОСТ 29222-2021¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7756F0DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7756F0DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="5B80C2D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37A1061C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="37A1061C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="377427A8" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="377427A8" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мех искусственный и ткани ворсовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E221671" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E221671" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4304 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5801,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC3F903" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7CC3F903" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28755-90;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1678-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0534F3FC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0534F3FC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="7F64D0EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75BEB592" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75BEB592" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3048A697" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3048A697" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Одежда и изделия швейные и трикотажные:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - изделия верхние,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - изделия чулочно-носочные,</w:t>
             </w:r>
             <w:r>
@@ -3035,255 +2902,248 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - сорочки верхние,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - изделия костюмные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - изделия плательные,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> - одежда домашняя,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - изделия бельевые,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - изделия корсетные,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - постельные принадлежности,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - головные уборы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2BAEC4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3926 20 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4304 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6101,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6102,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6103,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6104,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6105,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6106,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6107,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6108,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6109,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6110,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6112,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6113 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6114,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6115,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6116,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6117,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6201,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6202,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> - одежда домашняя,</w:t>
-[...197 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 6204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6205,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6206,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3381,51 +3241,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6505 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6506,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDC9316" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CDC9316" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11372-84;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11381-83;</w:t>
             </w:r>
@@ -3461,133 +3321,133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27832-88;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 29097-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 29097-91;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 30327-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30332-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31307-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31405-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31406-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31408-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31409-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31410-2009;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32083-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33378-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5007-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 30327-2013;</w:t>
-[...75 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 5274-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 6752-78;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 8541-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9382-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3635,241 +3495,240 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 921-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 936-93</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55036C76" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="55036C76" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="4F5D7E77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59AFB058" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="59AFB058" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="440D0C3D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="440D0C3D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Покрытия и изделия ковровые машинного способа производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="439B6C0F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="439B6C0F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5701,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5702,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5703,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5704,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5705 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8D4481" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C8D4481" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28415-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28867-90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1289E687" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1289E687" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="0E54C541" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50C988A0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50C988A0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8B4375" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E8B4375" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия текстильно-галантерейные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA7B779" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FA7B779" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4304 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6117,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6212,</w:t>
             </w:r>
             <w:r>
@@ -3890,177 +3749,184 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6301,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6303,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6304,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 6307,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="003659E1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="003659E1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 19864-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 21746-92;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1017-96;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1508-2004;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 638-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4022B3B4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4022B3B4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="16134ACC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65200DB3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65200DB3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19BA89FC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19BA89FC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия кожгалантерейные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="244C48FD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="244C48FD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3926 20 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
@@ -4068,187 +3934,187 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6117,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6217,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9113 90 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D98CD7B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D98CD7B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28631-2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28754-90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28631-2018¹, ГОСТ 28754-2018¹, ГОСТ 28846-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0FAAAC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A0FAAAC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="5892B20E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D29446E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D29446E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33332560" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="33332560" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Войлок, фетр и нетканые материалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2D9FA1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C2D9FA1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3921,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5602,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5603,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5811 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D51AF78" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D51AF78" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 17923-72;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18273-89;</w:t>
             </w:r>
             <w:r>
@@ -4269,403 +4135,396 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2204-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 872-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11C5491E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11C5491E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="2943A5A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC598BB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EC598BB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D810903" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D810903" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Обувь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A439214" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A439214" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6401,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6402,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 6403,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6405,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D47E8E0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1135-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 126-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13745-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13796-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 14037-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18724-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 19116-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26166-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26167-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32087-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5375-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5394-89;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6410-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7458-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7472-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 6403,</w:t>
-[...155 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 9155-88;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1042-97;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 287-2004;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 931-93</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABDAA87" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0ABDAA87" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="2D337ED7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2336E2BE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2336E2BE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA55C28" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BA55C28" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Кожа искусственная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61CD28CC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61CD28CC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3921,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 5903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16A2F1C7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16A2F1C7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 10438-78;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 11107-90;</w:t>
             </w:r>
             <w:r>
@@ -4686,851 +4545,837 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7065-81;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9333-70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="042226B4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="042226B4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="2250301D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B95C178" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B95C178" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2BD763" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B2BD763" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Кожа и кожаные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF2ACAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BF2ACAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4105,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4107,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 4112 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4113,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4114,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4115 10 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D7867F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 15091-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 15092-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1838-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1875-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1903-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 29277-92;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31293-2005;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3673-69;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3717-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 485-82;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 939-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 940-81;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9705-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 15091-2021¹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="624F9691" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="3A8EFE0A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7952908A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7FED53" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Меха и меховые изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C07846" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4203 29 900 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506 99 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D2D74C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10151-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10231-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10322-71;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 4112 00 000 0,</w:t>
-[...46 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 10325-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10522-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10596-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10623-85;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10714-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11106-74;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11111-81;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11210-65;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11237-65;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11287-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11355-82;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11597-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11615-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11616-79;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11806-66;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11809-82;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12056-66;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12133-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12299-66;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12438-66;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12581-67;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12780-67;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12804-67;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13220-67;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13304-67;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13315-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13692-68;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13713-82;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 14781-69;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17714-72;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1821-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20176-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21184-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ТР ТС 017/2011;</w:t>
-[...103 lines deleted...]
-              <w:t>ГОСТ 15091-2021¹</w:t>
+              <w:t>ГОСТ 21481-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2765-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28505-90;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2974-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3157-69;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32083-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32084-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3595-74;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 4661-76;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5710-85;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6803-72;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7069-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7179-70;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8765-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9296-74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="624F9691" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E9A251F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="3A8EFE0A" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="69733783" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7952908A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...483 lines deleted...]
-          <w:p w14:paraId="1AB48F11" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AB48F11" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE132F4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BE132F4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Одежда специальная защитная от механических воздействий (истирания) и общих производственных загрязнений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="296C81D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="296C81D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3926 20 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4015,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6101,</w:t>
             </w:r>
             <w:r>
@@ -5594,3347 +5439,3348 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD448F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42BD448F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.011-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.280-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 13688-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1387-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71FBF1AC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71FBF1AC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="68713D43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04258951" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04258951" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F118B0B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F118B0B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства индивидуальной защиты рук от механических воздействий и общих производственных загрязнений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0FFBB0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F0FFBB0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3926 20 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4015,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203 29 100 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6216 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33376ED9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="33376ED9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.011-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.252-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70A4417D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70A4417D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="1EF516C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B48200F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B48200F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7902CECA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7902CECA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Одежда специальная защитная от воздействия пониженной температуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC4186F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7BC4186F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6201,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEA60AC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CEA60AC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.011-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.303-2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 29335-92;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 29338-92</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="368B7430" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="368B7430" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 019/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="42D64D90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7792C1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B7792C1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7545D45F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7545D45F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка металлическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12F12DAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12F12DAF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7310,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7323²,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7607,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
+              <w:t xml:space="preserve"> 7612,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7615²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49725F13" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13950-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18896-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21029-75;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26220-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30765-2001;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30766-2001;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32481-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32582-2013¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33748-2023;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33810-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33849-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34405-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5037-97¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5799-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5981-2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6128-81;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 745-2014¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B64733" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="40BC9B13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326A6594" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 7612,</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 7615²</w:t>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C7B78E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка полимерная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D9A5CB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3917,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3919,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3920,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3921,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3923,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3924²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3926²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49725F13" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06BA231C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10354-82¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12302-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16398-81¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17811-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 19360-74;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 24234-80¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25250-2023¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25776-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25951-83¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32521-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32522-2013¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32686-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33221-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33417-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33746-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33747-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33756-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33759-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33837-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34264-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34534-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7730-89¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 20848-1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 20848-2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 23560-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 50962-96¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТ РК 3000-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1015-97¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE18BCA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="0991F8FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9607D0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB67D37" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка бумажная и картонная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEEB232" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4806,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 480700,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 4808,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4810²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4811,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4817²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4819,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4821²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="033714E4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 13950-91;</w:t>
-[...13 lines deleted...]
-              <w:t>ГОСТ 21029-75;</w:t>
+              <w:t>ГОСТ 11600-75¹;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 26220-84;</w:t>
-[...97 lines deleted...]
-              <w:t>ГОСТ 745-2014¹</w:t>
+              <w:t>ГОСТ 1341-2018¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13479-82¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13511-2006;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13514-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13841-95;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16534-89¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17065-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17339-79¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1760-2014¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18319-83;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21575-91;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2226-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2228-81¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22637-77¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22702-96¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22852-77;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27840-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32096-2013¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33374-2015¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33716-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33772-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33781-2016¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34032-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34033-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5884-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7247-2006¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7625-86¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8273-75¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8828-89¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9142-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9481-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9569-2006¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43B64733" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73291184" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="40BC9B13" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1037404B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="326A6594" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w14:paraId="400981B0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36C7B78E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка полимерная</w:t>
+          <w:p w14:paraId="47C101DF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка стеклянная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26D9A5CB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> 3926²</w:t>
+          <w:p w14:paraId="5271A60C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7013²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06BA231C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CFBF29F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 10354-82¹;</w:t>
-[...90 lines deleted...]
-              <w:t>ГОСТ 33417-2015;</w:t>
+              <w:t>ГОСТ 10117.2-2001¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 15844-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30288-95;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32129-2013¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32130-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32131-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32671-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33205-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33415-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33805-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33811-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34037-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34382-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5717.1-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5717.2-2003¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 51640-2000;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 117-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ГОСТ Р 52022-2003¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1897BCEB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1CBB46E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AA2436" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="443BF07A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка деревянная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A854F63" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4415,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4416000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77436559" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10131-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10350-81¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11002-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11142-78;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11354-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13356-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13358-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16511-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17812-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18573-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20463-75;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 33746-2016;</w:t>
-[...90 lines deleted...]
-              <w:t>СТБ 1015-97¹</w:t>
+              <w:t>ГОСТ 21133-87;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22638-89;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 24634-81¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26838-2023¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26838-86;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33757-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34576-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34577-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5959-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8777-80;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9338-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9396-88;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9570-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE18BCA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F94061C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="0991F8FC" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1B248004" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9607D0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w14:paraId="579BC097" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB67D37" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка бумажная и картонная</w:t>
+          <w:p w14:paraId="0D38554C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка из комбинированных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEEB232" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 4810²,</w:t>
+          <w:p w14:paraId="452D026D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3919,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3920²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3921,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3923,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4811,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 4817²,</w:t>
-[...5 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 4819,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 4821²,</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 4823</w:t>
+              <w:t xml:space="preserve"> 4821,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6305,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 630790,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7607,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 811300²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="033714E4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AC2E3D1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 11600-75¹;</w:t>
-[...97 lines deleted...]
-              <w:t>ГОСТ 22637-77¹;</w:t>
+              <w:t>ГОСТ 12302-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2226-2013¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32736-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33118-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33772-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33781-2016¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34032-2016;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34033-2016¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7247-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AAA90F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1C4EC11A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="624FCB94" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A41DA76" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка из текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B66B7B6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6305,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 630790,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4202²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA28899" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30090-93;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32522-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33227-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 21898-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 22702-96¹;</w:t>
-[...118 lines deleted...]
-              <w:t>ГОСТ 9569-2006¹</w:t>
+              <w:t>СТБ 750-2000¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73291184" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C5F3A5C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="1037404B" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="31CD071A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="400981B0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>24</w:t>
+          <w:p w14:paraId="1452C8A8" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47C101DF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка стеклянная</w:t>
+          <w:p w14:paraId="46E89013" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка керамическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5271A60C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> 7020</w:t>
+          <w:p w14:paraId="62EC07D6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6909,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6914,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 811300,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 691200²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFBF29F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13F57BE7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 10117.2-2001¹;</w:t>
-[...69 lines deleted...]
-              <w:t>ГОСТ 33811-2016;</w:t>
+              <w:t>ГОСТ 33414-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 841-2003¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9F1A9E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1E08CBC8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="219632E9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2BCC8B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Укупорочные средства металлические</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D52B74E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>8309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="094EF7C4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18896-73;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25749-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26220-84¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26891-86¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 30766-2001;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32179-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32624-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32625-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33416-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33748-2023¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34257-2017¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34419-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34562-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5037-97¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5799-2022¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5981-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3583D82B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="2BCB4FEA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="527E692F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56960C63" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Укупорочные средства корковые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55660369" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4503,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="459DBDFE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32179-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34257-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5541-2019;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4710-2015¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8E93DC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="0224F305" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C59A8D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C6E533" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Укупорочные средства полимерные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D537E10" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3923,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8413²,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 34037-2016;</w:t>
-[...41 lines deleted...]
-              <w:t>СТБ ГОСТ Р 52022-2003¹</w:t>
+              <w:t xml:space="preserve"> 8424²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9616²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67180FEA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ТР ТС 005/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26891-86¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 32179-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32626-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32736-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33214-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34257-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 20848-3-2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 50962-96¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 51640-2000¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1015-97¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1897BCEB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="212777A0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="1CBB46E7" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="373842E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32AA2436" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w14:paraId="5E8BBBA4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="443BF07A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка деревянная</w:t>
+          <w:p w14:paraId="31AA5E98" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Укупорочные средства комбинированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A854F63" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4416000000</w:t>
+          <w:p w14:paraId="6FFBB9CB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3919²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3921²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3923,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4503,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4504,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4811²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7607²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 811300²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8309,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8424²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8413²,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9616²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77436559" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27139303" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 10131-93;</w:t>
-[...166 lines deleted...]
-              <w:t>ГОСТ 9570-2016</w:t>
+              <w:t>ГОСТ 32179-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32736-2020¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33214-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34032-2016¹;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34257-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F94061C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...1240 lines deleted...]
-          <w:p w14:paraId="34FBB414" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="34FBB414" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="78850589" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="046A5C87" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="046A5C87" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6C4FA7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F6C4FA7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Укупорочные средства из картона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7938A4BD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7938A4BD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D14D63B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D14D63B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32179-2013¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="736B5ABD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="736B5ABD" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="5E7D7E84" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="223242CC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="223242CC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D39407B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D39407B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Масла косметические (эфирные), за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="186BAD9D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="186BAD9D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75F02E7B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75F02E7B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32852-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32853-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33489-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 10869-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 1342-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 3044-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3063-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3140-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3515-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8954,56 +8800,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3518-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3520-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3528-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 4716-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4724-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4730-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 4731-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9016,122 +8856,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 9776-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 9842-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A342BB5" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A342BB5" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="08D53958" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6B7DE6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F6B7DE6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29C9A245" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29C9A245" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Духи, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3762F002" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3762F002" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>330300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="699E4661" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="699E4661" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
@@ -9145,2647 +8985,2667 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32853-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77FEE647" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77FEE647" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="551CABEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="770588B5" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="770588B5" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5A7A3F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A5A7A3F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Туалетная вода, одеколоны, душистые воды, парфюмерные воды, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C108B57" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C108B57" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3301,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 330300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51BE7B3F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51BE7B3F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31678-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="138AF66F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="138AF66F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="17B5570D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47FCBEB9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47FCBEB9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="462DA350" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Средства косметические для макияжа губ, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
+          <w:p w14:paraId="462DA350" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средства косметические для макияжа губ, за исключением изготовленных с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>использованием наноматериалов; предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDF0150" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5FDF0150" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3304100000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09423E52" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="09423E52" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31649-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31697-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5D849D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D5D849D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="5B381699" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22D9434C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22D9434C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03F78F95" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="03F78F95" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства косметические для макияжа глаз, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4BF9DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B4BF9DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304200000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBD1F46" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3CBD1F46" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31649-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31695-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31697-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31698-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E659CAB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="6456BD9A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C7DA8E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B182D70" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Средства косметические для маникюра или педикюра, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2993EFD7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3304300000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B64CFE4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31460-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31679-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31693-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32854-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55882DED" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="086D53D7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4BB59" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26842F95" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Пудра, включая компактную, за исключением изготовленной с использованием наноматериалов или предназначенной для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3822307C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3304910000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AAD838" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31649-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31697-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31698-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F35A7A6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="592F952E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65360BFC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6576BB2E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прочие косметические средства или средства для макияжа и средства ухода </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>за кожей (кроме лекарственных), включая средства против загара или для загара, за исключением изготовленных с использованием наноматериалов; интимной косметики, детской косметики, предназначенных для искусственного загара, предназначенных для отбеливания (осветления) кожи, предназначенных для индивидуальной защиты кожи от вредных производственных факторов, косметики для татуажа, пилингов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F7BE7D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3304990000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39536EAB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31460-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31649-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31679-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31695-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31697-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31698-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 32852-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32853-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33487-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E659CAB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50C964DF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="6456BD9A" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1FF34DF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11C7DA8E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>39</w:t>
+          <w:p w14:paraId="117ADB35" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B182D70" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Средства косметические для маникюра или педикюра, за исключением изготовленных с использованием наноматериалов; предназначенных для детей</w:t>
+          <w:p w14:paraId="31383D66" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Шампуни, за исключением изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2993EFD7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>3304300000</w:t>
+          <w:p w14:paraId="55982DEC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3305100000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B64CFE4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A269598" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31696-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4545C069" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="0AB2DD55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5402E40E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF3D970" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Лаки для волос, за исключением изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE943D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3305300000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DBE0F3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31679-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32853-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F51A850" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="55B5B98F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE1B84F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10686B8B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прочие косметические средства для волос, за исключением изготовленных с использованием наноматериалов или предназначенных для детей, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>предназначенных для окрашивания, осветления и мелирования волос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F279DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3305900001,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3305900009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41398F8A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31460-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31679-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31693-2012;</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ 32854-2014;</w:t>
+              <w:t>ГОСТ 31695-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31697-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31698-2013;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32837-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32850-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32852-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32853-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33487-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55882DED" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...339 lines deleted...]
-          <w:p w14:paraId="50C964DF" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="584477D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="1FF34DF8" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="466EBC10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="117ADB35" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>42</w:t>
+          <w:p w14:paraId="379C8FF9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31383D66" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Шампуни, за исключением изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
+          <w:p w14:paraId="0C4C01F3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средства гигиены полости рта, за исключением изделий:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - изготовленных с использованием наноматериалов;  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - предназначенных для детей;  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - содержащих фториды в количестве более 0,15% (для жидких более 0,05%);  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включающие перекись карбамида или цинка, с концентрацией перекиси водорода (в качестве ингредиента или выделяемой) 0,1-6,0%; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> - чистящих средств для зубных протезов, фиксирующих паст, порошков и таблеток для зубов и зубных протезов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55982DEC" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>3305100000</w:t>
+          <w:p w14:paraId="5AF38D7C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3306100000,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3306900000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A269598" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C87AF74" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 34435-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34436-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5972-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7983-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C62D414" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="00070411" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21317F84" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F5AC4B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Средства косметические, используемые до, во время или после бритья, за исключением изделий, изготовленных с использованием наноматериалов, квасцов в виде кубиков и кровоостанавливающих карандашей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DF7BB6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3307100000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0999AD05" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31677-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31696-2012</w:t>
+              <w:t>ГОСТ 31679-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31692-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4545C069" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="678F5043" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="0AB2DD55" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="1C3C6663" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5402E40E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>43</w:t>
+          <w:p w14:paraId="2833BEF8" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF3D970" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Лаки для волос, за исключением изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
+          <w:p w14:paraId="6431EBD0" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Дезодоранты и антиперспиранты индивидуального назначения, за исключением, изготовленных с использованием наноматериалов, предназначенных для детей, интимной косметики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE943D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>3305300000</w:t>
+          <w:p w14:paraId="6A30691F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3307200000,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3307490000²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35DBE0F3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E3DACF1" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31460-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31677-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31679-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 32853-2014</w:t>
+              <w:t>ГОСТ 31695-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32853-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51A850" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F207BDA" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="55B5B98F" w14:textId="77777777">
+      <w:tr w:rsidR="009A0EB6" w14:paraId="59CD81B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE1B84F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>44</w:t>
+          <w:p w14:paraId="5430B81C" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10686B8B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Прочие косметические средства для волос, за исключением изготовленных с использованием наноматериалов или предназначенных для детей, предназначенных для окрашивания, осветления и мелирования волос</w:t>
+          <w:p w14:paraId="6C13E356" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ароматизированные соли и прочие составы для принятия ванн, за исключением, изготовленных с использованием наноматериалов, предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10F279DB" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 3305900009</w:t>
+          <w:p w14:paraId="520539ED" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3307300000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41398F8A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D8C114A" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 27429-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28303-2017;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32851-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="718015B4" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="073E1A9C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF635E7" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7EB263" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мыло туалетное (включая мыло, содержащее лекарственные средства) в форме брусков, кусков или в виде формованных изделий и бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>средством, туалетные, за исключением, изготовленных с использованием наноматериалов, предназначенных для детей, интимной косметики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8E6724" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3401110001,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3401110009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7417AE8F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28546-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B90A606" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="59C9E0E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="748F91C2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D7BD6E" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Мыло туалетное в прочих формах, за исключением, изготовленных с использованием наноматериалов, предназначенных для детей, интимной косметики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="698B0BD6" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>340120,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3401201000,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3401209000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1651F9A5" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28546-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E2EDCE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="4F3A717F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C53145" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FFDE83" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Поверхностно-активные органические вещества и средства для мытья кожи в виде жидкости или крема, содержащие или не содержащие мыло, за исключением, изготовленных с использованием , наноматериалов, предназначенных для детей, интимной косметики, предназначенной для индивидуальной защиты кожи от вредных производственных факторов, предназначенных для отбеливания (осветления) кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E081524" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3401300000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="271FDFD8" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28546-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31677-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31696-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32851-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33489-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB2C2D" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0EB6" w14:paraId="235AF96D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1020E2FE" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B0D32F" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Прочие парфюмерные, косметические средства, за исключением, изготовленных с использованием, наноматериалов, предназначенных для детей, интимной косметики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A292A9" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3307900008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E1160B" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27429-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28303-2017;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31460-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31679-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 31692-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 31695-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31696-2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31697-2012;</w:t>
-[...19 lines deleted...]
-              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 32850-2014;</w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ 32852-2014;</w:t>
+              <w:t>ГОСТ 32851-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32853-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 33487-2015;</w:t>
-[...5 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 33489-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="584477D3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="331763C3" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0EB6" w14:paraId="466EBC10" w14:textId="77777777">
-[...1191 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="009A0EB6" w14:paraId="77095283" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="741F7CF2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="741F7CF2" w14:textId="77777777" w:rsidR="009A0EB6" w:rsidRDefault="00807A5C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Раздел 2 Подтверждение соответствия продукции, включенной в Единый перечень продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BAF5C82" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517CB6E0" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE71AB">
         <w:t>* Для подтверждения соответствия продукции ТР ТС (ЕАЭС) указывается код в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="00DF1023">
+    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="00BA103D">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="567" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D70862F" w14:textId="77777777" w:rsidR="0069396D" w:rsidRDefault="0069396D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D1C089E" w14:textId="77777777" w:rsidR="0069396D" w:rsidRDefault="0069396D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -11802,109 +11662,487 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11E38F43" w14:textId="77777777" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00593AE6" w:rsidP="00593AE6">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="11E38F43" w14:textId="515A7755" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="002B068D" w:rsidP="00593AE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="002B068D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Таблица 6 Приложения 2 к Правилам аккредитации в Национальной системе аккредитации Республики Беларусь</w:t>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00BA103D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B068D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.Дата</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="002B068D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> принятия решения по аккредитации 17.11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                          </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="10505E37" w14:textId="2309355F" w:rsidR="00BA103D" w:rsidRPr="00593AE6" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5093"/>
+        <w:tab w:val="left" w:pos="11639"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="108" w:right="-314"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002B068D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B068D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.Дата</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="002B068D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> принятия решения по аккредитации 17.11</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                                        </w:t>
+      <w:t xml:space="preserve">                                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                          </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -11928,60 +12166,58 @@
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00BA103D">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:kern w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
-        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -11994,351 +12230,584 @@
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:kern w:val="0"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="ru-RU"/>
-        <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="08F44198" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00BA103D" w:rsidRDefault="00BA103D">
+    <w:pPr>
+      <w:pStyle w:val="ae"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="567599DB" w14:textId="77777777" w:rsidR="0069396D" w:rsidRDefault="0069396D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1DDAF52B" w14:textId="77777777" w:rsidR="0069396D" w:rsidRDefault="0069396D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="1B750F12" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14601" w:type="dxa"/>
+      <w:tblInd w:w="-147" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="284"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2822"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BA103D" w:rsidRPr="00BA103D" w14:paraId="5EAE2B18" w14:textId="77777777" w:rsidTr="00BA103D">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="284" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="50EEB4F7" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00BA103D" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA103D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="70A14144" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00BA103D" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="2200"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA103D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Описание области аккредитации </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2822" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7551D03A" w14:textId="3C887551" w:rsidR="00BA103D" w:rsidRPr="00BA103D" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA103D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>026.01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="764D4366" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="00807A5C">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15184" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1344"/>
-      <w:gridCol w:w="13840"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="3E62FB3E" w14:textId="77777777" w:rsidTr="008A57E1">
+    <w:tr w:rsidR="00BA103D" w:rsidRPr="00687422" w14:paraId="067D06EA" w14:textId="77777777" w:rsidTr="00A74359">
       <w:trPr>
-        <w:trHeight w:val="311"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1344" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="74CFE23A" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="3FBABB1A" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00687422" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="79A8B6BF" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00687422" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="002B068D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Научно-исследовательское республиканское унитарное предприятие "Центр научных исследований легкой промышленности"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="002B068D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>орган по сертификации продукции легкой промышленности</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="13840" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6626D037" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="5877C994" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00687422" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00687422">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>026</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="764D4366" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
+  <w:p w14:paraId="057EF1D0" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRPr="00687422" w:rsidRDefault="00BA103D" w:rsidP="00BA103D">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31" w:hanging="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:snapToGrid w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="18B946A9" w14:textId="77777777" w:rsidR="00BA103D" w:rsidRDefault="00BA103D">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="0025238F"/>
+    <w:rsid w:val="00286FCE"/>
+    <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00356BE8"/>
     <w:rsid w:val="003B3C83"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="003E6BB2"/>
     <w:rsid w:val="0051369E"/>
     <w:rsid w:val="00593AE6"/>
     <w:rsid w:val="00660F83"/>
     <w:rsid w:val="0069396D"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="007711FB"/>
     <w:rsid w:val="00774F91"/>
     <w:rsid w:val="008046AF"/>
+    <w:rsid w:val="00807A5C"/>
     <w:rsid w:val="00861AD9"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="009048EC"/>
     <w:rsid w:val="00923157"/>
     <w:rsid w:val="009A0EB6"/>
     <w:rsid w:val="009C5704"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A52D46"/>
+    <w:rsid w:val="00BA103D"/>
     <w:rsid w:val="00BD3EA6"/>
     <w:rsid w:val="00C81B03"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00DE3D69"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E152A5"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EE58E0"/>
+    <w:rsid w:val="00F543AB"/>
     <w:rsid w:val="00FE5B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -13396,55 +13865,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="23"/>
     <w:locked/>
     <w:rsid w:val="008046AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -13703,70 +14177,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>17083</Characters>
+  <Pages>24</Pages>
+  <Words>2944</Words>
+  <Characters>16787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20039</CharactersWithSpaces>
+  <CharactersWithSpaces>19692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>