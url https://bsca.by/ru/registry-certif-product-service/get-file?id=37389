--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,647 +1,458 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4856FDF2" w14:textId="0C95F2EF" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="002C5E37" w:rsidP="002C5E37">
+    <w:p w14:paraId="7BA18DD6" w14:textId="4C10DA32" w:rsidR="00DF1023" w:rsidRPr="00687422" w:rsidRDefault="002C5E37" w:rsidP="00687422">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="0039362C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C591118" w14:textId="1C91EE12" w:rsidR="002C5E37" w:rsidRPr="00FF5F7C" w:rsidRDefault="00FF5F7C" w:rsidP="002C5E37">
-[...188 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5262" w:type="pct"/>
+        <w:tblW w:w="5110" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="810"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3138"/>
+        <w:gridCol w:w="808"/>
+        <w:gridCol w:w="3997"/>
+        <w:gridCol w:w="3140"/>
         <w:gridCol w:w="3533"/>
-        <w:gridCol w:w="3846"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="3E872C7F" w14:textId="77777777" w:rsidTr="00726310">
+      <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="3E872C7F" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FCB3270" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315B01E0" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Наименование объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B63CCB7" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Код объекта оценки соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2408" w:type="pct"/>
+            <w:tcW w:w="2330" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EB12FE5" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="429EF2E2" w14:textId="77777777" w:rsidTr="00726310">
+      <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="429EF2E2" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C2E8D7" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A6B5EBD" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="341E624F" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CAE4EE3" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>объекту оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16151A4E" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>порядку подтверждения соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="28F84A30" w14:textId="77777777" w:rsidTr="002B3CFF">
+      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="28F84A30" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CCD7412" w14:textId="36B4EC08" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40EA8D03" w14:textId="55CFBF61" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -651,195 +462,314 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="013087F5" w14:textId="1DEDC93A" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDC69A4" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BCD95CA" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="70DB45C8" w14:textId="77777777" w:rsidTr="00A66942">
+      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="70DB45C8" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BA4725B" w14:textId="554AEAE1" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3621A09E" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Напитки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC3DFDC" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
+          <w:p w14:paraId="343C70DA" w14:textId="77777777" w:rsidR="00506632" w:rsidRDefault="00506632" w:rsidP="00506632">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AC7B67D" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39BF3A11" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02CBAE1F" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6799F250" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D79229" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D98486E" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B95536C" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E503B4" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C00637D" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CCF4E5A" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22172E6B" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70C016C5" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC3DFDC" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="431B8FEF" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="136DA90E" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(кроме 11.01.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70FB40C5" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -983,51 +913,51 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00506632" w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>11.07)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D442A56" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
@@ -1279,184 +1209,184 @@
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>СТБ 1695</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6587D733" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:t>СТБ 1832</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2757B89D" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 1861</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5226E4" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 1952</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49AADA16" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 2044</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7D4F24" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 2138</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7451E70D" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 2139</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0519C8CD" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>СТБ 2354</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49390350" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 1832</w:t>
-[...131 lines deleted...]
-              </w:rPr>
               <w:t>СТБ 2368</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B40FFA9" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>СТБ 2369</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="779CC9F0" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1785,124 +1715,124 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ 33723</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DBC3BD" w14:textId="3CB74F8A" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ 34149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DF0FB09" w14:textId="5F733FFE" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="283E63E1" w14:textId="77777777" w:rsidTr="00704978">
+      <w:tr w:rsidR="00506632" w:rsidRPr="0039362C" w14:paraId="283E63E1" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CDEA297" w14:textId="49F34745" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="041088C6" w14:textId="15020F17" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Продукты пищевые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1912,180 +1842,180 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="095BC89C" w14:textId="0B09A3D9" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="212BB063" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="241A83C8" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00506632">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="5469889C" w14:textId="77777777" w:rsidTr="0039362C">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="5469889C" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
-          <w:trHeight w:val="1341"/>
+          <w:trHeight w:val="1137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="144FA594" w14:textId="36C5E743" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6145C908" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
+          <w:p w14:paraId="4E8FD96F" w14:textId="7AA57DEC" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Нетабачные никотинсодержащие изделия </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Продукты пищевые прочие, не включенные в другие </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>группировки.Нетабачные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0039362C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> никотинсодержащие изделия </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="665D42F4" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
@@ -2097,378 +2027,379 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="22DE86E0" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F9559C7" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FA21B0F" w14:textId="7DA51C42" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Постановление Совета Министров Республики Беларусь № 849</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F4DA5A" w14:textId="423A1713" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="1B92257D" w14:textId="77777777" w:rsidTr="00726310">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="1B92257D" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66D8AC0E" w14:textId="4D0024CD" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="214D7AC4" w14:textId="6017BC67" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Вещества химические и продукция химическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="346B7756" w14:textId="64654DDA" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CDF8AF" w14:textId="1D689843" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCA0E45" w14:textId="50A603AD" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="66C8D166" w14:textId="77777777" w:rsidTr="0039362C">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="66C8D166" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1755B63C" w14:textId="411634FC" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E3CCD53" w14:textId="0BFB75DA" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Мыло и средства моющие, чистящие и полирующие </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48E4D88D" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -2492,55 +2423,55 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(кроме 20.41.1,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D9DC578" w14:textId="5BDCDB4E" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>20.41.9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42D636B2" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -2563,200 +2494,194 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ 25644</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42768321" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ 30266</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5791515E" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
+          <w:p w14:paraId="78AD37AD" w14:textId="4DD8242E" w:rsidR="0039362C" w:rsidRPr="00687422" w:rsidRDefault="0039362C" w:rsidP="00687422">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ 32479</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="283DD2B2" w14:textId="7CEB6ED1" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
+          <w:p w14:paraId="283DD2B2" w14:textId="7CEB6ED1" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="00687422">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="372C4A2B" w14:textId="77777777" w:rsidTr="00D74E07">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="372C4A2B" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3926369A" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A0989C4" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AF6D32F" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7664A1EA" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13AEEB9E" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
@@ -2766,132 +2691,132 @@
               </w:rPr>
               <w:t>Биотопливо (заменитель дизельного топлива, продукты химические прочие, не включенные в другие группировки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DA47C3B" w14:textId="616BE283" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Жидкости для электронных систем курения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A3E9E66" w14:textId="49B46EF8" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>20.59.59.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F4FAD62" w14:textId="2A12094B" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Постановление Совета Министров Республики Беларусь № 849</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FB5CFD" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
@@ -2929,266 +2854,266 @@
           <w:p w14:paraId="0BE30ED7" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EBB6C08" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="1A13585E" w14:textId="77777777" w:rsidTr="00D74E07">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="1A13585E" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03D303D7" w14:textId="4776048A" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5146F11F" w14:textId="1598F54E" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Оборудование электрическое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="299D1DEF" w14:textId="28077CA4" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B923457" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02EEB145" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="170DDF85" w14:textId="77777777" w:rsidTr="0039362C">
+      <w:tr w:rsidR="0039362C" w:rsidRPr="0039362C" w14:paraId="170DDF85" w14:textId="77777777" w:rsidTr="009D0390">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="264" w:type="pct"/>
+            <w:tcW w:w="272" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E215D13" w14:textId="4245681C" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="pct"/>
+            <w:tcW w:w="1343" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BB7CD6A" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
@@ -3199,132 +3124,132 @@
               <w:t xml:space="preserve">Машины и аппаратура электрические специализированного назначения. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10FCA27C" w14:textId="55505424" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Электронные системы курения с жидкостями для них, конструктивно входящие в состав таких систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="pct"/>
+            <w:tcW w:w="1055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46F22538" w14:textId="05B8D401" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>27.90.11.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="pct"/>
+            <w:tcW w:w="1187" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="528ABBB2" w14:textId="1EA9E58F" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Постановление Совета Министров Республики Беларусь № 849</w:t>
             </w:r>
             <w:r w:rsidRPr="0039362C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="pct"/>
+            <w:tcW w:w="1143" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76D86574" w14:textId="77777777" w:rsidR="0039362C" w:rsidRPr="0039362C" w:rsidRDefault="0039362C" w:rsidP="0039362C">
             <w:pPr>
               <w:pStyle w:val="41"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
@@ -3364,60 +3289,61 @@
     <w:p w14:paraId="3E0288C8" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="0039362C" w:rsidRDefault="00506632" w:rsidP="00A37ABB">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFCCEC8" w14:textId="77777777" w:rsidR="00506632" w:rsidRDefault="00506632" w:rsidP="00A37ABB">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E117A6C" w14:textId="77777777" w:rsidR="00506632" w:rsidRPr="00A37ABB" w:rsidRDefault="00506632" w:rsidP="00A37ABB">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00506632" w:rsidRPr="00A37ABB" w:rsidSect="00DF1023">
+    <w:sectPr w:rsidR="00506632" w:rsidRPr="00A37ABB" w:rsidSect="00687422">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45830D7A" w14:textId="77777777" w:rsidR="00A52D46" w:rsidRDefault="00A52D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D7373FB" w14:textId="77777777" w:rsidR="00A52D46" w:rsidRDefault="00A52D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -3434,624 +3360,1327 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DB71659" w14:textId="77777777" w:rsidR="008046AF" w:rsidRDefault="008046AF">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25880C9A" w14:textId="77777777" w:rsidR="00536487" w:rsidRDefault="00536487">
     <w:pPr>
       <w:pStyle w:val="ae"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27D3398D" w14:textId="71235A6C" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00593AE6" w:rsidP="00593AE6">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27D3398D" w14:textId="5D889719" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00687422" w:rsidP="00593AE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00687422">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve">Таблица 6 Приложения 2 к Правилам аккредитации в Национальной системе аккредитации </w:t>
+      <w:t>Часть №</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00687422">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Республики Беларусь</w:t>
+      <w:t>1.Дата</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00687422">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> принятия решения по аккредитации 17.11.2025                                                                                                                                           </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                        </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04F57A9E" w14:textId="77777777" w:rsidR="008046AF" w:rsidRDefault="008046AF">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00687422" w:rsidRPr="00687422" w14:paraId="3CD34652" w14:textId="77777777" w:rsidTr="00261B67">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="3D3428B6" w14:textId="4EAB2A6C" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="5" w:name="_Hlk216103648"/>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Часть №</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>1.Дата</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> принятия решения по аккредитации </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>17.11</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="5"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="150A9407" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="51DD9613" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+                  <w:pPr>
+                    <w:widowControl w:val="0"/>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="4153"/>
+                      <w:tab w:val="right" w:pos="8306"/>
+                    </w:tabs>
+                    <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+                    <w:ind w:right="159" w:hanging="20"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Стр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:kern w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                      <w14:ligatures w14:val="none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2CFB3BDC" w14:textId="77777777" w:rsidR="00687422" w:rsidRDefault="00687422">
     <w:pPr>
       <w:pStyle w:val="ae"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C468DD6" w14:textId="77777777" w:rsidR="00A52D46" w:rsidRDefault="00A52D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E7300BB" w14:textId="77777777" w:rsidR="00A52D46" w:rsidRDefault="00A52D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="1D179D86" w14:textId="77777777" w:rsidR="008046AF" w:rsidRDefault="008046AF">
+  <w:p w14:paraId="5825D843" w14:textId="77777777" w:rsidR="00536487" w:rsidRDefault="00536487">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="52972571" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14737" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="808"/>
+      <w:gridCol w:w="11803"/>
+      <w:gridCol w:w="2126"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009D0390" w:rsidRPr="003D1311" w14:paraId="6B914474" w14:textId="77777777" w:rsidTr="009D0390">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="808" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="70ED09DB" w14:textId="77777777" w:rsidR="009D0390" w:rsidRPr="003D1311" w:rsidRDefault="009D0390" w:rsidP="00536487">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk216104996"/>
+          <w:r w:rsidRPr="003D1311">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11803" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="50A019AF" w14:textId="77777777" w:rsidR="009D0390" w:rsidRPr="003D1311" w:rsidRDefault="009D0390" w:rsidP="00536487">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="2200" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003D1311">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Описание области аккредитации </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2906239F" w14:textId="4E272CED" w:rsidR="009D0390" w:rsidRPr="003D1311" w:rsidRDefault="009D0390" w:rsidP="00536487">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003D1311">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>156.01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="52972571" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="00536487">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15184" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1344"/>
       <w:gridCol w:w="13840"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="48C57775" w14:textId="77777777" w:rsidTr="008A57E1">
+    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="48C57775" w14:textId="77777777" w:rsidTr="009D0390">
       <w:trPr>
-        <w:trHeight w:val="311"/>
+        <w:trHeight w:val="80"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1344" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0B844CB3" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="0B844CB3" w14:textId="246668B2" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="00536487">
+          <w:pPr>
+            <w:pStyle w:val="23"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="13840" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7FBB1FF2" w14:textId="33822F89" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="00536487">
           <w:pPr>
             <w:pStyle w:val="23"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...120 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="4B444B49" w14:textId="5DF31C72" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00687422" w:rsidRPr="00687422" w14:paraId="182CBD8D" w14:textId="77777777" w:rsidTr="00261B67">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="137BE233" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216103133"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216103134"/>
+          <w:bookmarkStart w:id="3" w:name="_Hlk216103135"/>
+          <w:bookmarkStart w:id="4" w:name="_Hlk216103136"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="12A16D49" w14:textId="149FA886" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Государственное учреждение "Республиканский центр гигиены, эпидемиологии и общественного здоровья"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>рган по сертификации продукции "На Академической"</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="55EA4A2E" w14:textId="5CD24DF0" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>156.01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="077080D9" w14:textId="77777777" w:rsidR="00687422" w:rsidRPr="00687422" w:rsidRDefault="00687422" w:rsidP="00687422">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31" w:hanging="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:snapToGrid w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
+  <w:bookmarkEnd w:id="1"/>
+  <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="3"/>
+  <w:bookmarkEnd w:id="4"/>
   <w:p w14:paraId="55ECD114" w14:textId="77777777" w:rsidR="008046AF" w:rsidRDefault="008046AF">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="00065177"/>
     <w:rsid w:val="0025238F"/>
+    <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="0039362C"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="00506632"/>
     <w:rsid w:val="0051369E"/>
+    <w:rsid w:val="00536487"/>
     <w:rsid w:val="00593AE6"/>
     <w:rsid w:val="00660F83"/>
+    <w:rsid w:val="00687422"/>
     <w:rsid w:val="006F5B6A"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00861AD9"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="009048EC"/>
     <w:rsid w:val="009C5704"/>
+    <w:rsid w:val="009D0390"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A52D46"/>
     <w:rsid w:val="00B51A60"/>
+    <w:rsid w:val="00BC1F53"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00FE5B0C"/>
     <w:rsid w:val="00FF5F7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1331677A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42160601-85F8-4EC8-9438-B8C30478A25D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-BY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -5128,62 +5757,62 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5442,70 +6071,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1929</Characters>
+  <Pages>3</Pages>
+  <Words>267</Words>
+  <Characters>1524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2263</CharactersWithSpaces>
+  <CharactersWithSpaces>1788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>