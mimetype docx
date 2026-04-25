--- v0 (2026-01-10)
+++ v1 (2026-04-25)
@@ -1,9439 +1,9437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6AF38086" w14:textId="416D2FCC" w:rsidR="00C35CF2" w:rsidRDefault="00A11C3A" w:rsidP="00C35CF2">
+    <w:p w14:paraId="01A55B93" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRDefault="00A11C3A" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E976B3B" w14:textId="77777777" w:rsidR="00A11C3A" w:rsidRPr="00C35CF2" w:rsidRDefault="00A11C3A" w:rsidP="00C35CF2">
+    <w:p w14:paraId="3FB6DA36" w14:textId="77777777" w:rsidR="00A11C3A" w:rsidRPr="00C35CF2" w:rsidRDefault="00A11C3A" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5032" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1460"/>
         <w:gridCol w:w="3534"/>
         <w:gridCol w:w="2043"/>
         <w:gridCol w:w="2849"/>
         <w:gridCol w:w="2262"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="78CA56AB" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
+          <w:p w14:paraId="64DE3237" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18AD4F8C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3B39632A" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD15C77" w14:textId="08DE1E61" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
+          <w:p w14:paraId="239E0D6A" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39D51A52" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
+          <w:p w14:paraId="0175561B" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F5F9481" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
+          <w:p w14:paraId="0D74FEF0" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B57B0EC" w14:textId="17CFA49C" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
+          <w:p w14:paraId="5C64E859" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
             <w:r w:rsidR="006439B6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
+          <w:p w14:paraId="2632754A" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C86CA4" w:rsidRDefault="00C35CF2" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="18CCC051" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="276AED4C" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="112EAB68" w14:textId="6A0D92A0" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="056BE692" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46727C6A" w14:textId="64E9BC9A" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="177919AD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Топливо дизельное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="311BBADC" w14:textId="72CAF157" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1BDAC2E3" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FDC6749" w14:textId="6E99953B" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="32734B6B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Цетановое число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0634A59C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="0C211041" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1658</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15731B70" w14:textId="2CC215A2" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6B7952EB" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BF048D6" w14:textId="0C141C1A" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="286F0240" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 5165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B75258E" w14:textId="21D6DC87" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="45B614E9" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C273FF0" w14:textId="4C781713" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="754D094E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="3B724C45" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="4A4F8C3D" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3365439F" w14:textId="25BEFC29" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4C1E4F1B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EDFF683" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="41CD9820" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14FEF7BD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0751CAE3" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1472D884" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="67E10FF9" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0100F1EF" w14:textId="14E9050A" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="402EB56C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C4E1859" w14:textId="1CA85643" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5AF2D4A3" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Расчетный показатель: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">цетановый </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B08BC7C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="30D45A57" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1933E88F" w14:textId="7A86C1EC" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5D9A8F60" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 4264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="776D696C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="0D7B3291" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="67ED0188" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="3B4E8239" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37BC5729" w14:textId="2ADC8A49" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="68C3D667" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F688521" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3C0509E1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77C81688" w14:textId="3C29188C" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2858DC20" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52154D8D" w14:textId="0F9F8C67" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="740173DD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="164CF4AA" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="76C6E6FC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ECA6895" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="47983B92" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 3675</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2152DA74" w14:textId="561ADAB1" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="36322AC7" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31072</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02934C91" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="3D9FECDC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="6C19BFA1" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="3C4FFDDF" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4225E9A1" w14:textId="69B1E0BE" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4DE6976D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="438093DD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="224C1ED2" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36B55EFA" w14:textId="76DA0137" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5D47192E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6709608E" w14:textId="246D84DB" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="0B9DF113" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DCA0937" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="453626F1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F44ABD7" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4980B880" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1468</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68813464" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6A32F53E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ИСО 12185 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD076D1" w14:textId="3FC3BFA3" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="3FF73732" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO 12185 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A6B293D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="0A0D53AE" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="501A19AE" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="4D6DA471" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00E01083" w14:textId="6807CB23" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="63CB2EAC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EE61170" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="04CA7473" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B37B0BB" w14:textId="188E925D" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="65E20BD5" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3283E05F" w14:textId="3091B43B" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="2BECE317" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля полициклических ароматических углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="084363FF" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="39D0B4BC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C5FEC0E" w14:textId="539BABDA" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="16B25FCC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26EF9454" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5411E43C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="2F757E1A" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="68300EF0" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05B3A417" w14:textId="0E08F00F" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="024A6A4E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57AAAA65" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7BDCF159" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4957CCB1" w14:textId="60BC08FC" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6623DA52" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="485480A3" w14:textId="28B18550" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="087B576E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD7BAFD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="7ED5D00E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B2D6A95" w14:textId="161CA9A8" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6B9B92A8" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20846 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="085E948C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4A5634B0" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="5B529249" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="36073937" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01792048" w14:textId="07EE29F9" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="16BA0693" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ED81A44" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="799AF2C4" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="637452D7" w14:textId="3D5418C4" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="48604057" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="009AF324" w14:textId="5E46F4B6" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="2F911C41" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="536E4C99" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6CF5AA80" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="497D5CFA" w14:textId="64A5553D" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="279AD5E1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ ISO 20847</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6964CE7D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="7A0BE96F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="14BF54C0" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="169834F2" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13CB307C" w14:textId="56CCE39D" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4E2AD06A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="750FB872" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5B8A5FC0" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7723DE7A" w14:textId="6326DE54" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="66884282" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="361AF245" w14:textId="652C3227" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="146C5570" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в закрытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42CD15F6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1B1665DC" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50D0507D" w14:textId="7BD394C6" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00D51449">
+          <w:p w14:paraId="454E56EE" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00D51449">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 2719,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62ACA83F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6969B02A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="6D2E030A" w14:textId="77777777" w:rsidTr="00F418D3">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="56A0EFEE" w14:textId="77777777" w:rsidTr="00F418D3">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65FAEB2B" w14:textId="0D44D3AE" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6833DACA" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="661CBC71" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="285D5E09" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7776237F" w14:textId="6B8CE2C0" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="20ED5344" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A3CC749" w14:textId="7EFF6890" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00D51449">
+          <w:p w14:paraId="4BA022EE" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00D51449">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Коксуемость 10%-ного остатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58B5F0A4" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5968EC63" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0274F1B9" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="29416955" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10370</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56DDBB76" w14:textId="5B6A0752" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4D72B3C6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32392 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="136D8FB0" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4467A139" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="300A932E" w14:textId="77777777" w:rsidTr="00F418D3">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="13455990" w14:textId="77777777" w:rsidTr="00F418D3">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B61D119" w14:textId="2479854B" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="772170B3" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="629F8180" w14:textId="2F9CCB30" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="58ED6ACD" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C37E80A" w14:textId="124949E4" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="27272A58" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27CD87A0" w14:textId="20A4718B" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="24902CB7" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12D8BD40" w14:textId="69CA3257" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4A102B8A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FE0F59A" w14:textId="0DA7A8B7" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="69633CC6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 6245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="143AD503" w14:textId="04B5D382" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1F1F6A7F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="4BB7323D" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="16512D07" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12318958" w14:textId="64FB41DF" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6689B177" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="116EB389" w14:textId="4A833B90" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4B6A1F5C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EEA5BF2" w14:textId="5FA4A06F" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4141F34C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FD63033" w14:textId="49ABB257" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1A1F9383" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FDC2D11" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00F418D3" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
+          <w:p w14:paraId="486AC774" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00F418D3" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1658</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3703F3D6" w14:textId="5CB9A58A" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
+          <w:p w14:paraId="43729631" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DAE3462" w14:textId="74002961" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1DF8A29B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC84D13" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="6682CEC0" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26F880A5" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="43428FAA" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B4E10AF" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="6B8E4685" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44136F85" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="4C344D62" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71E073B1" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="0D898631" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E36E594" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="6FEDB441" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64128F7D" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="0D291322" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FFA8C95" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
+          <w:p w14:paraId="7BCFBA04" w14:textId="77777777" w:rsidR="009C58A5" w:rsidRDefault="009C58A5" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74D84634" w14:textId="37179D4E" w:rsidR="00F418D3" w:rsidRPr="00F418D3" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
+          <w:p w14:paraId="6B203445" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00F418D3" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1C4CB3" w14:textId="280A3FB0" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
+          <w:p w14:paraId="4D822EFB" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F418D3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F418D3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="5125C267" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="562B2532" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="032CC958" w14:textId="161AE7A0" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="433910DA" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6834F854" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7F485495" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="532793AC" w14:textId="5AE5A2A6" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="14E1CCB8" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30590035" w14:textId="369D9B7D" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="35777A99" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание механических примесей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6169B91C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="43A70B8F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FEF486E" w14:textId="45405138" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="7A734DD4" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 12662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09BA74F6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="347DB8E6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="5663E4B6" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="605EABEB" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79A70CB4" w14:textId="21348FE9" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="503EE09B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="189F402B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="173B744D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="306D5EF4" w14:textId="5762D470" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5EE96737" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EE08C5B" w14:textId="181DC01B" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="007C0A26">
+          <w:p w14:paraId="3B29A07E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="007C0A26">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Коррозия медной пластинки (3 ч. при 50 °С)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37757778" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="46FED0BF" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F78A93C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="389B1A76" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1816</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63013F1B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="3152EA00" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 2160</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30750C8A" w14:textId="41DEE69F" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="54E7C044" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32329 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="156ECAB9" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="59C7C85E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="5688D4F6" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="244198C3" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F20898C" w14:textId="25642DD1" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2AF6342F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E49B127" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="423CB26F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C1DF139" w14:textId="15B2BF3D" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2D96317B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73BBD931" w14:textId="055F4B59" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="75F4F766" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Стойкость к окислению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08882391" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="51C3FB57" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69C92167" w14:textId="0B48C584" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="668E1909" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6413614E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="746365B4" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="31CDD679" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="76A1D582" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3535AA06" w14:textId="0F3E727C" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="038E39C0" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86CA4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66C887B6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="024A241D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="360B41A9" w14:textId="33DA540C" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="71582A33" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68E2C37D" w14:textId="59D72B79" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5E57D32D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Смазывающая способность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E727D1B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6A4D3E6F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="693667D2" w14:textId="01CE17F9" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="30612767" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 12156-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6739DC85" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1A3176A8" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="34D03B0A" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="32F076D7" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41F1DFC2" w14:textId="69BAC46E" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3988CB32" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C86CA4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7721F1B6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4FE81774" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C42C3F5" w14:textId="2EAB9601" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="15D89243" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58647D1F" w14:textId="07A65E10" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="306FD501" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Вязкость кинематическая при 40 °С </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2220F67D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4D4B57D6" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A7A55B7" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5E7589BA" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 3104</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22373868" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="5E318E5E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 31391</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="659CE649" w14:textId="3B7BBFFA" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="2E2F9845" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F3B664B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="72F16D06" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="59B4F8D2" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="4E608F21" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E3F43B2" w14:textId="3D0E9171" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4E0BF317" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C14EF7D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3B79A328" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A345093" w14:textId="14733A0C" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4474FB4A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6403D9C9" w14:textId="2386949C" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="56D923D8" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фракционный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02C6F1AE" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="6340E6C4" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1580BDA1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="4BE1CA1D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3405</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253244C7" w14:textId="06F77ADF" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="30139D5E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1485525A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="7B88E906" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="5C7ED34D" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="0EA3ABE0" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7972C37A" w14:textId="72EE81F3" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="695FB9E1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42C213D5" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="186AE53A" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A7FBD9A" w14:textId="7CFFEBA0" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="57E8988B" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01999404" w14:textId="00FF59DB" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1130E85D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предельная температура фильтруемости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BD01379" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1C4EDF6D" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="788807BC" w14:textId="5F316506" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="18DE0F73" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="159DA991" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="1A0360C2" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="6B430701" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w14:paraId="42016F7A" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03AF9785" w14:textId="42FC48AE" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="38056919" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0254894F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="429DAAD1" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="002453D3" w14:textId="5F26DC6E" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="35AED963" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CB07B02" w14:textId="70E358CD" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="0FD66D0E" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура помутнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="696BAC6C" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="30226D81" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04FD70DF" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="33CFC947" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ЕН 23015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09DFDEC0" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="45697359" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 3015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C29DBB" w14:textId="3994E831" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="797AECE7" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 5066, метод Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F2A0D09" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
+          <w:p w14:paraId="7BDF565F" w14:textId="77777777" w:rsidR="00F418D3" w:rsidRPr="00C86CA4" w:rsidRDefault="00F418D3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="0062A217" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="2997ADA8" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DCE7F76" w14:textId="241E1E67" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4C1E63A0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75FCDB0F" w14:textId="2B8BCD19" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="44E0D5D4" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Топливо для реактивных двигателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="006CBEC5" w14:textId="3780C55A" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="007804A7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66DF49D4" w14:textId="15CACB20" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="17573DF5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Плотность при 20 °С </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="301BEAE0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="08F097D5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10227</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F20480C" w14:textId="35CDB816" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="10FD6B5C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3478C73B" w14:textId="0F53B2D5" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="650C6141" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3900, п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="148295C6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="26FBDEFB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187FF83B" w14:textId="70B883C6" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="27A6159B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3FEABAD5" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="1DB727B8" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D22005" w14:textId="3281285D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3AEDD169" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1523292D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="508778A5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00EF5029" w14:textId="79986BC1" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="782C2110" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77E2D9D5" w14:textId="676ABDAD" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4FFD5BD2" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фракционный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54CBAF46" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="45B86E9D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D05D390" w14:textId="1E8D14B4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4F786961" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2177, метод А </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239221D1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="596FA11A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3405</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250FEF37" w14:textId="382814FC" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="2A844DBF" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р ЕН ИСО 3405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F58E233" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="30A7500F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3816E3C4" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="7A2D5235" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="51"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B8F4F4C" w14:textId="1FF6548C" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="167B7046" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43E2050E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="188EEA46" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50E8BA09" w14:textId="04FB8BB7" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3DBE45CA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B35BDD8" w14:textId="412B943E" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="47881F5D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вязкость кинематическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C0C164" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4C28097A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28C7DC77" w14:textId="74B9DB04" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="37006D3B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1661917B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="266B3718" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="764445A0" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="6FDFBB33" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="603927DB" w14:textId="481653C1" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="37B7A7D3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BBAE2D7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1BAE2B23" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B9D0343" w14:textId="3FE2E12B" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="03B99D42" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/34.066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7192DACF" w14:textId="26725200" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="02D2A1A8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Расчетный показатель: низшая теплота сгорания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29E11D41" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="659051BE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19140FA2" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6C9CCA34" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 11065 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C2C0960" w14:textId="31A871F9" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5606181D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п.4.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00707BA6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="42D7E7AD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="61D88FDD" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="7767077F" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66ACA042" w14:textId="1B97E53D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="751D8E2F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="078CE4B6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="09E48841" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="432EE0B3" w14:textId="5884F163" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1F4BDDBD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="786F10E9" w14:textId="402A5676" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="3C865102" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Высота некоптящего пламени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57E8AB56" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="07DEA028" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1401E347" w14:textId="2629392C" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="02B2DDA0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2778D6E3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="22ECF45B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3C774C21" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="4B873304" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45810ACD" w14:textId="2D420BA2" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="46978C12" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02883152" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3EE56EF9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DD8B7E8" w14:textId="09E38A13" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="02DF1789" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E142410" w14:textId="7934B1F9" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4396846A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Кислотность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25B8500F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="00629F58" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16830D0D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6287AC5D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5985</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE4058D" w14:textId="3C986AD0" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="09EC4AE0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п.4.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08B5AB3F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="49012221" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="62EA54DD" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="08866B2D" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="620C0031" w14:textId="59C521B6" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1CBCF0EE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="017052E9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="17739116" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D2978D4" w14:textId="759C8AB3" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4791BC6D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B0D4218" w14:textId="1181EEF0" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="3CF68DB8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Йодное число </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56AD794B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="59A7A9CD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="581325A2" w14:textId="3E468527" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="102A1523" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2070 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7197AD90" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="39799643" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="57721282" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="297BDEE0" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A9AC350" w14:textId="7AAB377A" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="27CA40DE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E43AD14" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="15273BE0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7553AA02" w14:textId="40B8350B" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1D30AED5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25AE1573" w14:textId="2EC7A8AC" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6FAFEC88" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в закрытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2279A709" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4B11FE5D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3009B7F9" w14:textId="326F0FF9" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0C58116D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE38BAB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="29A13BB2" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="25742BDE" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="5AB33BCF" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="304C9245" w14:textId="157C46E6" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="10220E98" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04942CD3" w14:textId="6E6F5222" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0596A12F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43884044" w14:textId="722A369C" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7EB231E1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D165195" w14:textId="66232878" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="15309295" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура начала кристаллизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C44BC03" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="03740BC4" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33ED94BC" w14:textId="69C47F06" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="15F40312" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5066, метод Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6FBB60" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4D268B1A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="572BD2B9" w14:textId="77777777" w:rsidTr="00222701">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="165294E1" w14:textId="77777777" w:rsidTr="00222701">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22FAA088" w14:textId="5BB89788" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="290A6C76" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03ED5422" w14:textId="01BE03D9" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0FEFB2CD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42C13DD8" w14:textId="70F313CC" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="79AB2455" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A6E68BB" w14:textId="16C79579" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="007C0A26">
+          <w:p w14:paraId="359DC41F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="007C0A26">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Теpмоокислительная</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>стабильность в статических условиях при 150 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48B47891" w14:textId="71A65AD8" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="00799AD4" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E823A14" w14:textId="3249F288" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="54356805" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 11802 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74FADE37" w14:textId="15F80776" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="1FE459B7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="165F429D" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="31BEB34A" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41F7FD57" w14:textId="539A1C2A" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="79263594" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61BEC15A" w14:textId="7AC0C9ED" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="49E277A9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E0C9639" w14:textId="54B43402" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="101562D8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73EC0490" w14:textId="13D5F045" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="1F7DA0C8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля </w:t>
             </w:r>
             <w:r w:rsidR="00CB67F1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ароматических углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4077EBE4" w14:textId="0895ED64" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="318DE7DB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53A1731A" w14:textId="59EA0DB7" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="2C04962D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6994 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C98E26" w14:textId="39F4CBD2" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F85E5B">
+          <w:p w14:paraId="4701F91D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F85E5B">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="25D62FBB" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="16A018EF" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44F02A4B" w14:textId="5A375657" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7BF0EAFB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C9345C1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="64739BDD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48E7D408" w14:textId="393D7C0F" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="422F50B7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00BE055C" w14:textId="60F4E8C0" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
+          <w:p w14:paraId="2C3857BF" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB67F1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля ароматических углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14E054B8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="088AF702" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="031D1C2C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5632B92E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1539</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ECE6CAC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="72F6EF0D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 31872 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D1ED675" w14:textId="202BCE2B" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="063DC1A8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ Р 52063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23163404" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0A3B0E4B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="634B7FBF" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="4D958C88" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="582B039D" w14:textId="17F834B4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="16E93975" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05367927" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0C4DEC90" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D27BDA" w14:textId="038482F1" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2479067D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46E613E4" w14:textId="2C3334A3" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
+          <w:p w14:paraId="51FAA966" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB67F1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля ароматических углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0395E66D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="18418C8B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B90FD45" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="25B965D9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ EN 12916 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B599D9" w14:textId="14511C02" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5484F5E5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р ЕН 12916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59DBE0CA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0BDA37A6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="0B50D2F1" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="64D69639" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6085F0FC" w14:textId="280AA2DA" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7D3D2434" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D7ADDF3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2DA2E730" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DA1640E" w14:textId="51EA8529" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5D8BDF7F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73885070" w14:textId="5309E093" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
+          <w:p w14:paraId="5A09FAC7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00CB67F1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> фактических смол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F82D358" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4BE696DC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06AC2756" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="68364558" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 8489</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F2BE25" w14:textId="156DC0F9" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="050F2F7E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1567</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43756FDA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="329DA52E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="64C82519" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="121959CD" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="085C203E" w14:textId="47AB6BEC" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="174DF19C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="514D95AE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="243AAC8A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28742607" w14:textId="3CB85D34" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="79F9ECD1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AE3B104" w14:textId="07DC6B8F" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="03FF0118" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля общей серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C0A8B17" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="68D9B03C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62091042" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="024AE8AF" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1420</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C191DD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0ECD30DB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32139 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B86EABE" w14:textId="6D05959D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="70D80CA3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 51947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21E83864" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="2B69BA35" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="0747BC4B" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="58E4A255" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="310181BD" w14:textId="16581348" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7196B914" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21DAEDA1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3E472987" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66DAF547" w14:textId="2E17145B" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4B110439" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7900A30B" w14:textId="652A150D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="66DBD2ED" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля </w:t>
             </w:r>
             <w:r w:rsidR="00D60E98">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>меркаптановой серы</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="287BDFAC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="1A37AE3C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="421C33B5" w14:textId="3F771861" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00D60E98" w:rsidP="006439B6">
+          <w:p w14:paraId="6523E8FE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00D60E98" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17323, метод Б </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF87B1F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="2DAE5721" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ Р 52030 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33409AEF" w14:textId="2D984255" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="14515453" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5084874F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0F1CA4A2" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="58B208C3" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3DF6D346" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36BF924C" w14:textId="4BE85CC4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="56347BA8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E5C46EC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3678C1A3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6519B95A" w14:textId="08B16260" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="51A94961" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26E8A802" w14:textId="67AE170E" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6670ECCC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля </w:t>
             </w:r>
             <w:r w:rsidR="003B619F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сероводорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4682274C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="153930CB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A2A6EE5" w14:textId="31142F7A" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4E1197B0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17323, метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18ED0A54" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="13F520C5" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="10DE5374" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="46215671" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="129D1B77" w14:textId="2C3B9A1B" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4113F6A0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30334D4B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="35E93BEE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B28FE67" w14:textId="61874AD6" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4FACF134" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EB48C30" w14:textId="2E4234DB" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="38AE2644" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание на медной пластинке </w:t>
             </w:r>
             <w:r w:rsidR="003B619F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">при </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100 °С в течение 3 ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F72CDF3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0BFED865" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="501508DB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4AC05E6D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6321 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5253CC2D" w14:textId="52018D8D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="50F35D3A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п. 4.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73CCBF93" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="234C6DE9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="5EF04232" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="33798882" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3407BE79" w14:textId="0593BB8E" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="07FDFBE1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2822E912" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="35B49D83" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E542B75" w14:textId="549B4BFA" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6D0B7BF6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E141220" w14:textId="64BE86E4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6C9F703F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Зольность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="430841AC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="3BA1FFAC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ECC3A7A" w14:textId="20A04BD1" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="50DA3AC8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BEC2FBC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5F0DE791" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3A6965AB" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="3FF49CB7" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F3E2D72" w14:textId="0F8EDD7A" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5876AD1B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F6247CE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5BDBC265" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C49C732" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="18BD7183" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08697811" w14:textId="356BB85C" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="36B879BE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="512FC990" w14:textId="0054FA55" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
+          <w:p w14:paraId="5E234EFB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -9443,245 +9441,245 @@
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> кислот и щелочей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31548BA7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0B99CEAD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4089527D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="269A6E02" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6307 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="137E668E" w14:textId="6F2E5CC6" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0D7B0E2F" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п. 4.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733103BD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="44DBD12E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="19C7EBB2" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="76D4E421" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D050689" w14:textId="76D34F35" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="262CEB81" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34D88E30" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2453713B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72D387CC" w14:textId="25D22880" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="302BB535" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="380D9E70" w14:textId="2A4F2EE4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
+          <w:p w14:paraId="17D384C1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> механических </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -9691,665 +9689,665 @@
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> и воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D83F5F1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="28989311" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A7F14CA" w14:textId="60AA1030" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="004EBA70" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п. 4.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="084D5524" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="67530432" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="13267C2B" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="353FF565" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="074767CB" w14:textId="2392A5CF" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6040B8C7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59657CCF" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2DFD8EA0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2571F588" w14:textId="6579992D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="73554BEA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FE51E34" w14:textId="663E08D4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="2A4E4E43" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля нафталиновых </w:t>
             </w:r>
             <w:r w:rsidR="003B619F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33C4626B" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="191D3CBB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10007F30" w14:textId="773BEFCE" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="11AF83FD" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17749</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E1BFF85" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="15674147" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="4718DAC1" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="1C6FCA07" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D164059" w14:textId="4BEFABEC" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="71B5EACC" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49AF5220" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6AFD7C68" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65EE8484" w14:textId="789E2D9D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="199A9BFE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A5EB591" w14:textId="522FB6E3" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
+          <w:p w14:paraId="5B5F1CA3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Люминометрическое</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E682795" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6ADA9059" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC369E7" w14:textId="516BA107" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5DE09F31" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FC2969C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0D47F432" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="4E4D6FE3" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="2E8D17F0" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03C0152E" w14:textId="44A35FA4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="07A63A4D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AF94A44" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0F174197" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48A31A9F" w14:textId="729E4C98" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0A3BF861" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="344132C9" w14:textId="44AAD100" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
+          <w:p w14:paraId="39B44F65" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="003B619F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Термоокислительная</w:t>
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> стабильность </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -10387,10621 +10385,10621 @@
             </w:r>
             <w:r w:rsidR="00F85E5B" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>180 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44460783" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="5556AB55" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="290D78AA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="78F7CD51" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17751</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9AF2CC" w14:textId="04DAD38C" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="558C9CC7" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10227, п.4.6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C615D84" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="0E675DFB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="78E98B2E" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="05A3602D" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42BECEAE" w14:textId="4A98E76D" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="75DC1D0A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D0BB6C3" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1852F415" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="356F309B" w14:textId="03BA8E04" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="416A8F63" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05A87504" w14:textId="26E6D5E5" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="300BA6ED" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Взаимодействие с водой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A9DD19A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4A0FA365" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="037ECECD" w14:textId="59F267C4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="54FC369A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 27154 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32D03762" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="6AC794C6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="5DAE62C8" w14:textId="77777777" w:rsidTr="00A92598">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="19BAF243" w14:textId="77777777" w:rsidTr="00A92598">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02F7664D" w14:textId="66F31A0F" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="67AD55B8" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.26*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="681C4E5E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7FBE5698" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20F76769" w14:textId="00A86CA4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="440D14DB" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E46E9E8" w14:textId="585C76C4" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="44E5F757" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельная электрическая проводимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11883D0E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="454EA005" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4383B61A" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="745DAA5E" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 25950</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="329AF869" w14:textId="2EEDCC80" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="485DCE16" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E38A211" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="51B7F83C" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="5A37A4B2" w14:textId="77777777" w:rsidTr="00A92598">
+      <w:tr w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w14:paraId="1660FEB9" w14:textId="77777777" w:rsidTr="00A92598">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77D657A7" w14:textId="173BAD02" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
+          <w:p w14:paraId="33ECAD5D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74EDA384" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="19C38508" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BA6F6E9" w14:textId="6E4516F7" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7CD338E1" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F5B4181" w14:textId="0B8F7F06" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4E39F9B0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Теpмоокислительная стабильность </w:t>
             </w:r>
             <w:r w:rsidR="003B619F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>при</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> контрольной температуре </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AECCB2D" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="212CA8C9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40AF5EB0" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="4953E450" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1665 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D06DCA" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="326A9ADE" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52954</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493B6AF8" w14:textId="3110AEC8" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="3EC40D44" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07837BF9" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
+          <w:p w14:paraId="023DC2A6" w14:textId="77777777" w:rsidR="00F85E5B" w:rsidRPr="00C86CA4" w:rsidRDefault="00F85E5B" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="4CADE081" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="37995BC9" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C4D497F" w14:textId="6C2BD719" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2218BD54" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C099355" w14:textId="66AB3196" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
+          <w:p w14:paraId="2A23F9E3" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Бензин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>автомобильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56660A01" w14:textId="78759F2E" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4136400C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="239AB84F" w14:textId="5368AB0F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="5943EA3E" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Детонационная стойкость: октановое число по исследовательскому методу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1836BCB4" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="1D7E3D38" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1656</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019D706A" w14:textId="1718E8CC" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0EFF4804" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D9134B9" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="727A7D8B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32339</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A09B29" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="602F3142" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52947</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FEE5173" w14:textId="0A6D5AC6" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0D81A33F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 8226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79BC5E40" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="41605B70" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B7726F" w14:textId="4A78BAE8" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="28A0B054" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="6DE60F25" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="1B1465AE" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EE22E42" w14:textId="68E7D231" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1162FC9F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0615680E" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1D8227FF" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E459EE6" w14:textId="71774852" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="25451903" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FEDD823" w14:textId="081E64E2" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="66DD447B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Детонационная стойкость: октановое число по моторному методу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="728996D8" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="51990BF5" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2040208B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="776C97B5" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32340</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572D3A54" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="1C04F590" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 511</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="236CDE66" w14:textId="7D238D71" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="054D6411" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229CA155" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="05048FFC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="5BB99854" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="4A141630" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="607C80A9" w14:textId="2077823C" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="788D8159" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2360BF4B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="67A83BED" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5197694D" w14:textId="1110E595" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3C0FD208" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38AF8CA2" w14:textId="50443070" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="45F95C11" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41B2FEA4" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0A4DC5E1" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57F61B97" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="64AD0A13" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 31072 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ADFA09D" w14:textId="178D4D4B" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="5D6863BA" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 3675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40216201" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="08C6B4D5" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="5CC483BD" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="4965B82B" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC9FBDE" w14:textId="23CC08DF" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7FA3FBDC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BD0549B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5102319D" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="124A99CD" w14:textId="63031213" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5C363644" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52FAF8A1" w14:textId="07D9577F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="26CCAD90" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01212A4F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="152B4582" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22DAFD21" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="381637B0" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1468 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462DAE62" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="47631BE6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12185</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7060C8CD" w14:textId="6187C5CF" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="403232E7" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 12185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C0451D7" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="60D7946B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="4B396E0A" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="077553C8" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="476FF5E8" w14:textId="657D1B04" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5E5727A8" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D39954E" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5099304C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1521AAE1" w14:textId="37FE4887" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1FDEAC67" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47A52F89" w14:textId="0953D8ED" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="3C88A843" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Плотность </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>при</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="271D84A5" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="61ABD8B2" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32767AAB" w14:textId="30BC78BB" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="18A51403" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3900, п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="064CCBF7" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0FFD676C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="6EB9B012" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="69D315FB" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F78960F" w14:textId="0B8257A6" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3B1BE650" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20217905" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="385F6FEB" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F2C77CD" w14:textId="46E5B3B3" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="40555094" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27FCDC26" w14:textId="752BAE8B" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="24011F2D" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фpакционный состав </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A966E21" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="5A15B9EB" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4970724D" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0E8A4B89" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3405</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50359351" w14:textId="63872EAD" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="6A806E1B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2177, метод А</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="680BB709" w14:textId="326163AB" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="5C0CE982" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2479C650" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="7667090C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="796402CE" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="2179A3D7" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F60E0FB" w14:textId="691A4715" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="61FF2B81" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42A40328" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1534CE3B" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2919E6AE" w14:textId="2CF4DFFC" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="25D86329" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61B3702F" w14:textId="4941937F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="7960D86F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Давление насыщенных паров </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BE3A626" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="135C118A" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16D413DE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="4E198E4F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ЕN 13016-1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2769C8F0" w14:textId="610AE917" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="457548DC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204E5D75" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="3F7909CC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="662DBE44" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="22A6C8D3" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="356993B0" w14:textId="3025EA77" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="528F2295" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E538AC0" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="582E7FCD" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55FEA9FC" w14:textId="73C45DE1" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0AE9B4DE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25CC1844" w14:textId="4F526C69" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="42CC5083" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая концентрация свинца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21CBBBE0" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="33397D58" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A9CEF18" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="3F8A64F2" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28828</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718D6074" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="3B4F78CC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ЕН 237 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57BA4258" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="72D9FEA0" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 237</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF34BAE" w14:textId="1F8FFBB8" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="300A3C22" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32350</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53AB1ABE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="13B1AF82" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="42EE815D" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="17D4A140" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66712DF2" w14:textId="39A0980B" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7372FBC6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EFC7EC6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1D31D2D1" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57982DF2" w14:textId="2815D2BC" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1B716762" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="042789B7" w14:textId="684240EC" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="6897CAB4" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Стойкость к окислению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BDADB10" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="22484CC2" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71B87BD6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="4AB5817F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4039</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D73B136" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="3035C8DE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 7536</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1612EDC0" w14:textId="6A6230D1" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="1A67BD6C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 52068</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3798D1" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="18DAAABC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="5F8D4926" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="7D912800" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26992868" w14:textId="60F5BC67" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="533ADB82" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CAFD4ED" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1403DA1A" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60887C4F" w14:textId="50C19AA4" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="72D2E30C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F15D856" w14:textId="2E56578D" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="1F5D27C4" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация смол (промытых растворителем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34193BD3" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="53CB4CF7" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53F7B7B6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="39547380" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1567</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="614FAFA2" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="77DFD22F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32404</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4718ECBC" w14:textId="4911D6FB" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="608F495C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 6246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223ED565" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="73FE4B06" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="04152B15" w14:textId="77777777" w:rsidTr="0059691E">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="35237423" w14:textId="77777777" w:rsidTr="0059691E">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5463C17F" w14:textId="4E49B686" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="44B88DE6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12030CC4" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="77287ACE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A0D76B3" w14:textId="41698B1F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="66FC3143" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="118F6D0C" w14:textId="090B085F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="73FABE10" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46572BCB" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="755A6D23" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C71420F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
+          <w:p w14:paraId="2919C556" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20847</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3000225A" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
+          <w:p w14:paraId="5CB44430" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1420 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10329590" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
+          <w:p w14:paraId="0AA8DE60" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32139 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1937DAB3" w14:textId="4A472FB6" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
+          <w:p w14:paraId="0B67C2CC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="00F16A6C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ГОСТ ISO 8754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ECDB13D" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="26A8CF3F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="47DBD949" w14:textId="77777777" w:rsidTr="007F1B01">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="3535B410" w14:textId="77777777" w:rsidTr="007F1B01">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331FD146" w14:textId="7CEC1D39" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2C2B2ACC" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66AC2C5D" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0F15A3E9" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="762EE5FD" w14:textId="074CCB67" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4C3DE647" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="003A24EF" w14:textId="2823EC4F" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="7DB81A51" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51A7886A" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="1AD67E2E" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23292F11" w14:textId="4A2864CD" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="31B35BCA" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 20846</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DFF57E5" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="48D52D3F" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="274BE9AA" w14:textId="77777777" w:rsidTr="007F1B01">
+      <w:tr w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w14:paraId="59286A66" w14:textId="77777777" w:rsidTr="007F1B01">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B0C4055" w14:textId="092A1F27" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
+          <w:p w14:paraId="68498C0C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="100CCBC8" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="688E9813" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55F27565" w14:textId="052D6DE4" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
+          <w:p w14:paraId="416D0A70" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="518E974E" w14:textId="3ADD797A" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0F3635FE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Коррозионное воздействие</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> на медную пластинку в течение 3 часов при 50 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="664F6F97" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="2DC219CE" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AAFED5C" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="0A64C716" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6321 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A319095" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="573642E6" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2160</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A845368" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="57B15C54" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00F16A6C" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>СТБ 1816</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1078CF0C" w14:textId="4180AE39" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="4A2FD623" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16A6C">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ГОСТ 32329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05ABB503" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
+          <w:p w14:paraId="2836CB77" w14:textId="77777777" w:rsidR="00F16A6C" w:rsidRPr="00C86CA4" w:rsidRDefault="00F16A6C" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="742C5361" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="068F7CEC" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="321C9D14" w14:textId="2FF9CFFE" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7E86A08B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EC2DBAA" w14:textId="092C7121" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0DC9FE5E" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000165EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Бензин автомобильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6471C29A" w14:textId="5D8A1941" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="19301805" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B437079" w14:textId="15F7CDF3" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="6516304F" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Внешний вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F7E9ADE" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="000165EE" w:rsidRDefault="000165EE" w:rsidP="000165EE">
+          <w:p w14:paraId="1F484541" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="000165EE" w:rsidRDefault="000165EE" w:rsidP="000165EE">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000165EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1656</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="653ECCB0" w14:textId="17080E64" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="000165EE">
+          <w:p w14:paraId="3295A070" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="000165EE">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000165EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="353F6A28" w14:textId="00A89ADA" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="3138A9A7" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1656, п. 9 табл. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E9F2317" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="000165EE" w:rsidRDefault="000165EE" w:rsidP="000165EE">
+          <w:p w14:paraId="65D131A6" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="000165EE" w:rsidRDefault="000165EE" w:rsidP="000165EE">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000165EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD861C9" w14:textId="2A1201B3" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="000165EE">
+          <w:p w14:paraId="256AA02C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="000165EE">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000165EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="210D23BF" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="51C27A6B" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5223B680" w14:textId="1DAD1F4A" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="49B82168" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F1D1D20" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="37E66B0C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AF3192F" w14:textId="5EA49601" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1DA58427" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B1A01A2" w14:textId="6B1B7D13" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="71CB8902" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая, объемная доля бензола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FBD6A5B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2853FE73" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50A62257" w14:textId="5F493E03" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="39554AD5" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1080320F" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="1824AB0B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="6C37C9D7" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="564645E9" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15EDB03F" w14:textId="15960F76" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2CDF4845" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A8F2DD6" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0CE43A0A" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="189A4481" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2A93433D" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.160</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DE597D" w14:textId="7142D36A" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6E873813" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A1BD5B9" w14:textId="2BB57F72" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="547F2497" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля насыщенных, олефиновых, ароматических углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68E2CE5B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2CABA014" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17DCE85D" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="4F28F655" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1539</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10CAEC9D" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="717EF743" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 31872 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E3F8AF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2EE0C41F" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ Р 52063</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC82D82" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="7FD0999F" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ ISO 22854</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60136315" w14:textId="7986CF8E" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="00A26A18" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 29040 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62CCF74A" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="71CCBB9C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="015BC5DF" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="67B2A358" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B2A6389" w14:textId="38DBD079" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="60F4D2C9" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74392DBF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2B474C60" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="509CF451" w14:textId="6CE70EA7" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6949D32B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3055B20D" w14:textId="772A1F7D" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="5036FFB9" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Углеводородный состав: массовая доля нафтеновых, ароматических, парафиновых углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="629C6267" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="68FD33A5" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="247806C6" w14:textId="43D57A30" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="54B3402B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BA8AF59" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="7BB19BCB" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="630A0046" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="645B9CEE" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E1B5043" w14:textId="63D98B0B" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4B3156B0" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68E2F3F4" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3ED7711C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65B5BAC5" w14:textId="2607044F" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6A1B0A79" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07CAFD53" w14:textId="763D14F3" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2A6DB2DA" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание кислорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1164FFE5" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="4D732871" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AB9A425" w14:textId="6FBD6A29" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="55E34952" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EDB02DE" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="0B80B991" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="6BDA6776" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="68C5C6BB" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E33F8DE" w14:textId="2BB82413" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="29A04B93" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0ADF5416" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="05801C93" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34A99800" w14:textId="2059AEB5" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1ED4E289" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="693900D4" w14:textId="2B90161E" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="68035EE9" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля оксигенатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AE1B422" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="645CF2E0" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FC86480" w14:textId="509EA838" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="5CDE5A3C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C46EC5" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="593887FC" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="777C1D24" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="7ED7D18E" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="039BEAF2" w14:textId="524CC923" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="0665DB43" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F90F68C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0C995F54" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51AD57DC" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="72EABFA7" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474F07EA" w14:textId="02108065" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="32C754F7" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DEF788B" w14:textId="4E1A64A1" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="241365C4" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Расчетный показатель: индекс испаряемости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26F052DA" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="1733E879" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CA72D50" w14:textId="71A859F6" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="3D6A1C62" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1656, табл.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64825823" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2ACFBECF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="1E0D576C" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="515E888A" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="322DD6A1" w14:textId="66CD348E" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="388F23EE" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="238FB46F" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6662384D" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B09C6E9" w14:textId="65934855" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6116CFD1" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2120C884" w14:textId="7397BA01" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="432F69B4" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-метил-анилина (монометиланилина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01B92AB3" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="0CF703FF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6290289A" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="7B610CCC" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 54323</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37A7D817" w14:textId="4F728E0F" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="5534F308" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D19B3A3" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="6B5C5CBC" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="3487925F" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="2ECF3DBA" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E840224" w14:textId="69661A8D" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="32A8F3DF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7952EA87" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="16A06E68" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CFC39DF" w14:textId="1D134F75" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="23B84EB2" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73451186" w14:textId="08DBEE16" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="70AFBE01" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая концентрация железа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BBE4913" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2119272C" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E064070" w14:textId="6EF20524" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="5D0091BC" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32514, метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20E2B6B2" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="79E3AF76" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="62179386" w14:textId="77777777" w:rsidTr="00DE7874">
+      <w:tr w:rsidR="000165EE" w:rsidRPr="00C86CA4" w14:paraId="791C15D6" w14:textId="77777777" w:rsidTr="00DE7874">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59ACBDC2" w14:textId="0D1593CE" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5F7FC5C9" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52F88EDF" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="43D39938" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="248DE139" w14:textId="78496667" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
+          <w:p w14:paraId="27A9D415" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="720603DF" w14:textId="32EA8843" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="393A0232" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание марганца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BCF7CBE" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="01730678" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CAF124B" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="34CBD5F4" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 51925</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F1733F" w14:textId="635DCA38" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="0ADBB980" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76DEF2DA" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
+          <w:p w14:paraId="2A6829E6" w14:textId="77777777" w:rsidR="000165EE" w:rsidRPr="00C86CA4" w:rsidRDefault="000165EE" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="438E7185" w14:textId="77777777" w:rsidTr="000836F2">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="5861E4BE" w14:textId="77777777" w:rsidTr="000836F2">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D591057" w14:textId="7EE9823E" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="457E9A8E" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD4A581" w14:textId="0573AEFA" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00386AC9">
+          <w:p w14:paraId="24FC19B9" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00386AC9">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Мазут топочный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34DE4624" w14:textId="7981785B" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="76738367" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E35ABB8" w14:textId="621183B3" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="48850545" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вязкость условная, кинематическая при 50 °С, 80 °С, 100 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20BBAB97" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="322815D6" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10585</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C09871C" w14:textId="54F64A62" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="46DA908D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BAB5D23" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="49E85AF2" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5820E333" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="71F5DB11" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 3104</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14913223" w14:textId="00B9136B" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="7FE1FD41" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33EA1103" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00432CD3" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
+          <w:p w14:paraId="1BBD9DFA" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00432CD3" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432CD3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="213D3106" w14:textId="359B77E8" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
+          <w:p w14:paraId="546240EF" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00432CD3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="5EC9C2E8" w14:textId="77777777" w:rsidTr="009613C5">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="50A37114" w14:textId="77777777" w:rsidTr="009613C5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1997DEFF" w14:textId="5F367597" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3E9137A6" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72529FEB" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6410A0FC" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66CDFEEB" w14:textId="57B6AB00" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6CFCE0E6" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07B963A7" w14:textId="15CB12EB" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="3C4CD356" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Зольность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E30AED2" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="6A5466C7" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="572A94F6" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="42F7C6A5" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1461</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A177D7" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="368C866D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34193</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAF8E1F" w14:textId="287F2336" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="480DDF4F" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO 6245 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55EC2163" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="573CC020" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="79BA18CC" w14:textId="77777777" w:rsidTr="009613C5">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="72081EED" w14:textId="77777777" w:rsidTr="009613C5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="127B9B35" w14:textId="4749FF71" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2935E3DC" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AFDF53B" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="13732F5D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BB59C04" w14:textId="2AA174C6" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="44ECBE5A" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="312F3F83" w14:textId="6B3374FE" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="494F6C0B" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля механических примесей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA45A61" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="06F0CAAD" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="482C3A9E" w14:textId="3076999F" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="5E9BF8CE" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D19125" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="20A4EC40" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="2ACD882E" w14:textId="77777777" w:rsidTr="00E641A6">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="572F21DE" w14:textId="77777777" w:rsidTr="00E641A6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F9143DB" w14:textId="7CD966DE" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3C975578" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12E50BFE" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="14B6C1AD" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7809C42B" w14:textId="7E7E165C" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4230BE99" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29B7AEF7" w14:textId="462CBBA3" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="630CC8A0" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06C011A0" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="7C79822E" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50F03BC8" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="5C8419AB" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2477 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1170DD14" w14:textId="2B324B63" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="52D991CE" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31DDF35A" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="7FBB801F" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="69CF72F4" w14:textId="77777777" w:rsidTr="000D06E4">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="67B323B7" w14:textId="77777777" w:rsidTr="000D06E4">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01A634A6" w14:textId="3B4C442A" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="46331E2F" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="603E77B5" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3219D76D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D272B90" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="246A4F16" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57833C74" w14:textId="22BF1ADE" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1D68B458" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60B315D7" w14:textId="3F7BC7A2" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="54DB5408" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Содержание водоpаствоpимых кислот и щелочей </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5159C1EE" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="7D339C5B" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4382E5BD" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="40024D03" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6307</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B71A5B8" w14:textId="0FB45629" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="335152F8" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10585, п.7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51EF7103" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="51E8B6A1" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="7EBA0CA3" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w14:paraId="1B9C9BCB" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FD09058" w14:textId="77DFE049" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5E6E0C87" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F3E7D66" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3EE38A35" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B5D8E98" w14:textId="11FA5D7D" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3A39F410" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F341D36" w14:textId="064858DA" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="5C54D75D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D5158BD" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="3DD6E48D" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="145A15D9" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="780ABFEC" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1420</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F04ED16" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="4F71C49C" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32139 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39443428" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="5A906285" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 8754</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C62660" w14:textId="4A083E20" w:rsidR="00B8332F" w:rsidRPr="00C86CA4" w:rsidRDefault="00B8332F" w:rsidP="006439B6">
+          <w:p w14:paraId="70207DF4" w14:textId="77777777" w:rsidR="00B8332F" w:rsidRPr="00C86CA4" w:rsidRDefault="00B8332F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BAF0F0" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
+          <w:p w14:paraId="298CDA3A" w14:textId="77777777" w:rsidR="00386AC9" w:rsidRPr="00C86CA4" w:rsidRDefault="00386AC9" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="4864FFAC" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="01EE44B1" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C458E36" w14:textId="62AC5956" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6211817A" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="536D7E3D" w14:textId="0A27D06E" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="54A11124" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A90D516" w14:textId="79F2B110" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="421B7A87" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="114B6830" w14:textId="6E7F99FC" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="33386ED3" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Коксуемость </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14E8BFF3" w14:textId="3473B8FE" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
+          <w:p w14:paraId="17007011" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AA0B209" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="06D806BC" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 19932 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31DAE7AD" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="28870382" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 10370</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40187DD5" w14:textId="35F69A9C" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="5E9E6851" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32392</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A022D5" w14:textId="7006C4CA" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
+          <w:p w14:paraId="7E14E04F" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00432CD3">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="10D357CF" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="006F982A" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DD533DD" w14:textId="08EC2C29" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2CCDF5DF" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0733723E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="745E2EFF" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BB2568A" w14:textId="30435D65" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5C3DEC50" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63AED7CE" w14:textId="2362C77B" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="4E9FA6AF" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Содержание сероводорода </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4599D459" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="5DCA5772" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50962671" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="3689A262" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 53716</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3974445B" w14:textId="2B4D99BD" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="592747A4" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6F31B9" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="52F447B4" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="3D0EB788" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="7D35C49B" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A1D97EF" w14:textId="6766D44B" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="542D3994" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C5A884A" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6606D70E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="482B4EE8" w14:textId="1F8B80B8" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2F7515CB" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="407EF3D2" w14:textId="45D5CDD0" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="39D1E131" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в закрытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="615C9B73" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="43B8E37A" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04B611BD" w14:textId="20854C1C" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="26FB8E85" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO 2719, метод В </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C474A7" w14:textId="57D335C2" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="1B975DEF" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63BBF765" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="18FB5698" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="37F9AED7" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="123A7FD3" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="608F8AE0" w14:textId="6EEB324F" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="12C461C7" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DCF9753" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="12E7BF53" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FED5732" w14:textId="36457C87" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5FA39730" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F36DF5F" w14:textId="22C72A53" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="21EBE395" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки в открытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="272420EC" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="7186881E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC232DC" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="5120E18E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4333, метод Кливленда</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21260488" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="7579EBC2" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1651</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300FB64E" w14:textId="4A888A61" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="6156763F" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 34640 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65D1AD7E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="4D0349FE" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="313CE943" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="7DD2B477" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC1A8FC" w14:textId="4FF60493" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6946805D" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C7CAA69" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="50B77143" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25A22FF9" w14:textId="4DAF7F7A" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2880EC63" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A173547" w14:textId="12528B3E" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="74F94BA8" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура застывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4763CC1E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="1AD866FE" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A9A873E" w14:textId="34C58864" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="7AF3D498" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 20287</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, метод Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75434863" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="772FBF81" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="14975D0E" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="53C53EFD" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="287EA958" w14:textId="2C1A4941" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="17623C22" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E3358C8" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2EA9A46B" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32E1B2E5" w14:textId="6796E990" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3D155BF6" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/34.066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1798C48D" w14:textId="3E33185B" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="7775C3F5" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Расчетный показатель: теплота сгорания (низшая) в пересчете на сухое топливо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AB90207" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="7BEB74CD" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2204BC26" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="12ECE4C5" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 21261 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB2B075" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="25111CA1" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1663</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068FB837" w14:textId="24284A41" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="1C8415C5" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="529AB826" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="1243F2C6" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="5BC5DC56" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w14:paraId="28BBA203" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0724DEC2" w14:textId="077911E4" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
+          <w:p w14:paraId="510E5E6E" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C828009" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2F4978BB" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25769EA8" w14:textId="29CC4C72" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
+          <w:p w14:paraId="30A95E73" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52B14E26" w14:textId="79099780" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="6C992450" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="770FEDB4" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="4A12F64A" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38B5599C" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="547F5E02" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203B7FC7" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="3546467F" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 3675</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391F13CB" w14:textId="25A1C16C" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="640B52D2" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 12185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="784720E5" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
+          <w:p w14:paraId="21753694" w14:textId="77777777" w:rsidR="00432CD3" w:rsidRPr="00C86CA4" w:rsidRDefault="00432CD3" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="6EAFAD40" w14:textId="77777777" w:rsidTr="00504523">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="1448796A" w14:textId="77777777" w:rsidTr="00504523">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="348F23AF" w14:textId="368AD171" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="41430330" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7258D31A" w14:textId="14D122EC" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00FC4560">
+          <w:p w14:paraId="42DE27D2" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00FC4560">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Топливо печное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>бытовое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54A7872D" w14:textId="165E4BC4" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5FAA85E5" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39F9B791" w14:textId="0AAB9085" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="2BDF7D88" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фракционный</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12D59DE4" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="37DF8DFE" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 400091131.004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C0416EF" w14:textId="7EA0F744" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00431DF1">
+          <w:p w14:paraId="16571CF9" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00431DF1">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04E23321" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="26FF2BD0" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2177, метод А</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74D03BF9" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="26409C9C" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3405</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F09FD3" w14:textId="7399BF1F" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="17C4E28B" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13ACEEAC" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00431DF1" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
+          <w:p w14:paraId="7733A81D" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00431DF1" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431DF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="413022B1" w14:textId="6C4D004B" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
+          <w:p w14:paraId="13C55487" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431DF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="702EF7A4" w14:textId="77777777" w:rsidTr="00504523">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="1EC6CF3B" w14:textId="77777777" w:rsidTr="00504523">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45CA4445" w14:textId="0691B4C5" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3B669E17" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BA9E3A1" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6ACBB63D" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F8E8C27" w14:textId="593BA0A0" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="241B32DB" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AA386F6" w14:textId="5F8DFCF4" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="427AB63A" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вязкость кинематическая при 20 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E7D808E" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="78ADB186" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C460D1B" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="3A805572" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5671C6F5" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="685AC250" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 3104</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB9A4B9" w14:textId="65EA9279" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="7CDD7756" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF11E94" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="57381D3F" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="57DD36D6" w14:textId="77777777" w:rsidTr="005B5706">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="66E51202" w14:textId="77777777" w:rsidTr="005B5706">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59BAC443" w14:textId="1ED09F71" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4C08E000" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D08116F" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0B864A7A" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6991BA05" w14:textId="652E0CE2" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="39E3E211" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="169A44D6" w14:textId="0DDBC379" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="76648568" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> застывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="374F7240" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="095EE1D1" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31CFFBD3" w14:textId="272CB182" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="1809CC4B" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 20287, метод Б </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12FC8B06" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="4AEF2A05" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32463</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D6E0F96" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="542BD450" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 34641</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDED70A" w14:textId="78CC111E" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="307CDA61" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ BY 400091131.004, п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68EC9A02" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="40D2827F" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="7048D1EF" w14:textId="77777777" w:rsidTr="00844842">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="2CA63285" w14:textId="77777777" w:rsidTr="00844842">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B4F9F1C" w14:textId="55AE554B" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7CF0C8B0" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0897A19C" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3C5012B5" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C1F8622" w14:textId="71F3472F" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="66EA6C83" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2069A37D" w14:textId="562022FB" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="4A51D7B9" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> вспышки в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -21011,3437 +21009,3437 @@
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FB1C3C9" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="40CDB0E5" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="530E81CD" w14:textId="33FAC5E8" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="2E080F1E" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 2719, метод А</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B0B389" w14:textId="6E966F29" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="0638C825" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E46D7A" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="4B62E98A" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="34B51B8F" w14:textId="77777777" w:rsidTr="001A36EB">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="2A81E93C" w14:textId="77777777" w:rsidTr="001A36EB">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22AA55AC" w14:textId="1C0AF82A" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7EECD48E" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BA5770E" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5EA34D49" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D5508B" w14:textId="7424F981" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="39D8D38B" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="337FB319" w14:textId="47C6A912" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="4E385629" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Содержание </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45068E50" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="624E347D" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C3361FF" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="6D409831" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ 1420</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A432EE7" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="621B8882" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32139 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278E70CD" w14:textId="7E6B47C1" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="5550D50B" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ ISO 8754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E8A24DE" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="1909DD77" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="296B5FAA" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="0060199F" w:rsidRPr="00C86CA4" w14:paraId="6ACB8C0D" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17E0213C" w14:textId="6BDF1588" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="54DD75D1" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C67C6C7" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4EFDB6A8" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04417AD1" w14:textId="0548EB83" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="76551BCD" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F115214" w14:textId="6D3C5F89" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="3A188055" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Содержание сероводорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3686C546" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="59001644" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B4AD981" w14:textId="74ACB06B" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="7363234A" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 17323 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31872A37" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
+          <w:p w14:paraId="3D4DC000" w14:textId="77777777" w:rsidR="0060199F" w:rsidRPr="00C86CA4" w:rsidRDefault="0060199F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="233252D1" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="76BF7B26" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55A8B935" w14:textId="6849FE09" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1DC8B693" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44D61B25" w14:textId="4EB870E5" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3810F5F3" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64DC272B" w14:textId="12AA67AC" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7DB84F3A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD77675" w14:textId="2E57DE25" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="22C4701D" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание на медной пластинке </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>при 50 °С в течение 3 ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20E85E8B" w14:textId="14CFD03E" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
+          <w:p w14:paraId="650DCEBE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FF8FC13" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="5DC1306E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6321 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEB1A7A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="576BCAE5" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 2160</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F638F4A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="5D539259" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1816</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D7FADAD" w14:textId="197CE2FA" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6A225465" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76367BA5" w14:textId="0374A634" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
+          <w:p w14:paraId="420C8E64" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00431DF1">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="044CE3AF" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="4B637DD7" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E218908" w14:textId="79A39461" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2AE4656E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2792C9E1" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1713F3EC" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BF1EECE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="738158BB" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.169</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45578BA3" w14:textId="0B634BFA" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="44360062" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A94D052" w14:textId="615FE200" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="66B99294" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание водорастворимых</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> кислот и щелочей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A08A70A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="783935F1" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48FD0EE3" w14:textId="671C432C" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="45D75A42" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6307 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F30F5A7" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="71AE6B9E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="7F2CC5CF" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="72E5A161" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AD54917" w14:textId="138049C6" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="42DF7B3F" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0361AA3C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1287E712" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54CC8016" w14:textId="21CE66B3" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="02B86673" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="445A9FFD" w14:textId="0646A032" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="773EF322" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63B87823" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="450269BF" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36E5BEA4" w14:textId="4249CB39" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="089FA1AD" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5985</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26CF70F2" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6F0A22CA" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="5B466EEB" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="2275D8C8" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="626CDAED" w14:textId="3B9AE036" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6E6D0C22" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="051793D6" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="687764F7" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="748F3522" w14:textId="5E7C565C" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4769583B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34F642A0" w14:textId="6309EA1A" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="2F6ABCFB" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Зольность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6666D5E8" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="2CE0B217" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24061430" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="431CEC14" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1461</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18413E0C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="47999F4B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 6245</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="122900B2" w14:textId="19F60636" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6B80ECE4" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ГОСТ 34193 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0C7738" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="4C0CCF34" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="101EE832" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="4399057F" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48FD86AA" w14:textId="3F9842B2" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1E0A30CC" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41241501" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="07FEC82C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20469AC3" w14:textId="0E66C9C1" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5451ED17" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FABE4AF" w14:textId="7BA6043D" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="66017288" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Коксуемость 10%-ного остатка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1070F01C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6093A9D0" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5913C5" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="1BE68BAC" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10370</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A58315B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="768909AB" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32392</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B8102D" w14:textId="746A19CA" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0244CA34" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 19932 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B517C6B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="240DE1B8" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="4099E63C" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="67E77286" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B12B276" w14:textId="4F4380A7" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6074A5B6" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6755206C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="76062961" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47C9BAFB" w14:textId="150A70F1" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="656E6E83" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="211710AB" w14:textId="781373D1" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="58929698" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля механических </w:t>
             </w:r>
             <w:r w:rsidR="00525924">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>примесей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CE72FAA" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0AA81A7E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C1C416F" w14:textId="256C6141" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6E0CFC02" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03070D67" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="032CC753" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="13BD765E" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="32EBD98E" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59C71EEE" w14:textId="6BAB6646" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="35216170" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46FA783D" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5CA3DF9A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11E38598" w14:textId="7BFD09D3" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="15C5EF97" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6088CBFE" w14:textId="356EE3B5" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="658522C2" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Массовая доля воды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B06BCD1" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="3F936171" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49DBD2A7" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="140DF449" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2477 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C868D32" w14:textId="112D3AEB" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="76614BE3" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E386F6" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0DA94C96" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="46A2EB64" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="4DFD931F" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0346A468" w14:textId="297F82F1" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1D05E5DE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="481DCE6C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="065041DB" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A84D842" w14:textId="7A225A90" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4FFB179E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15693059" w14:textId="12F92EEA" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6EC5F6EA" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Цвет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F708E09" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="3B9E6C23" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C05E8F5" w14:textId="5F4C2833" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="47A761BE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ BY 400091131.004, п. 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29C6B1E2" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="7B5D867E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="2D3A28B4" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="20148383" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D8C1661" w14:textId="1BCF269A" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1401F623" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="324371DD" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2A4C6971" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6073F10B" w14:textId="7C89905C" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5075EDE4" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AF310F4" w14:textId="447412F5" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="57341580" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39DE584D" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0429A8E5" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68B33C8B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="4D41010E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21EE5EE3" w14:textId="3F268EA4" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="51D241D6" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 3675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50BAE6EE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0A34A116" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="2E2C2459" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w14:paraId="67D7C269" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A910B84" w14:textId="7508AD9F" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4E060D1C" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69739D0B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5931C0D0" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="135CA3E3" w14:textId="34080C75" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
+          <w:p w14:paraId="64BEDD01" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6407FCBA" w14:textId="33D2BAF9" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="0931495B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 15 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21774D6E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="42D7E14E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="453B03DE" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="6EEB3E7B" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1468</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041030C5" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="51C8EA05" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12185</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E230FA" w14:textId="7C2BB63A" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="23C6AD0A" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 12185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="187DD39E" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
+          <w:p w14:paraId="17E92FB4" w14:textId="77777777" w:rsidR="00431DF1" w:rsidRPr="00C86CA4" w:rsidRDefault="00431DF1" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="03CC85F6" w14:textId="77777777" w:rsidTr="00D02C88">
+      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="3AB27539" w14:textId="77777777" w:rsidTr="00D02C88">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F1E8A6E" w14:textId="6A177CC1" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5B4A34EC" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31B19446" w14:textId="2CCD287E" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="48DD2876" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Битумы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04921401" w14:textId="22805D24" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="676611D4" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73162448" w14:textId="3181F509" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="51C6DF7C" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подготовка проб для испытаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C45D3D9" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="55788059" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ ЕN 12591</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDD260B" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="0AE0AA2E" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33133 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337AC7A8" w14:textId="6B230202" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="67ED6400" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="084A4848" w14:textId="04743927" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="1922442C" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7522F5E7" w14:textId="100A0681" w:rsidR="002D7777" w:rsidRPr="002D7777" w:rsidRDefault="002D7777" w:rsidP="002D7777">
+          <w:p w14:paraId="529DFC3D" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="002D7777" w:rsidRDefault="002D7777" w:rsidP="002D7777">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7777">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Контрольная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C3BA3D" w14:textId="5940875E" w:rsidR="002D7777" w:rsidRPr="002D7777" w:rsidRDefault="002D7777" w:rsidP="002D7777">
+          <w:p w14:paraId="11E2891A" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="002D7777" w:rsidRDefault="002D7777" w:rsidP="002D7777">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7777">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="58E752C8" w14:textId="77777777" w:rsidTr="00D02C88">
+      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="5523B8C3" w14:textId="77777777" w:rsidTr="00D02C88">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DE7A328" w14:textId="2219E9DB" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
+          <w:p w14:paraId="6B47F02F" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A6B1C1C" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="41D62B2B" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A222B34" w14:textId="61A234A2" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5042E045" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BE012E0" w14:textId="163D84CA" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="30A29421" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Глубина </w:t>
             </w:r>
             <w:r w:rsidR="003A5A57">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>проникания</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -24472,245 +24470,245 @@
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25 °С, 0 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E4102ED" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="68198064" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79C132A1" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="355F6454" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 11501 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F1A18FC" w14:textId="03C043CD" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="2798C8DA" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="073D620D" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="2B5E20F9" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="761AD49D" w14:textId="77777777" w:rsidTr="00A12EA3">
+      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="5D880C92" w14:textId="77777777" w:rsidTr="00A12EA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66F046AB" w14:textId="572D460E" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5673F58B" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AD40988" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="399FB422" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="237E601A" w14:textId="2F790818" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3ECE3FA3" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42399A0A" w14:textId="30D77FC9" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="00616979" w:rsidP="006439B6">
+          <w:p w14:paraId="096C2E67" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="00616979" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
             <w:r w:rsidR="002D7777" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -24727,1208 +24725,1208 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>шару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36D74E3F" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="163CE542" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01F5C5F3" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="3933E586" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11506</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB7B0C7" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="16F929A3" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33142</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE18DD7" w14:textId="3E05904C" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="6FBF1187" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 1427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="740B71D4" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="1010548B" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="0559D0D4" w14:textId="77777777" w:rsidTr="008E142C">
+      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="1E2F7247" w14:textId="77777777" w:rsidTr="008E142C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A8F7F59" w14:textId="7EE57C92" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
+          <w:p w14:paraId="47572018" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E153CFE" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="74771780" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FD1B6F0" w14:textId="789E0123" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="17CD8117" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B63E6C9" w14:textId="1D7EFD41" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="41DDFEEF" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Изменение массы после </w:t>
             </w:r>
             <w:r w:rsidR="00616979">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>прогрева</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (старения) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02997F72" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="7C89FDC6" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55BAE465" w14:textId="767D8175" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="54D984CC" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DD8E86E" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="37C8674B" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="48BB7C38" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="002D7777" w:rsidRPr="00C86CA4" w14:paraId="7E582B90" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11BCBC57" w14:textId="44E8E60C" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1D3FD2F4" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1092191E" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="348CA738" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FDA60A0" w14:textId="3F1E2023" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
+          <w:p w14:paraId="12F7DB40" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07B9B3F8" w14:textId="2A709BDE" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="00616979" w:rsidP="006439B6">
+          <w:p w14:paraId="49A2D9CD" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="00616979" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
             <w:r w:rsidR="002D7777" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> вспышки в открытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A39DC66" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="078A661E" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47DC5B24" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="637C3BCD" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4333, метод Кливленда</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA154CF" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="300F1C70" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ISO 2592 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C934CF" w14:textId="273F7626" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="4EC2BCEB" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79FBB77F" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
+          <w:p w14:paraId="1FD6611C" w14:textId="77777777" w:rsidR="002D7777" w:rsidRPr="00C86CA4" w:rsidRDefault="002D7777" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="2B71C943" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="0E7693AD" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19EDED62" w14:textId="35CE41B0" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="178C1C97" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57B88D16" w14:textId="2D18DDE7" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="75318845" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E095F94" w14:textId="4B91DC82" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0845C0D9" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28A4A1C2" w14:textId="26781963" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="7703E905" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Растяжимость при 25 °С, 0 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EDE6605" w14:textId="2E05A58F" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C473D5">
+          <w:p w14:paraId="6C0F5AC0" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C473D5">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48A4477A" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="2419745C" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 11505 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FC9FCA" w14:textId="6156EB96" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="7F91A397" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A8AD749" w14:textId="29AD3318" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C473D5">
+          <w:p w14:paraId="113DE493" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C473D5">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="0173F637" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="7A4A8F1E" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4349CB0E" w14:textId="1AFEF9A6" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="760C1721" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00FFA963" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="48E05189" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B11F183" w14:textId="6380F02E" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="60A4DB0C" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19.20/26.080 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A6B116C" w14:textId="00D3B795" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00C473D5" w:rsidP="006439B6">
+          <w:p w14:paraId="2F7432E1" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00C473D5" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Температура хрупкости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="688831BA" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="17D09B36" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7690CD7A" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="38DF264F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11507</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE89013" w14:textId="2C27C1C0" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="63CD674F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33EC0B22" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="5A012DE5" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="1F58B8DA" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="5CB586AE" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D188631" w14:textId="42BC0855" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="19616571" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00E0C0EC" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="487D571F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4955DD46" w14:textId="426F9791" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0B842D83" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E16A177" w14:textId="2AFA26AB" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="68D2A79F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Изменение </w:t>
             </w:r>
             <w:r w:rsidR="00C473D5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>температуры</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -25947,11871 +25945,11870 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (старения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="453D5222" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="74755EF7" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C40A31E" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="55C932A0" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33140</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C84BE96" w14:textId="26BE6A80" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="22A7F892" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B907155" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="20F7C7B7" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="26BB2884" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="5ED5C192" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F1F7208" w14:textId="4298731B" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3AFC9AD3" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54667A57" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="07CC73C9" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A7048D9" w14:textId="4B6B0786" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4982A569" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40A7A697" w14:textId="3F830FE8" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="34107A3F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Пенетрация </w:t>
             </w:r>
             <w:r w:rsidR="00C473D5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>при</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25 °С </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AAECF23" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="772E9933" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4D5B37" w14:textId="7208779B" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="51B84352" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1426</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B11D3A" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="24FB7C21" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="2C9AD09E" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="33CD3DDE" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1474273C" w14:textId="6D849E8F" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="496FF819" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4711EE7B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="678DACCC" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15F6BBAE" w14:textId="4F875F01" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="412B0685" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="175478B7" w14:textId="2206177E" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="2AA5F230" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Стойкость к затвердеванию при </w:t>
             </w:r>
             <w:r w:rsidR="00C473D5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">163 °С </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358AB144" w14:textId="1EA7C5AC" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="3B48D50F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- остаточная пенетрация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24BF5A3E" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="74226E12" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BF5BC83" w14:textId="49E15D9C" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="67E5AFA2" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12607-1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4DCC12" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="718FC6DF" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="14B55A92" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="744FCE99" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BD9C187" w14:textId="13C3C64B" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="63CB3401" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BE23867" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0596F9B6" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="509A91AC" w14:textId="25570C03" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0BF66B73" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17748F3B" w14:textId="5EBFF8F0" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="0784D453" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Стойкость к затвердеванию при </w:t>
             </w:r>
             <w:r w:rsidR="00C473D5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">163 °С </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D34D8C" w14:textId="6DA7907D" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="0DD23AD0" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- увеличение температуры размягчения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4952DA70" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="5526FC0D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A92C7B8" w14:textId="65D0FD84" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="53A06B4B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12607-1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0486D5" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="4C40FDA7" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="6F5BAE3A" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="3B3DBAE6" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D08017D" w14:textId="589AE5EA" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="34B5C91B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="272DF147" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3CF0DEA9" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="288DF49B" w14:textId="505F053E" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7F9AC8AA" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="685902D9" w14:textId="05BE09ED" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="701128B3" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Стойкость к затвердеванию при </w:t>
             </w:r>
             <w:r w:rsidR="00C473D5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">163 °С </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EDA08B" w14:textId="39CF2B2E" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="5D536079" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- изменение массы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F34E436" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="62A8EF20" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B23E527" w14:textId="1D9A949C" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="05EA916B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12607-1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B1AD4A0" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="12D973D7" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="30B35201" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="12BE8826" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22088E53" w14:textId="49732477" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4A37E172" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D48BC2D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5CD0AEB9" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A67E2C4" w14:textId="5BB85036" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4CCBE704" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E733990" w14:textId="17E93414" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00C473D5" w:rsidP="006439B6">
+          <w:p w14:paraId="456A6F4D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00C473D5" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Растворимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55744AA3" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="1F3CB790" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E43EE7A" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="775AD9F0" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12592</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69603CD5" w14:textId="1F2094F1" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="7367C917" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33135 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0AAD9E" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="6F9A6FC3" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="07780C9E" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="234784E9" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D759AA4" w14:textId="614AB6A1" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3279DA78" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13BA58FA" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="07BEFE12" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EF428AA" w14:textId="56E4790B" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4525AF29" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C8E44A" w14:textId="725EE667" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="51BDA1B1" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Расчетный показатель: индекс пе</w:t>
             </w:r>
             <w:r w:rsidR="00F63D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>нетрации</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60EABF53" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="72F0EF6B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8849C0" w14:textId="77777777" w:rsidR="00F63D6E" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="201DE032" w14:textId="77777777" w:rsidR="00F63D6E" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ЕN 12591,</w:t>
             </w:r>
             <w:r w:rsidR="00F63D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248580C5" w14:textId="4836E1FC" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="352EAF9D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Приложение А</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BAC831" w14:textId="30A9C3AF" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="5B13DE85" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="209ECF01" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="244C6EE8" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="4058F449" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="5F6C44DA" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="607979EC" w14:textId="0A4D30AF" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="09C2B531" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F4736FD" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0DADC46A" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A156319" w14:textId="43C6AA21" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5E54BF0B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01879219" w14:textId="37799732" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="7431ED19" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вязкость динамическая при 60°С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48FC7EA8" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="3A61CBB2" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1993C801" w14:textId="7BC4DA4D" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="54D04FFE" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12596 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556C8C8E" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="5699A56E" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="68E3EFD1" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="47023CCF" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="626AA276" w14:textId="4E515628" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="579A3B81" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FE77BE2" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="52E9BBAC" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E885FF9" w14:textId="4EAA1F85" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6BD1A054" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30D6A940" w14:textId="032C4035" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00F63D6E" w:rsidP="006439B6">
+          <w:p w14:paraId="6400B777" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="00F63D6E" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура хрупкости</w:t>
             </w:r>
             <w:r w:rsidR="003A5A57" w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> по Фраасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3627D544" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="0A8B414D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="312D6373" w14:textId="49F7B1FC" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="1B54DE1F" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12593</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="354D1323" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="21DA191D" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="5D47458F" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w14:paraId="762E8031" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79748048" w14:textId="2163194B" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3BE3B1C8" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="056A462B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="292824AB" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59128469" w14:textId="5459CA16" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
+          <w:p w14:paraId="041373E4" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/29.049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="366E911A" w14:textId="264AB75E" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="7951950B" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Вязкость кинематическая при </w:t>
             </w:r>
             <w:r w:rsidR="00F63D6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AC16DEF" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="49CFAF12" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79A33B58" w14:textId="3E73EDAF" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="3F7C2AEB" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12595</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062890CA" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
+          <w:p w14:paraId="198749FF" w14:textId="77777777" w:rsidR="003A5A57" w:rsidRPr="00C86CA4" w:rsidRDefault="003A5A57" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="26067AD6" w14:textId="77777777" w:rsidTr="00D73E35">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="2AB4DC08" w14:textId="77777777" w:rsidTr="00D73E35">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AF107F4" w14:textId="04AFE9AF" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="70F8DFB8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BCAFA21" w14:textId="4E4E3E00" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="16AB82DE" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Газы углево</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дородные</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> сжиженные топливные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54EA7956" w14:textId="0871256A" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4CC83D37" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="423DBEAB" w14:textId="77B51B36" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="38E13428" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Расчетный показатель: октановое число по моторному методу (</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MON</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13988CE4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="329ABFD1" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2262</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55C88B93" w14:textId="5E61CBFC" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="75BD943B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другие документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A96901A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="04EC9D70" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 589</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58148ED8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="04608ADD" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 589, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="099F5DFF" w14:textId="2AAD5EA4" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="06BBE41B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение В </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="492C2AFD" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
+          <w:p w14:paraId="712A8C8A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E33">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Контрольная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41E5C013" w14:textId="3E7A0F57" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
+          <w:p w14:paraId="085E74D6" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2E33">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="30080FA3" w14:textId="77777777" w:rsidTr="00601721">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="5398F721" w14:textId="77777777" w:rsidTr="00601721">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40BCD13D" w14:textId="33B7C25F" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="7769F1C6" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26B3F4E4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="366D3516" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60C69F99" w14:textId="79E1E04C" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="169A6616" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EE5A971" w14:textId="6966C336" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3C4B0C58" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля компонентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BA22D5E" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="26256835" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67B33667" w14:textId="79FAC6FF" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="041B83BD" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33012, Метод В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="613B03A7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="2E998BE7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="0751FB61" w14:textId="77777777" w:rsidTr="004A75CF">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="060F3EFD" w14:textId="77777777" w:rsidTr="004A75CF">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09072268" w14:textId="2BA88856" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2E4DA181" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71BFA9FF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="733996A5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60E9A102" w14:textId="265BD559" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="03552E68" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DD2AFDA" w14:textId="2756C2A1" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
+          <w:p w14:paraId="75E205FF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля жидкого остатка при 20 °С</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16B12E24" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7B0D0D02" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2643DCF1" w14:textId="09F67703" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3EB902EF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2262, п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="147FD66E" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="5AB25261" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="7959E925" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="68EBE7D4" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EF14D3A" w14:textId="7B830C34" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="11F02B08" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A2C73E0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="45AF9172" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76662EFD" w14:textId="267D76EF" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7B6B9D73" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49259F37" w14:textId="4A2A09A4" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6A843937" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Расчетный показатель: избыточное давление насыщенных паров при температуре плюс 45 °С, минус </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20 °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4359CBD5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6D93D74F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66ED95D3" w14:textId="046BD99B" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="5BB7D3DB" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4399ABA0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3647509A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="5851FA35" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="72687C21" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C2B1092" w14:textId="6D78133C" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3D299F96" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B27B13E" w14:textId="748DF8E1" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="00DC02BB" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC76945" w14:textId="60C5693A" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="13616D1E" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="691E5C6C" w14:textId="234F0689" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="1BA3DFAF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сероводорода и меркаптано</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>вой</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CCC8BB4" w14:textId="0591D5CA" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
+          <w:p w14:paraId="78C8FBFF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="002C2E33">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E184484" w14:textId="3887BB5E" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="51786FC4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 22985</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64096AC5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="146499AF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="707869D4" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="410116D2" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="774BBEFB" w14:textId="3286D7D0" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2D6EE89D" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FEA8C29" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="12DE94CC" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="540FC6CD" w14:textId="385BE8C7" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7FFF0DB4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C4A925E" w14:textId="4284CD4B" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="76BDAA0C" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Со</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>держание</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> свободной воды и щелочи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53DE0F91" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="653191B5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09080B6A" w14:textId="4A2BD77F" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="39AFB6A1" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2262, п.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14AA9DE7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="24FE0B38" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="69894FAB" w14:textId="77777777" w:rsidTr="002802A5">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="71EB95C6" w14:textId="77777777" w:rsidTr="002802A5">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A31020" w14:textId="7A121981" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="61D547F6" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02AE6DFA" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4E3681C2" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78BDB4D5" w14:textId="01690F94" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1C1CBDB4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44CE4ECF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="15A66E25" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Интенсивность запаха</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E9267C" w14:textId="77777777" w:rsidR="00E264EF" w:rsidRDefault="00E264EF" w:rsidP="006439B6">
+          <w:p w14:paraId="2CDC4D6C" w14:textId="77777777" w:rsidR="00E264EF" w:rsidRDefault="00E264EF" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20CF453F" w14:textId="36875EE2" w:rsidR="00E264EF" w:rsidRPr="00C86CA4" w:rsidRDefault="00E264EF" w:rsidP="006439B6">
+          <w:p w14:paraId="1A92E2C2" w14:textId="77777777" w:rsidR="00E264EF" w:rsidRPr="00C86CA4" w:rsidRDefault="00E264EF" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AA041A6" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="1011DAA3" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EF6EE85" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="17FD4E7F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 22387.5 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01036D40" w14:textId="32290D74" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6BB92936" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2262, п. 8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B82F1F5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="396EFCF8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="6DB8D4F0" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="7A702038" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B401D91" w14:textId="5F7BCB9D" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="75DDCB68" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75BB248E" w14:textId="749B90DF" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="58D145FF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кислород жидкий технический и медицинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27765678" w14:textId="083DF021" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6F773328" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01E00F3E" w14:textId="4B31C9A0" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="4AF27879" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля кислорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BB5623E" w14:textId="57D90C37" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="53048602" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48869827" w14:textId="026DA85D" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6F95E293" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="249FBABB" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="0010577F" w:rsidRDefault="0010577F" w:rsidP="0010577F">
+          <w:p w14:paraId="64221829" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="0010577F" w:rsidRDefault="0010577F" w:rsidP="0010577F">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010577F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Контрольная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E87E067" w14:textId="1ECB5753" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="0010577F">
+          <w:p w14:paraId="0B05D95B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="0010577F">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010577F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="28DEA681" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="693BF26A" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A416968" w14:textId="2B3F3335" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3A90EBF8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A757EF6" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="64B96B06" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0894AED0" w14:textId="5010DC56" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="384BAE88" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.082</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B031663" w14:textId="31E1A795" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="4A7359B8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание ацетилена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="507EAFFA" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="4645B82B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2731E5C2" w14:textId="43E0A125" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7BB718AB" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40481872" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3A3A4A2A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="629101D4" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="7D5472D0" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03155C3C" w14:textId="329C44AF" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3BCFBF73" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65801BFF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2BF06AAE" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EBEFA4D" w14:textId="38E6DEE3" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="41396F20" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F9545B1" w14:textId="0C01898D" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="5368F744" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объем двуокиси углерода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C9FA2E5" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7CE2C0F8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3338EDF4" w14:textId="1B92EC7A" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="2211DF0F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A0D7D6A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="22A70AC2" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="3CBD209B" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="6F5D04B8" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DA569E3" w14:textId="3003AB8B" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2BC59A90" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DDBF691" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="56C749AC" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A8EEEFE" w14:textId="3206ACF5" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="366230A3" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="387369B4" w14:textId="4525F876" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6FF0BF4B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание масла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EAAF9A7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="01E79789" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40385EA6" w14:textId="6E86BB3E" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="2CAD1CD7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6331, п.3.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D93DE1F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="0838352F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="19A8CA64" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="664A2474" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="544FB7DD" w14:textId="17D8AF4B" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5E8AECF8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="114D7513" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="12B1D61D" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="639120EF" w14:textId="5CB9AF51" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4B6FDF37" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">08.082 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51A95228" w14:textId="5A879835" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="1DD3222A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание окиси углерода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67C1A07F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="47D26F49" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A370B6C" w14:textId="41CA18D5" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6F042F0A" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CBDD532" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="0E8D8593" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="28C93F65" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="306E568C" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27A90ADC" w14:textId="6EC981C5" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="45655DFE" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B12515F" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5CD3A9AC" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28C86CE0" w14:textId="1EE704AB" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3F210181" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C058C2B" w14:textId="1FAADEAD" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7043796B" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание газообразных кислот и оснований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BDF0956" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6795E99E" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66761F87" w14:textId="01277F05" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7D303407" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CA45E79" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3D48E462" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="1A7D4E78" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="6C342B09" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="367BF42E" w14:textId="4384653E" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="13FB15A0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C534E65" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="227949A8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32F34FAF" w14:textId="792D626B" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="220B8428" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.082</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B44C1FE" w14:textId="34C84C6C" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="2ED9A901" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Соде</w:t>
             </w:r>
             <w:r w:rsidR="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ржание</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> озона и других газов окислителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57D309CF" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6F356739" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="562C308D" w14:textId="63409BE9" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="6EC5EA11" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="784F6FB4" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="39B191D3" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="661CC41A" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="536D65E8" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="608130EA" w14:textId="492CCCF8" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2863DAE0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="573E60FD" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="19D09EB7" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F1BBDE7" w14:textId="075E281F" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="73659610" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3651014A" w14:textId="4235CF21" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="1B3ADDE0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание влаги и механических примесей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CAB3A77" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="3C5E89CE" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FEEC51E" w14:textId="40AA2338" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="11D97CDB" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6331, п.3.9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="760CDA39" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="5F9788F1" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="2489DD87" w14:textId="77777777" w:rsidTr="00EA1F08">
+      <w:tr w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w14:paraId="29ECA49E" w14:textId="77777777" w:rsidTr="00EA1F08">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CC1C724" w14:textId="56C030F1" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
+          <w:p w14:paraId="26EB65C0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6101A7D0" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2FAB42E1" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="178FBA98" w14:textId="255802BA" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
+          <w:p w14:paraId="58317A31" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FF61F7F" w14:textId="3C6D55F7" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="7D299C70" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="202359E1" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="40637172" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="073BC144" w14:textId="5A15FE06" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="4203E686" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6331, п.3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A720DD8" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
+          <w:p w14:paraId="2AAF80CB" w14:textId="77777777" w:rsidR="002C2E33" w:rsidRPr="00C86CA4" w:rsidRDefault="002C2E33" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="0D760C52" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="05D801AD" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC6C4D4" w14:textId="6B0D5B0E" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="76741610" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5079E86F" w14:textId="1BC25875" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5E7F6DC1" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кислород газообразный технический и медицинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FD6C7FB" w14:textId="6105CADD" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="59A26E63" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DC2EA56" w14:textId="36447420" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="4771ADAC" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля кислорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59A4AC59" w14:textId="701B8398" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="6F2073ED" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D74BAA2" w14:textId="5B3E3442" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="4B0C4023" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5583, п.3.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24D62BE2" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="0010577F" w:rsidRDefault="0010577F" w:rsidP="0010577F">
+          <w:p w14:paraId="30054E11" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="0010577F" w:rsidRDefault="0010577F" w:rsidP="0010577F">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010577F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Контрольная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2228ACB3" w14:textId="475E35F9" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="0010577F">
+          <w:p w14:paraId="5690A35D" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="0010577F">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010577F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="5FA8B67F" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="481EBA38" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ED2FE65" w14:textId="7A6B267D" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4AC509FC" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F7665D3" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="041CF4F9" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C2D1050" w14:textId="7B27C26B" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="65EEA190" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17D7C3E7" w14:textId="3F5A780F" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="0EB8F87E" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля водяных паров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B832BB1" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="6921B1D1" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="022FF6AD" w14:textId="7C67AE1A" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="4CAF9A08" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5583, п.3.3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0517085E" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="07B50F75" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="7642B6AA" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="2DAC3DF5" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="609A16BE" w14:textId="7BB073BB" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5DDAD174" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12676C70" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2EA24A8D" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24B7D05E" w14:textId="0CBCB497" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2312BCEB" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">08.082 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AC16B28" w14:textId="3E68AFDD" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="20E657F8" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля двуокиси углерода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2938C289" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="3FC97B58" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="018BD5EB" w14:textId="308F0B64" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="2F8DA5ED" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C9A4B2C" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="68234F76" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="51E3C3D2" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="018CF732" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="372DD462" w14:textId="3B54C38C" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="43D19C8C" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74398F76" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5B6F77B5" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F41963B" w14:textId="512F952A" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5E503437" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">08.082 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="722D32B7" w14:textId="297A4AF8" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="45F01D8A" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание окиси углерода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AFF9C27" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="27A9FEC4" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B165FCE" w14:textId="7AB4BD30" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="3F9F718E" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п.3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3466414C" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="62D431F2" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="7D098976" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="4846EB2D" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D7C4355" w14:textId="3DDE9A04" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="17F3EA52" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="432FD3A5" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="03710544" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CD72A86" w14:textId="539AD659" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="21E3A688" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05871865" w14:textId="761DEE65" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="357880AB" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Содержание озона и других газов окислителей </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ABF99A2" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="6AECE65D" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1375A582" w14:textId="02CACDAE" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="1D4E75D3" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п.3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="235B34E9" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="660AD2D4" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="281442B5" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="237ED1E4" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="266C624C" w14:textId="1FC76239" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="63B90738" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2703D786" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4C56E26F" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59700852" w14:textId="754F7F44" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3C39962A" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/08</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.082 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39FC070F" w14:textId="05D2472C" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="08429AEF" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание газообразных кислот и оснований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14A7990D" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="7E3E75D9" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CA74FF3" w14:textId="39414DC6" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="3D3BFA6C" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B32160" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="4102CCFD" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="32C66976" w14:textId="77777777" w:rsidTr="00AB02D9">
+      <w:tr w:rsidR="0010577F" w:rsidRPr="00C86CA4" w14:paraId="3C3D6B94" w14:textId="77777777" w:rsidTr="00AB02D9">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60A8E7AE" w14:textId="3F0FE538" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5346D259" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACCDEDE" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="5F0074D9" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="308ED0A1" w14:textId="6F011303" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2F8FA4D7" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.11/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71E66C21" w14:textId="1743447E" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="34B3972F" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Запах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FCF1E4F" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="68BBC010" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37CA7AF7" w14:textId="19517C4D" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="05C4056D" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5583, п.3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DDC2D65" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
+          <w:p w14:paraId="4C10D162" w14:textId="77777777" w:rsidR="0010577F" w:rsidRPr="00C86CA4" w:rsidRDefault="0010577F" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="73C26F93" w14:textId="77777777" w:rsidTr="008E1B5B">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="4F48B84B" w14:textId="77777777" w:rsidTr="008E1B5B">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FD625E0" w14:textId="26EEC661" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="1B54D17A" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6577D757" w14:textId="7BFA0EDB" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="1FF4FE74" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Катализаторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="418D240F" w14:textId="3CE77E88" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="14D26669" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.59/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EAD2C2A" w14:textId="17EDF975" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="66AF7B72" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля платины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3484237F" w14:textId="07891862" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="751FB22E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A6171B8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="5C0392E2" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.КЛ 0020-2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C52899D" w14:textId="275464DB" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1026D1D4" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.КЛ 0021-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CDFDC5B" w14:textId="0136FD86" w:rsidR="00340E88" w:rsidRPr="00340E88" w:rsidRDefault="00340E88" w:rsidP="00340E88">
+          <w:p w14:paraId="3C4C70CE" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00340E88" w:rsidRDefault="00340E88" w:rsidP="00340E88">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Исследовательская</w:t>
             </w:r>
             <w:r w:rsidRPr="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15763B02" w14:textId="0315428A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00340E88">
+          <w:p w14:paraId="5B9070EA" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00340E88">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский </w:t>
             </w:r>
             <w:r w:rsidRPr="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="2974ADEC" w14:textId="77777777" w:rsidTr="008E1B5B">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="10690572" w14:textId="77777777" w:rsidTr="008E1B5B">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75E8528F" w14:textId="313D4803" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="33D2F5AE" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CB429D6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3F27E549" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56B5FA8A" w14:textId="1F87AD03" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7893E986" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.59/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E596D75" w14:textId="330505B6" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="5D72A8DF" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля рения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67C8D581" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="12C56222" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EB391F4" w14:textId="6BADE432" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="39527424" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.КЛ 0019-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69F2FA2E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="2B3E4EFD" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="1071320A" w14:textId="77777777" w:rsidTr="008E1B5B">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="5746B2F6" w14:textId="77777777" w:rsidTr="008E1B5B">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D0E79EF" w14:textId="17006D97" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2802AF79" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F6891E0" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0A126C42" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19B1263A" w14:textId="62B8E4BE" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7FCFD566" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20.59/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C144F9E" w14:textId="6A2C2DC1" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="633A9773" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля потерь при прокаливании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="723F445A" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="59D0F81C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="002E1661" w14:textId="09184CAD" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="40CB2223" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.КЛ 0022-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="031D2716" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="4BE97BFF" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="4C03338C" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="62C02A8D" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63708374" w14:textId="6B297DF2" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="4E4C7297" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E6FE722" w14:textId="2A538A8F" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="65D4E1EC" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5602F611" w14:textId="46FFD8AB" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="32EBF71F" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AA6C79C" w14:textId="6027F3DF" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="217438AE" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая концентрация хлористых солей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D0AC97C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="02AF2B94" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9965</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E090F6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1527815E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 51858</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F25EAF6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="279ABA42" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31378</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4498EA" w14:textId="0CB39EB0" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="75E84EEA" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11AB42C5" w14:textId="12908AA4" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6C285826" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 21534, метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51065358" w14:textId="4855593A" w:rsidR="00340E88" w:rsidRPr="00340E88" w:rsidRDefault="00340E88" w:rsidP="00340E88">
+          <w:p w14:paraId="62CA8E6E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00340E88" w:rsidRDefault="00340E88" w:rsidP="00340E88">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Исследовательская</w:t>
             </w:r>
             <w:r w:rsidRPr="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722D397C" w14:textId="7AB841F7" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00340E88">
+          <w:p w14:paraId="0FC71012" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00340E88">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340E88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="4185E482" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="607F7D54" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="489D5C0F" w14:textId="31D1A27A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="012D3CEA" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57E17C25" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3F86A0BE" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00648956" w14:textId="77C388C7" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="2AD17AA8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BF55F51" w14:textId="2363212C" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="415B57F9" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F566D4E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="684AB63C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31AC517B" w14:textId="2E0E2FA0" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="153E0047" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2477 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ABEB72C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="069D6D87" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="563836D7" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="7F7A2290" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69654C30" w14:textId="5252FC02" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="15F7DC94" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E28AF97" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="60D5E42B" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29E5321C" w14:textId="2CFC5799" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="089F2DA0" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58C0388F" w14:textId="67B94E6A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="5DA60B18" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля механических примесей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61469E5D" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="46048BDC" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D363C82" w14:textId="7145D37B" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="37763F3B" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6370 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54BC488D" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="4E6478C6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="63E513D8" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="61FBB807" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FF9CE2C" w14:textId="549AC2D3" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="0B8CD7F7" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D67346B" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3545D6B4" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B52BCD2" w14:textId="4B021D70" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="534A852A" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="502296DC" w14:textId="2B301EDE" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6CE38AED" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A025634" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="70558ACC" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ECF0508" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1CBAB91C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1420 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B1F264" w14:textId="0700B463" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="425C2A88" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 32139 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13ACB694" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="64D8888F" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="0E76F706" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="74CB805F" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E4B2162" w14:textId="5030FA49" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="10CFDBD5" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="434C664C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="11313474" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64FD4634" w14:textId="701CE191" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="27B5F0DA" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">06.10/26.080 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="637B1580" w14:textId="1F067D5A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="09E5A334" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Давление насыщенных паров </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03F4BCD3" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="49B2CAB8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EFC9EA7" w14:textId="41150172" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6B17E3F6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C5F48C2" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="0E913C85" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="63467CDC" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="649AE600" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F1198B5" w14:textId="01FE9000" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3E08B658" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="111C5BC8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6F48354B" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07F9BD3C" w14:textId="57039AF8" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="40316A98" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12DD5568" w14:textId="405CFB8D" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="42D315DF" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Плотность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50222982" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="36FADEE2" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="499F38F1" w14:textId="5DE55731" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="514559E5" w14:textId="1BC26CAE" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 3900-85, п. 1</w:t>
+              <w:t>ГОСТ 3900, п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C5851C9" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6C967F34" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="0E33002D" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="67CD78D9" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03A0EB7A" w14:textId="1DE6FC6F" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="25766E6F" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F76485D" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4B776965" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07C2F599" w14:textId="4A2B39CC" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3F133610" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D54B1F1" w14:textId="77551E53" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="5F0DCCA4" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сероводорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="153B4FB5" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="2F709EB3" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65D0CCF2" w14:textId="40C6E125" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="0E84FAD1" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ Р 50802, метод Б </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F6D8E79" w14:textId="16533E7A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1E96E9D6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48FF88E1" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1E957C47" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="57A90E65" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="42EE6EB1" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37F1B9CF" w14:textId="408C92A9" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="50A1FA7E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F720CD8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="71138F8F" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6563A1B8" w14:textId="5F5338F3" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="16774E59" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A3FF539" w14:textId="20550C13" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="7A05674C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля метил- и эт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>илмеркаптанов</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в сумме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42AF5C54" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="3C58CCF0" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71E3BA5F" w14:textId="5301DDC0" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="35BAF69E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ Р 50802, метод Б </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C75ED70" w14:textId="4871C2E0" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6093E6A9" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3322C33F" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="2504C460" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="6BD0452A" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="0FCCB81B" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73AC308E" w14:textId="6BE337C1" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="501951A5" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FCFABCD" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="765DFC82" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CFEA6D2" w14:textId="615B676A" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="0EACF1B4" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6052ADD7" w14:textId="0A9B477F" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="1BC13E37" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Содержание органических хлоридов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EE3EBFE" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="5F7C83D1" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AE37AB3" w14:textId="09A4E1A0" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="46D9DFD6" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33342, метод Б</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68E155C6" w14:textId="141B2E9B" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="2F6CF8B3" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ Р 52247, метод Б </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A4795A" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="028DAA59" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="64170E89" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="2B83447A" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A2996C8" w14:textId="06DEE991" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="3BBF97E3" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="788A24E2" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="4032B329" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66B5F513" w14:textId="02127B87" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="7410019C" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D87C738" w14:textId="1A1999DA" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="251AB615" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Выход фракций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CF2B013" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="0CC81993" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55597EC6" w14:textId="516F2472" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="7389DCFD" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656162C5" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="0AEFC5C8" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="585F79F2" w14:textId="77777777" w:rsidTr="00DB7938">
+      <w:tr w:rsidR="00340E88" w:rsidRPr="00C86CA4" w14:paraId="263A7C3D" w14:textId="77777777" w:rsidTr="00DB7938">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74EF81F4" w14:textId="30B31C4B" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
+          <w:p w14:paraId="65E6C659" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23597317" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="61542FDA" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39A1002A" w14:textId="632FEF53" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
+          <w:p w14:paraId="75BCB122" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>06.10/08.055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="709017AF" w14:textId="40FD3DA9" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="62E4579E" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фракционный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62E978E7" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="6D022263" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FD5FC83" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="05EE0F94" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASTM D 2892</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31D01826" w14:textId="3F44F1ED" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="18D84B8D" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ASTM D 5236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="173B48AB" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
+          <w:p w14:paraId="3CD72F33" w14:textId="77777777" w:rsidR="00340E88" w:rsidRPr="00C86CA4" w:rsidRDefault="00340E88" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="17139F78" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="07ABA5DB" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6187D8E9" w14:textId="66858510" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
+          <w:p w14:paraId="2CBCF94B" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>12.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33995356" w14:textId="4872524F" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C20D13">
+          <w:p w14:paraId="68B47082" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Нефтепродукты                                                                                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C1EEB47" w14:textId="5C5EC1FB" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
+          <w:p w14:paraId="6D4D2941" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6934BEE2" w14:textId="3A449D64" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="44349062" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7556CBAF" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="2F93DD7D" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2517</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD0E7EC" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="56A4CEBD" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 3170</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278BD7DE" w14:textId="725DF936" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="0B9C09B2" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A2E7A77" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="7C2CADC1" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2517</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041CE5CD" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="5912B8E0" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 3170</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE52B7A" w14:textId="63A89049" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="3E4B5BA4" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3170 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F29F2FB" w14:textId="4C243F9E" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="6C077C7D" w14:textId="77777777" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Товарная</w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04C1BA45" w14:textId="175B5436" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="763FC669" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="39F4AC1B" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="4D0E2730" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="526C7D30" w14:textId="54B41DCE" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
+          <w:p w14:paraId="5F0671D6" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="270B6CC9" w14:textId="1CE84726" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
+          <w:p w14:paraId="154A1030" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Битумы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C592665" w14:textId="15FE3215" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
+          <w:p w14:paraId="555BB510" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0322E68F" w14:textId="53D408B9" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="3A3E066C" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CF3A4C8" w14:textId="085F8AC9" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="78892E61" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A058CA3" w14:textId="545BF1DF" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="41C53494" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ EN 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30E552DD" w14:textId="77777777" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="457ED6A0" w14:textId="77777777" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Контрольная лаборатория центральной </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F11D10" w14:textId="68A8B35D" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="2DFC8F31" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="162CDF1B" w14:textId="77777777" w:rsidTr="006439B6">
+      <w:tr w:rsidR="00C86CA4" w:rsidRPr="00C86CA4" w14:paraId="19D146BC" w14:textId="77777777" w:rsidTr="006439B6">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27643214" w14:textId="64E93C16" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
+          <w:p w14:paraId="330234DB" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00C86CA4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>14.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49E1E44F" w14:textId="47A9CD6A" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
+          <w:p w14:paraId="76B275EB" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="48"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Газы углеводородные сжиженные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A0089A1" w14:textId="583A42FC" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
+          <w:p w14:paraId="3762B9B3" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="00F83B8E">
             <w:pPr>
               <w:ind w:left="37" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.21/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01ACEB04" w14:textId="4E289177" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="617ACF48" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="118"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61C09FF0" w14:textId="05616CDB" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="3F6EF365" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="44" w:right="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 14921 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35C4AFD4" w14:textId="0599D33F" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
+          <w:p w14:paraId="1E7C354C" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="000110EC" w:rsidP="006439B6">
             <w:pPr>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 14921 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E18E5F" w14:textId="77777777" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="1E1562A7" w14:textId="77777777" w:rsidR="00C20D13" w:rsidRPr="00C20D13" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Контрольная лаборатория центральной заводской лаборатории (цех №11) ОАО «Мозырский НПЗ»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559A293D" w14:textId="4D1FA59B" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
+          <w:p w14:paraId="3576636E" w14:textId="77777777" w:rsidR="000110EC" w:rsidRPr="00C86CA4" w:rsidRDefault="00C20D13" w:rsidP="00C20D13">
             <w:pPr>
               <w:ind w:left="110" w:right="102"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20D13">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>247782, Михалковский с/с, 18, вблизи д. Митьки, Мозырский район, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+    <w:p w14:paraId="0C9350A0" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366A29E1" w14:textId="77777777" w:rsidR="000E2938" w:rsidRDefault="000E2938" w:rsidP="008B42BB">
+    <w:p w14:paraId="0A88B1B1" w14:textId="77777777" w:rsidR="000E2938" w:rsidRDefault="000E2938" w:rsidP="008B42BB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758FDA58" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
-    <w:p w14:paraId="7CEBD720" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="3915832E" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="0956582D" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09EB6EF0" w14:textId="77777777" w:rsidR="00811002" w:rsidRDefault="00811002" w:rsidP="0011070C">
+    <w:p w14:paraId="39FB4DFE" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FAC9C1C" w14:textId="77777777" w:rsidR="00811002" w:rsidRDefault="00811002" w:rsidP="0011070C">
+    <w:p w14:paraId="0CB0FE7F" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -37869,179 +37866,245 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43D4B793" w14:textId="77777777" w:rsidR="004652A5" w:rsidRDefault="004652A5">
+  <w:p w14:paraId="7D7854EF" w14:textId="77777777" w:rsidR="00D45D44" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="0DF005CE">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WatermarkShape" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251659776;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0C5F515C" w14:textId="77777777" w:rsidR="004652A5" w:rsidRDefault="004652A5">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6638F577" w14:textId="77777777" w:rsidR="00D45D44" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="4C1B6F99">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251658752;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006439B6" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="004652A5">
+    <w:tr w:rsidR="006439B6" w:rsidRPr="007624CE" w14:paraId="18AEC42D" w14:textId="77777777" w:rsidTr="004652A5">
       <w:trPr>
         <w:trHeight w:val="132"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="099D4235" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="004652A5" w:rsidP="00222A33">
+        <w:p w14:paraId="322DD695" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="004652A5" w:rsidP="00222A33">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Часть № 1. Дата принятия решения по аккредитации:20.12.2025</w:t>
           </w:r>
           <w:r w:rsidR="006439B6" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="006439B6" w:rsidP="00222A33">
+        <w:p w14:paraId="238DF1BD" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="006439B6" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00C52F3D" w:rsidRDefault="006439B6" w:rsidP="00222A33">
+                <w:p w14:paraId="177FB0CF" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00C52F3D" w:rsidRDefault="006439B6" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -38140,183 +38203,215 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00222A33" w:rsidRDefault="006439B6" w:rsidP="00222A33">
+  <w:p w14:paraId="03A8B710" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00222A33" w:rsidRDefault="006439B6" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
+  <w:p w14:paraId="5D281865" w14:textId="77777777" w:rsidR="00D45D44" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict w14:anchorId="53953086">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:-105pt;width:40pt;height:700pt;z-index:-251657728;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page" filled="t">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006439B6" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="005A153D">
+    <w:tr w:rsidR="006439B6" w:rsidRPr="007624CE" w14:paraId="6A3C08D1" w14:textId="77777777" w:rsidTr="005A153D">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="2322CB04" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="004652A5" w:rsidP="00306EC9">
+        <w:p w14:paraId="663CCE9A" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="004652A5" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Часть № 1. Дата принятия решения по аккредитации:20.12.2025</w:t>
           </w:r>
           <w:r w:rsidR="006439B6" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="006439B6" w:rsidP="00306EC9">
+        <w:p w14:paraId="45CEEA13" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00BF5CCF" w:rsidRDefault="006439B6" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="006439B6" w:rsidRPr="00C52F3D" w:rsidRDefault="006439B6" w:rsidP="00C52F3D">
+                <w:p w14:paraId="2DF6A59B" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00C52F3D" w:rsidRDefault="006439B6" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -38413,371 +38508,350 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00306EC9" w:rsidRDefault="006439B6" w:rsidP="00306EC9">
+  <w:p w14:paraId="1C2B2E24" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00306EC9" w:rsidRDefault="006439B6" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF0845D" w14:textId="77777777" w:rsidR="00811002" w:rsidRDefault="00811002" w:rsidP="0011070C">
+    <w:p w14:paraId="5806EE05" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD90B19" w14:textId="77777777" w:rsidR="00811002" w:rsidRDefault="00811002" w:rsidP="0011070C">
+    <w:p w14:paraId="43D63077" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006439B6" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="005A153D">
+    <w:tr w:rsidR="006439B6" w14:paraId="721D7E66" w14:textId="77777777" w:rsidTr="005A153D">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="0FDF67B3" w:rsidR="006439B6" w:rsidRPr="00EA2747" w:rsidRDefault="006439B6" w:rsidP="008C6194">
+        <w:p w14:paraId="252E9954" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00EA2747" w:rsidRDefault="006439B6" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="5AFE1ABB" w:rsidR="006439B6" w:rsidRPr="00602D34" w:rsidRDefault="00B108FC" w:rsidP="008C6194">
+        <w:p w14:paraId="07BCE30B" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00602D34" w:rsidRDefault="00B108FC" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ </w:t>
-[...10 lines deleted...]
-            <w:t>АККРЕДИТАЦИИ</w:t>
+            <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
           </w:r>
           <w:r w:rsidR="006439B6" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="4EB6AEE0" w:rsidR="006439B6" w:rsidRPr="00E96279" w:rsidRDefault="006439B6" w:rsidP="00A11C3A">
+        <w:p w14:paraId="745EC0F5" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00E96279" w:rsidRDefault="006439B6" w:rsidP="00A11C3A">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="319"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A11C3A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
           <w:r w:rsidR="00A11C3A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00A11C3A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>.0052</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="008C6194" w:rsidRDefault="006439B6" w:rsidP="008C6194">
+  <w:p w14:paraId="7086F195" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="008C6194" w:rsidRDefault="006439B6" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12177"/>
       <w:gridCol w:w="2702"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00196612" w:rsidRPr="00E96279" w14:paraId="6B067E59" w14:textId="77777777" w:rsidTr="00A11C3A">
+    <w:tr w:rsidR="00196612" w:rsidRPr="00E96279" w14:paraId="581FF3B3" w14:textId="77777777" w:rsidTr="00A11C3A">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="201C7C7E" w14:textId="3CC25C00" w:rsidR="00196612" w:rsidRPr="00192A87" w:rsidRDefault="00196612" w:rsidP="00196612">
+        <w:p w14:paraId="225BA965" w14:textId="77777777" w:rsidR="00196612" w:rsidRPr="006B4289" w:rsidRDefault="00196612" w:rsidP="00196612">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00192A87">
+          <w:r w:rsidRPr="006B4289">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Мозырский нефтеперерабатывающий завод"</w:t>
           </w:r>
-          <w:r w:rsidR="00192A87" w:rsidRPr="00192A87">
+          <w:r w:rsidR="00192A87" w:rsidRPr="006B4289">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>, центральная заводская лаборатория (цех №11)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7FE0B82C" w14:textId="77777777" w:rsidR="00196612" w:rsidRPr="00192A87" w:rsidRDefault="00196612" w:rsidP="00196612">
+        <w:p w14:paraId="317E5F6F" w14:textId="77777777" w:rsidR="00196612" w:rsidRPr="006B4289" w:rsidRDefault="00196612" w:rsidP="00196612">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00192A87">
+          <w:r w:rsidRPr="006B4289">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidRPr="00192A87">
+          <w:r w:rsidRPr="006B4289">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.0052</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7B2A4618" w14:textId="0EE15352" w:rsidR="006439B6" w:rsidRPr="00306EC9" w:rsidRDefault="006439B6" w:rsidP="00A11C3A">
+  <w:p w14:paraId="5CD4F3B7" w14:textId="77777777" w:rsidR="006439B6" w:rsidRPr="00306EC9" w:rsidRDefault="006439B6" w:rsidP="00A11C3A">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40200,55 +40274,57 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="898790096">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1539394410">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="288360715">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1286231620">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2024436770">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1809126522">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="000110EC"/>
     <w:rsid w:val="000165EE"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00060092"/>
     <w:rsid w:val="000643A6"/>
@@ -40257,135 +40333,140 @@
     <w:rsid w:val="000B50E4"/>
     <w:rsid w:val="000C5C79"/>
     <w:rsid w:val="000C6947"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E2938"/>
     <w:rsid w:val="0010577F"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123000"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00165E65"/>
     <w:rsid w:val="00192A87"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="00196612"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F0CC0"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00215612"/>
     <w:rsid w:val="00222701"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="002802A5"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="0028756B"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002A2208"/>
     <w:rsid w:val="002C2E33"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7777"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003176AE"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00340E88"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="003737C5"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="003757C4"/>
     <w:rsid w:val="00386AC9"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A10EC"/>
     <w:rsid w:val="003A5A57"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003B619F"/>
     <w:rsid w:val="003C11B5"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00431DF1"/>
     <w:rsid w:val="00432CD3"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004652A5"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00481FFC"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004B195E"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004C6657"/>
     <w:rsid w:val="004D13D0"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00525924"/>
     <w:rsid w:val="00552D57"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00562B25"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="0059691E"/>
     <w:rsid w:val="005A153D"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E4BF7"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="0060199F"/>
     <w:rsid w:val="0060465D"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00616979"/>
     <w:rsid w:val="00620760"/>
     <w:rsid w:val="006439B6"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006608A5"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006B4289"/>
     <w:rsid w:val="006D1560"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006D7E32"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C0A26"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00811002"/>
     <w:rsid w:val="00831407"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00881B5A"/>
     <w:rsid w:val="00886D6D"/>
@@ -40445,134 +40526,136 @@
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BF2AEB"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C16D4A"/>
     <w:rsid w:val="00C20D13"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C42C8C"/>
     <w:rsid w:val="00C473D5"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C86CA4"/>
     <w:rsid w:val="00C9424F"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB67F1"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D25D43"/>
     <w:rsid w:val="00D304DA"/>
+    <w:rsid w:val="00D45D44"/>
     <w:rsid w:val="00D51449"/>
     <w:rsid w:val="00D550D5"/>
     <w:rsid w:val="00D56311"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D60CE7"/>
     <w:rsid w:val="00D60E98"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1522"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB51FD"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC3BC7"/>
     <w:rsid w:val="00DC59EB"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE29D4"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E264EF"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E76FFE"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E8104D"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00E96279"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE032A"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00EF7599"/>
     <w:rsid w:val="00F16A6C"/>
     <w:rsid w:val="00F36FD7"/>
     <w:rsid w:val="00F418D3"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F63D6E"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F83B8E"/>
     <w:rsid w:val="00F85E5B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F912B7"/>
     <w:rsid w:val="00FB138C"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FC4560"/>
     <w:rsid w:val="00FC5A0B"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FE76D5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A7BE4CE"/>
+  <w14:docId w14:val="70200D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -42194,65 +42277,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -42528,69 +42611,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A23E87CD-B2D9-45CD-B2AC-CDF6A9EA2957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2431</Words>
-  <Characters>13857</Characters>
+  <Words>2430</Words>
+  <Characters>13855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16256</CharactersWithSpaces>
+  <CharactersWithSpaces>16253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>