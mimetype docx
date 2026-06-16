--- v0 (2026-01-10)
+++ v1 (2026-06-16)
@@ -311,28972 +311,30480 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0495A31A" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="4995" w:type="pct"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="2105"/>
-        <w:gridCol w:w="1425"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C46A1" w14:paraId="402BD84C" w14:textId="77777777" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w14:paraId="402BD84C" w14:textId="77777777" w:rsidTr="00806481">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9ED6F6" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00582A8F" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="7B9ED6F6" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00582A8F" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A99641" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="17A99641" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF5EAE4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="5FF5EAE4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78411E44" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="78411E44" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7533170D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="7533170D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440853C5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8">
+          <w:p w14:paraId="440853C5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14B1010F" w14:textId="133E7523" w:rsidR="00EA0EB8" w:rsidRDefault="007C46A1">
+          <w:p w14:paraId="14B1010F" w14:textId="133E7523" w:rsidR="00EA0EB8" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="0CEE7D77" w14:textId="6FF7DE7E" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="0CEE7D77" w14:textId="6FF7DE7E" w:rsidTr="00806481">
+        <w:tblPrEx>
+          <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB86A7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="354AD48D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Изделия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кабельные</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4041E4C6" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4798E119" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7F7E4D" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="538F2599" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A196764" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E0D9F00" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA43B78" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACC7AE0" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="494E8C3D" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37051551" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4796441B" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5602C99E" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="747209DE" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D146F99" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10852B5A" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B0E963" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740655AB" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="645901CC" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D1B658F" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC3A000" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="125FDCFC" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54856345" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1654860E" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBC1978" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A69691F" w14:textId="3AF25E31" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Изделия</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кабельные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2836E" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.32/29.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA90380" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Число и диаметр проволок, сечение и диаметр токопроводящей жилы (проводника)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F83EF5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9427B3" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C3F10C" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0305F1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D13CD96" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024DB6EE" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70724B9A" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CEDB4F" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D88D4E9" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26C88916" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B913108" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54058D72" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C88C468" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55098A79" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55611D85" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34202883" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CE31D3" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FD84811" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBC4162" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="586B8146" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7212D8E4" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E54B5F7" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44FDDD92" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="169C1AAB" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6F8154" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C16E8D" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BAEB84" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AEA0E0E" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B07CB50" w14:textId="702A0686" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="550F90F5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12177-79 п.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5138D920" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6722-2011 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5426FE6C" w14:textId="26FF8091" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C46A1">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="1F5BF5A4" w14:textId="379162F5" w:rsidTr="00806481">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26FB86A7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="344FF3BB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A69691F" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A461AEE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E842008" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.32/29.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCDD19C" w14:textId="782C86B1" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="0044180A" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044180A">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение толщины элементов кабельных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BEF2D81" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B193EA" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00DA5D02" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>Изделия</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D02">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12177-79 </w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D02">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748460FB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00DA5D02" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D02">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D02">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6722-2011 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5D02">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15896962" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="004F4BAC" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60811-1-1-2009 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539C932A" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="004F4BAC" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C6A5CC" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D36065" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="004F4BAC" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>60245-2-2011</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797BCB56" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 60811-201-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4325E200" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="004F4BAC" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...171 lines deleted...]
-            </w:r>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5426FE6C" w14:textId="26FF8091" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="245A0374" w14:textId="6C074365" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="1F5BF5A4" w14:textId="379162F5" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="76FF29F8" w14:textId="68AD3911" w:rsidTr="00806481">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="344FF3BB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="25EB4DAD" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0FA90F" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E842008" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="26D57BAB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/29.</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DCDD19C" w14:textId="782C86B1" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="0044180A" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="66F61314" w14:textId="11A69C7E" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="0044180A" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044180A">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение толщины элементов кабельных изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="3BEF2D81" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0946DCCE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61B193EA" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00DA5D02" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="7E918BF2" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>ГОСТ 12177-79 п.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B2BD33" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-1-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541111C9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE43811" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2747BB2B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E4360B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA5D02">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IEC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>60245-2-2011</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="004F4BAC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5B6AB0" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 6722-2011 </w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...21 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>IEC 60811-20</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...92 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004F4BAC">
+              </w:rPr>
+              <w:t>-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF9FA2C" w14:textId="0413FE6A" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ГОСТ</w:t>
-[...64 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="245A0374" w14:textId="6C074365" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="29BCE7EF" w14:textId="4435BC87" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="76FF29F8" w14:textId="68AD3911" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="7F8F1C0D" w14:textId="54BA84C9" w:rsidTr="00806481">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25EB4DAD" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="35FA13F1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55DBE056" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26D57BAB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="6F3A30A3" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/29.</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...15 lines deleted...]
-              <w:t>Измерение толщины элементов кабельных изделий</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2668BE8C" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наружные размеры (диаметр) и овальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0946DCCE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="0044180A" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B62D8E7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E918BF2" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="3A27D9CE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12177-79 п.3.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30B2BD33" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>ГОСТ 12177-79 п.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25DB7D0B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-1-1-2009 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="541111C9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>СТБ IEC 60811-1-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7058D43A" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.8.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DE43811" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>п.8.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD2AEFB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
-[...20 lines deleted...]
-              <w:pStyle w:val="af6"/>
+              <w:t>ГОСТ IEC 60227-2-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8F9B0B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.1.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633BAFE3" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004F4BAC">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.1.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D78ED4" w14:textId="0CF67DD6" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...66 lines deleted...]
-              <w:t>-2015</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-203</w:t>
+            </w:r>
+            <w:r w:rsidR="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29BCE7EF" w14:textId="4435BC87" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="44B0E8B2" w14:textId="561C2E4D" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="7F8F1C0D" w14:textId="54BA84C9" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="25C7E098" w14:textId="51DBD04D" w:rsidTr="00806481">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35FA13F1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="67A8E1AE" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54E6D150" w14:textId="6746388E" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F8C2A1" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/29.</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2668BE8C" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="234F68CA" w14:textId="5D166CD0" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Наружные размеры (диаметр) и овальность</w:t>
+              <w:t>Шаг оплетки, обмотки, скрутки проволок, стренг, жил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B62D8E7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EEC1741" w14:textId="4E308B9A" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A27D9CE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="29330808" w14:textId="3C62B475" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 12177-79 п.3.5, </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...73 lines deleted...]
-              <w:t>ГОСТ IEC 60811-203-2015</w:t>
+              </w:rPr>
+              <w:t>3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44B0E8B2" w14:textId="561C2E4D" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="78D2F96E" w14:textId="2298E037" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="25C7E098" w14:textId="51DBD04D" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="77DD628C" w14:textId="50B7DA89" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67A8E1AE" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="7FFFEED9" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54E6D150" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="187AED8D" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF7F14C" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.32/29.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F0B77E" w14:textId="3ED23430" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Расстояния между осями жил плоских проводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BC302B" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="00D961A1" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="337703E6" w14:textId="0CCDC73D" w:rsidR="00D961A1" w:rsidRPr="004F4BAC" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
-              <w:rPr>
-[...202 lines deleted...]
-              <w:t xml:space="preserve"> 6722-2011 п.5</w:t>
+              <w:t>ГОСТ 12177-79 п.3.8, п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78D2F96E" w14:textId="2298E037" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="38479110" w14:textId="6E67EE8A" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="77DD628C" w14:textId="50B7DA89" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="6B2A0FD4" w14:textId="2C94DDBE" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFFEED9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="031A8674" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA4D1B4" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3EF7F14C" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="6D0DBDC2" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/29.</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48F0B77E" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="4335A460" w14:textId="3B7E7C4F" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>Толщина изоляции</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Коэффициент перекрытия лент обмотки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="55BC302B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFDC1A" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F90C1D5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00921BD0" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="593897F2" w14:textId="22833880" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
-              <w:rPr>
-[...284 lines deleted...]
-              <w:t xml:space="preserve"> 60811-201-2015</w:t>
+              <w:t>ГОСТ 12177-79 п.3.9, п.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38479110" w14:textId="6E67EE8A" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="660B8E13" w14:textId="7FA1BE85" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="6B2A0FD4" w14:textId="2C94DDBE" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="46855652" w14:textId="645656C0" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="031A8674" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="47AE2DF4" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0025BFE3" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D0DBDC2" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="433F1D90" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/29.</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4335A460" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="675DFCB2" w14:textId="3873D30C" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>Толщина неметаллической оболочки</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Коэффициент эксцентриситета (концентричности) изоляции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="7BEFDC1A" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BB429A9" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDBBA7F" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="38238A81" w14:textId="76603164" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...167 lines deleted...]
-              <w:t>-2015</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12177-79 п.3.10, п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="660B8E13" w14:textId="7FA1BE85" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="5F4AFA82" w14:textId="08B3182C" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="46855652" w14:textId="645656C0" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="17CF420A" w14:textId="1770ED9D" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47AE2DF4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="3935E405" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4382A108" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B8F5BF" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="713962A6" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="793FB6E6" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B11C0D9" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DDBD0FB" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05611547" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7889F401" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFC2EAE" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A8D41EC" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF64ACD" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1002F09D" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63796DA7" w14:textId="5CA06300" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          </w:tcPr>
+          <w:p w14:paraId="447097B4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.32/29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E78ADC8" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-              <w:t>061</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="675DFCB2" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="66AF9FE1" w14:textId="7A66DA5D" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>Наружные размеры (диаметр) и овальность</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коэффициент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>равностенности</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изоляции, проверка овальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079A4D02" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348A9D85" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="099B490C" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F6F5CA5" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33915DC1" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DD1594B" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="049661F2" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E757B0E" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FC2735C" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DF9A22" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E6E0CFD" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C47B0C1" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4554C131" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F844FE9" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FA990C" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CE67C8" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E34EDD" w14:textId="4A703866" w:rsidR="00106BA7" w:rsidRPr="009814D6" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69AEE892" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...2 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="742057A5" w14:textId="45FDC2A5" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...103 lines deleted...]
-                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ IEC 60811-203-2015</w:t>
+              <w:t>ГОСТ 12177-79 п.3.11, п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4AFA82" w14:textId="08B3182C" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
-[...2 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="6258548F" w14:textId="10190EA1" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="17CF420A" w14:textId="1770ED9D" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="4D251251" w14:textId="71B0D873" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3935E405" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="05253F18" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...4 lines deleted...]
-                <w:iCs/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00F23DCF" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6839E99D" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...12 lines deleted...]
-          <w:p w14:paraId="447097B4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C42DD1" w14:textId="7CA7E77D" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/29.121</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E78ADC8" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>Коэффициент поверхностной плотности оплетки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="511E5A94" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28728A01" w14:textId="5068B65F" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/11.116</w:t>
-[...289 lines deleted...]
-              <w:t>ГОСТ 31947-2012 п.8.8.2</w:t>
+              <w:t>ГОСТ 12177-79 п.3.12, п.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6258548F" w14:textId="10190EA1" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="286CA033" w14:textId="13810DED" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="4D251251" w14:textId="71B0D873" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="00D961A1" w:rsidRPr="00FD5746" w14:paraId="66C59347" w14:textId="6A4A9812" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05253F18" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="223C91FB" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00F23DCF" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="08B91AE3" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6839E99D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="40491BA1" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10C42DD1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="4FB5CCEC" w14:textId="57EF7C40" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Электрическое сопротивление токопроводящих жил (проводника), шлейфа</w:t>
+              <w:t>Площадь поперечного сечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="511E5A94" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="0C8366FC" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1485CDB0" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="361D3799" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7229-76 п.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C309E52" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t xml:space="preserve">СТБ IEC 60811-1-1-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EAB8E8" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="20369146" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>п.9.1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A66D9FD" w14:textId="5CC46B54" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...32 lines deleted...]
-              <w:t>СТБ ISO 6722-2011 п.6.1</w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-501-2015 п.4.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="286CA033" w14:textId="13810DED" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="4AB8D8AF" w14:textId="70D68D7F" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="66C59347" w14:textId="6A4A9812" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="57D9D41C" w14:textId="305D8BDD" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="223C91FB" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="44AFF8DD" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08B91AE3" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...2 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="2DEB099B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40491BA1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="2CDC588D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/22.000</w:t>
+              <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FB5CCEC" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="1C3DD983" w14:textId="7D03CDCF" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Сопротивление изоляции (при 20°С, 70°С)</w:t>
+              <w:t xml:space="preserve">Проверка маркировки, упаковки </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0EB8" w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сопротивление </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C8366FC" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="0BCE4A97" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28127E95" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="55CE8746" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 3345-76</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="688ED3F9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>ГОСТ 18690-2012 п.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7980A8D4" w14:textId="6F285D9F" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
-[...14 lines deleted...]
-              <w:t>п.2.4</w:t>
+              <w:t>ГОСТ 31996-2012 п.8.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB8D8AF" w14:textId="70D68D7F" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="0FCB7268" w14:textId="0B194516" w:rsidR="00EA0EB8" w:rsidRPr="00AF44F7" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="57D9D41C" w14:textId="305D8BDD" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="5C796D76" w14:textId="0AF0C073" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44AFF8DD" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="5AAB2331" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DEB099B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="7271F3A7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CDC588D" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="189D3A3E" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C3DD983" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="62D017A4" w14:textId="70D1CFD3" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Удельное объемное и поверхностное сопротивление изоляции</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> и постоянная электрического сопротивления изоляции при длительно допустимой температуре нагрева токопроводящих жил</w:t>
+              <w:t>Проверка качества маркировки, выполненной краской</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BCE4A97" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="6427D47B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="041027B9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="00AF44F7" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...29 lines deleted...]
-          <w:p w14:paraId="31744DEF" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="0C9E5C7F" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 6433.2-71 п.3</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>ГОСТ 7399-97 п.6.6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B72E56" w14:textId="324F34A7" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...51 lines deleted...]
-              <w:t>ГОСТ 34834-2022 п. 8.3.3</w:t>
+              <w:t>ГОСТ 31996-2012 п.8.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCB7268" w14:textId="0B194516" w:rsidR="00EA0EB8" w:rsidRPr="00AF44F7" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="5113A5E3" w14:textId="19EBEE78" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="5C796D76" w14:textId="0AF0C073" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="640632B0" w14:textId="79CFD273" w:rsidTr="00106BA7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39692800" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12306391" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="656863CD" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C99D2A" w14:textId="6DBA9996" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Долговечность маркировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="019F5178" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4A26E4" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6722-2011 п.11.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E1FF26" w14:textId="247E5330" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C96F94" w14:textId="563B4996" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C46A1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="73ABD47D" w14:textId="2ECA4686" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAB2331" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="5CD37AA1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7271F3A7" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="38145385" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="189D3A3E" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="7ED4F7C5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62D017A4" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="4B323455" w14:textId="302EE0E5" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Электрическая емкость, емкостная ассиметрия</w:t>
+              <w:t>Обозначение изготовителя и маркировки кабеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6427D47B" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="600E6CC8" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="670F4DB8" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...14 lines deleted...]
-          <w:p w14:paraId="51258048" w14:textId="0472EFAB" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="040B36CE" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK9"/>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK10"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60227-1-2012 </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+          <w:p w14:paraId="3D423974" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A2EEF5" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-1-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B60258" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AA0C70" w14:textId="2441A253" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC 60245-1-2011</w:t>
+            </w:r>
+            <w:r w:rsidR="00106BA7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="210060A4" w14:textId="4A585716" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
-            <w:r w:rsidR="00EA0EB8" w:rsidRPr="003636C6">
-[...49 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="640632B0" w14:textId="79CFD273" w:rsidTr="007C46A1">
-[...174 lines deleted...]
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="73ABD47D" w14:textId="2ECA4686" w:rsidTr="007C46A1">
+      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="0AA9EB6E" w14:textId="268844E1" w:rsidTr="00106BA7">
         <w:tblPrEx>
           <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD37AA1" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="2203BB45" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38145385" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="04340ED3" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7ED4F7C5" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="5C297670" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/29.113</w:t>
+              <w:t>27.32/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B323455" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          </w:tcPr>
+          <w:p w14:paraId="3DB192F6" w14:textId="4075B40A" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Коэффициент затухания, фазы, стабильность коэффициента затухания</w:t>
+              <w:t>Непрерывность маркировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="600E6CC8" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="605FACE6" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24700E92" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
-[...29 lines deleted...]
-          <w:p w14:paraId="668B1B7A" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="4BE15FC3" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01AA0C70" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t xml:space="preserve">СТБ IEC 60227-1-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2023AB43" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.4.3.5, 4.3.5а</w:t>
+              <w:t xml:space="preserve">п.3.1.1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136DE0A4" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-1-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794FA900" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1960F9" w14:textId="00135266" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEC 60245-1-2011 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="210060A4" w14:textId="4A585716" w:rsidR="00EA0EB8" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="54C72249" w14:textId="106EF301" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C46A1" w:rsidRPr="00FD5746" w14:paraId="0AA9EB6E" w14:textId="268844E1" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="1018A334" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="6E233AFB" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="3E5EBC22" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="469BDC04" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="163156E4" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="76642A71" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="20ECC0D5" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="0025EA75" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="2023BE24" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="0286B4A8" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="52D27500" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="0DBA1115" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="1F930123" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:p w14:paraId="2DF2825A" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="4995" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="1425"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="2823"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="5FBA7957" w14:textId="584A9781" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2203BB45" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="00EA0EB8">
+          <w:p w14:paraId="4E4B9DA3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA9D3E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5791131A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29494384" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4695D2B8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E002F75" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44A23B07" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C38ADEA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39904444" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DDA7327" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A78A15D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37AD52BE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736139F5" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4234C4F3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D7A111" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F4F3005" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="223ADA53" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2774B51A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="197CFCB5" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F1B8B76" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0189A0A4" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B4115D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="488C11EA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28D89EF3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29033E07" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5456BA0E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FB1AA37" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04F86DB5" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05BED597" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="070D0917" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50854252" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077753CB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="418A734D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DA284BA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A7DAB1A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23C23B98" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39CB9C9D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45EB5C1E" w14:textId="7396BEC8" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C297670" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="7139C5EF" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.046</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.32/29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506B5643" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3DB192F6" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D92CAB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Испытание переменным,  постоянным напряжением кабелей, изолированных жил </w:t>
+              <w:t>Прочность и четкость маркировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66937E46" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436041AF" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC4B2E2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0F7FEA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FC6163" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126F1BB3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31B483E7" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B456B0A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76F5A8BE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392E5796" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39550971" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="607633E4" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="049E0168" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E2CD612" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="420EF02E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5463C948" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B821BBF" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAB90D2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A923B34" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79122218" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="367A40EE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7387526E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F50F290" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7640EE74" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52AB365A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77ECC47A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D40818F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A63890" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="469D908A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2858BBA3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30121FFB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="395B532A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51581955" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50EDD148" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="011882CA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B865667" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BAD85FB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF9E2D9" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8071A0" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAAF87E" w14:textId="2D93FC50" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5178E2F9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+          <w:p w14:paraId="260BD45D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 2990-78 п.4.1 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25A8481F" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">СТБ IEC 60227-1-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDEBE6A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="43E382B0" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t>п.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323BBF0D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.2.2, п.2.3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A1960F9" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="00EA0EB8" w:rsidP="006A0490">
+              <w:t xml:space="preserve">СТБ IEC 60245-1-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391D27B2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60245-2-2011 п.2.2, п.2.3</w:t>
+              <w:t>п. 3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E88A691" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-1-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6AC66B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4AC41F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60227-2-2012 п.1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0152BD85" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3D4C24" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 33326-2015 п.8.8.2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709EDD17" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012 п.8.8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1994A2C2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31946-2012 п.8.8.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7634B96D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012 п.8.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54C72249" w14:textId="106EF301" w:rsidR="00EA0EB8" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="006A0490">
+          <w:p w14:paraId="40A3128B" w14:textId="0DCD666B" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5FBA7957" w14:textId="584A9781" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="7E58B937" w14:textId="4B0B40CD" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4B9DA3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="0FCDEA6E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...14 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69A7400C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7139C5EF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5050EE24" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/29.121</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="506B5643" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCCB67E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/11.116</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="40D92CAB" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>Электрическое сопротивление токопроводящих жил (проводника), шлейфа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0781CA55" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="193BC818" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Прочность и четкость маркировки</w:t>
-[...13 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:t>ГОСТ 7229-76 п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2577F073" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05503A4E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п.2.1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D98399" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409A6670" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...201 lines deleted...]
-              <w:t>ГОСТ 31947-2012 п.8.8.2</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6722-2011 п.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40A3128B" w14:textId="0DCD666B" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="09C1DE4E" w14:textId="25E88D8B" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="7E58B937" w14:textId="4B0B40CD" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="6801AF96" w14:textId="6D7A040A" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCDEA6E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="2CC66DB7" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69A7400C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="536BCD56" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5050EE24" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69B13D7F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BCCB67E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F91287F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электрическое сопротивление </w:t>
-[...7 lines deleted...]
-              <w:t>токопроводящих жил (проводника), шлейфа</w:t>
+              <w:t>Сопротивление изоляции (при 20°С, 70°С)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0781CA55" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB778B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="193BC818" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2EB5B616" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7229-76 п.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2577F073" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 3345-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C173260" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05503A4E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F4522E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">п.2.1 </w:t>
-[...30 lines deleted...]
-              <w:t>СТБ ISO 6722-2011 п.6.1</w:t>
+              <w:t>п.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09C1DE4E" w14:textId="25E88D8B" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7CF9EC30" w14:textId="0FFC4030" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="6801AF96" w14:textId="6D7A040A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="6D26DC2E" w14:textId="1AE6F7AF" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC66DB7" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="23B9F785" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="536BCD56" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...2 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="30595D9E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69B13D7F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6F6947FE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/22.000</w:t>
+              <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F91287F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FBD40F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Сопротивление изоляции (при 20°С, 70°С)</w:t>
+              <w:t>Удельное объемное и поверхностное сопротивление изоляции</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF44F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и постоянная электрического сопротивления изоляции при длительно допустимой температуре нагрева токопроводящих жил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0ECB778B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0315CC" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB5B616" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5D67FE7C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00AF44F7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF44F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3345-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799AD0E8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF44F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434D49C5" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 3345-76</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 6433.2-71 п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0713DD37" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00AF44F7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF44F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF44F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6722-2011 п.6.4,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691BDE2A" w14:textId="598146BD" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF9EC30" w14:textId="0FFC4030" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29B8ACFF" w14:textId="7F607524" w:rsidR="00E718B5" w:rsidRPr="00AF44F7" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="6D26DC2E" w14:textId="1AE6F7AF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="26608DDE" w14:textId="2CD183DC" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23B9F785" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="06D9B245" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30595D9E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6898C7B9" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6947FE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4832E90F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34FBD40F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6423D105" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Удельное объемное и поверхностное сопротивление изоляции</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Электрическая емкость, емкостная </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ассиметрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="3C0315CC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D168E39" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D67FE7C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="00AF44F7" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...29 lines deleted...]
-          <w:p w14:paraId="434D49C5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="755AFFA3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003636C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 27893-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0E15BD" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003636C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.6 (метод 3),п. 7 (метод 4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A64C183" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 6433.2-71 п.3</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 11326.0-78 п.4.3.7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29B8ACFF" w14:textId="7F607524" w:rsidR="00DA5D02" w:rsidRPr="00AF44F7" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7CBC64DC" w14:textId="19C6D1F4" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="26608DDE" w14:textId="2CD183DC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="19A12027" w14:textId="6276593C" w:rsidTr="00E718B5">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06D9B245" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="612F37DE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6898C7B9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6B7F1EA8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4832E90F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06C7F92A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6423D105" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AE638D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Электрическая емкость, емкостная ассиметрия</w:t>
+              <w:t>Волновое сопротивление, коэффициент укорочения волны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4D168E39" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D2DE0E6" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="755AFFA3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6419DF19" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003636C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 27893-2023 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F0E15BD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 27893-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F90B28C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003636C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.6 (метод 3),п. 7 (метод 4)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A64C183" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>п. 9 (метод 6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1E9759" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78 п.4.3.7</w:t>
+              <w:t>ГОСТ 11326.0-78 п.4.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBC64DC" w14:textId="19C6D1F4" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="714A42D0" w14:textId="7EC5B837" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="19A12027" w14:textId="6276593C" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="5770CA14" w14:textId="48F2149B" w:rsidTr="00E718B5">
         <w:trPr>
-          <w:trHeight w:val="782"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="612F37DE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="555B4485" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B7F1EA8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29607FAE" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06C7F92A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="760EF61F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40AE638D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37050124" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Волновое сопротивление, коэффициент укорочения волны</w:t>
+              <w:t>Коэффициент затухания, фазы, стабильность коэффициента затухания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="7D2DE0E6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5609A1E9" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6419DF19" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A954DB2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003636C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 27893-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F90B28C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5CD28EA3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003636C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 9 (метод 6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D1E9759" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14B6EF6A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78 п.4.3.1</w:t>
+              <w:t>ГОСТ 11326.0-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="490B7413" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.3.5, 4.3.5а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="714A42D0" w14:textId="7EC5B837" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A0D5FA5" w14:textId="1166CB18" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5770CA14" w14:textId="48F2149B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="0B26F9CB" w14:textId="3E1AEE8B" w:rsidTr="00E718B5">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="555B4485" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="1D053E8E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29607FAE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6D3D8687" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="760EF61F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6C5EEB0B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/29.113</w:t>
+              <w:t>27.32/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37050124" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="106BE488" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Коэффициент затухания, фазы, стабильность коэффициента затухания</w:t>
+              <w:t xml:space="preserve">Испытание переменным,  постоянным напряжением кабелей, изолированных жил </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5609A1E9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="162AFFAA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A954DB2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...29 lines deleted...]
-          <w:p w14:paraId="14B6EF6A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A9ED076" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="490B7413" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">ГОСТ 2990-78 п.4.1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AFFF16" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.4.3.5, 4.3.5а</w:t>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD995A8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.2.2, п.2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194F1D62" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.2.2, п.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0D5FA5" w14:textId="1166CB18" w:rsidR="00DA5D02" w:rsidRPr="003636C6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A3E2DC7" w14:textId="15B70661" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="0B26F9CB" w14:textId="3E1AEE8B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="2E223F02" w14:textId="6A537812" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D053E8E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="1A40333F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D3D8687" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...11 lines deleted...]
-            <w:tcW w:w="479" w:type="pct"/>
+          <w:p w14:paraId="2BFAABAA" w14:textId="40BF0625" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A985FF0" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/26.046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="942" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5EEB0B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="52A56975" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.046</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="106BE488" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>Электрическая прочность изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="895" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFCA491" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1E8A6D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3554D8B0" w14:textId="33423601" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13099B00" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C1847" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="038C4E5D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00106BA7" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1020A2BB" w14:textId="38A6EEEC" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00E718B5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106BA7">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0F991A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Испытание переменным,  постоянным напряжением кабелей, изолированных жил </w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="0A9ED076" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>СТБ ISO 6722-2011 п.6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24716AFD" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 2990-78 п.4.1 </w:t>
-[...44 lines deleted...]
-              <w:t>ГОСТ IEC 60245-2-2011 п.2.2, п.2.3</w:t>
+              <w:t>ГОСТ 6433.3-71 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3E2DC7" w14:textId="15B70661" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1F323038" w14:textId="0C73DAF1" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="2E223F02" w14:textId="6A537812" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="1B22DDA7" w14:textId="63709A7A" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A40333F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="72D7F40F" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61BAD676" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C2662D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...9 lines deleted...]
-          <w:p w14:paraId="4A985FF0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/26.095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="942" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D6A91C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.046</w:t>
-[...20 lines deleted...]
-              <w:t>Электрическая прочность изоляции</w:t>
+              <w:t>Прочность при растяжении и относительное удлинение изоляции и оболочки (пластмасс) до и после старения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61226C10" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00989A4D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="00FD0C0E" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0C0E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11262-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0C0E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79643271" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17675-87 п.4.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F01B48" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-1-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D534C54" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.9.1, п.9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA4350A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1020A2BB" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-501-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5993AAA8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...39 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-512-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C776322" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F323038" w14:textId="0C73DAF1" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71E314C2" w14:textId="337F99AB" w:rsidR="00E718B5" w:rsidRPr="00FD0C0E" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="1B22DDA7" w14:textId="63709A7A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="158EDDFA" w14:textId="2FA03988" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="703"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72D7F40F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="239E2264" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61BAD676" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="049A1E30" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57C2662D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2784D255" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57D6A91C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D85D7E1" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Прочность при растяжении и относительное удлинение изоляции и оболочки (пластмасс) до и после старения</w:t>
+              <w:t>Стойкость к многократному (знакопеременному) перегибу через систему роликов, испытание на гибкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61226C10" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="02B793C8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00989A4D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="00FD0C0E" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...28 lines deleted...]
-          <w:p w14:paraId="79643271" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="57AD063E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 17675-87 п.4.10</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="13F01B48" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 12182.0-80 п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D56746" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-1-1-2009 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D534C54" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 12182.1-80 п.4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE79E61" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.9.1, п.9.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FA4350A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB3C0AF" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-501-2015</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5993AAA8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F3E46C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-512-2015</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.3.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E314C2" w14:textId="337F99AB" w:rsidR="00DA5D02" w:rsidRPr="00FD0C0E" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="30CBF557" w14:textId="6577C6F2" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="158EDDFA" w14:textId="2FA03988" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="461AC510" w14:textId="1B8FE9C4" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="239E2264" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="24E67206" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="049A1E30" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="37B11E7B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2784D255" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="20EB2768" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D85D7E1" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="785388A2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к многократному (знакопеременному) перегибу через систему роликов, испытание на гибкость</w:t>
+              <w:t>Стойкость к перемотке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02B793C8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="37ADB679" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57AD063E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E3E111B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12182.0-80 п.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D56746" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4E2307C8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12182.1-80 п.4.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CE79E61" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">ГОСТ 12182.4-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EE6EBB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
-[...29 lines deleted...]
-              <w:t>ГОСТ IEC 60245-2-2011 п.3.1</w:t>
+              <w:t>ГОСТ 11326.0-78 п.4.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30CBF557" w14:textId="6577C6F2" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7B07D1E7" w14:textId="61D072E7" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="461AC510" w14:textId="1B8FE9C4" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="42D7D046" w14:textId="760C729E" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="1359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24E67206" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="0C06DB72" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37B11E7B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7E1D55B7" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20EB2768" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="466E3B40" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.095</w:t>
+              <w:t>27.32/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="785388A2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE3E423" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к перемотке</w:t>
+              <w:t>Герметичность (сплошность, продольное распространение воды) оболочки, защитного шланга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37ADB679" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7AB3DD0A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3E111B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6133D007" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12182.0-80 п.4</w:t>
-[...29 lines deleted...]
-              <w:t>ГОСТ 11326.0-78 п.4.4.7</w:t>
+              <w:t>ГОСТ 7006-72 п.4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC07F14" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003636C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 27893-2023 п.13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003636C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(метод 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B07D1E7" w14:textId="61D072E7" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56960039" w14:textId="6BF3C6BA" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="42D7D046" w14:textId="760C729E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="5622089B" w14:textId="5393690A" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="1359"/>
+          <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C06DB72" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="6C5DD522" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E1D55B7" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="66C67308" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="466E3B40" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6637F982" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.141</w:t>
+              <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DE3E423" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6BD6E2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Герметичность (сплошность, продольное распространение воды) оболочки, защитного шланга</w:t>
+              <w:t>Проверка усилия сдвига изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AB3DD0A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="201F49BC" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6133D007" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6B5C7C86" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7006-72 п.4.7</w:t>
-[...28 lines deleted...]
-              <w:t>(метод 10)</w:t>
+              <w:t>ГОСТ 31946-2012 п.8.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56960039" w14:textId="6BF3C6BA" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="593198C5" w14:textId="638E1FDB" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5622089B" w14:textId="5393690A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="4707CDDD" w14:textId="5EBEAC3C" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="542"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5DD522" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="72B0F9BF" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66C67308" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A6A139E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6637F982" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="227F585C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C6BD6E2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6D9199" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка усилия сдвига изоляции</w:t>
+              <w:t>Стойкость к растяжению, (временное сопротивление разрыву) неизолированной жилы, изолированной жилы, кабельного издели</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>я</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201F49BC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="28775BB2" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C7C86" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06058F96" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 31946-2012 п.8.4.2</w:t>
+              <w:t>ГОСТ 1497-84 п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6231C1" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12182.0-80 п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381B7ECC" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 12182.5-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11DC2F1B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 10446-80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="593198C5" w14:textId="638E1FDB" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="53E25E80" w14:textId="0211B582" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4707CDDD" w14:textId="5EBEAC3C" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="0BCE1E90" w14:textId="2E503323" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72B0F9BF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="117173D3" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A6A139E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="487525A4" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="227F585C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5131E310" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A6D9199" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E0B887" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к растяжению, (временное сопротивление разрыву) неизолированной жилы, изолированной жилы, кабельного издели</w:t>
-[...6 lines deleted...]
-              <w:t>я</w:t>
+              <w:t>Стойкость к осевому кручению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28775BB2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2513D31C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06058F96" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="04969845" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 1497-84 п.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E6231C1" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 12182.0-80 п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205C30F0" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12182.0-80 п.4</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">ГОСТ 10446-80 </w:t>
+              <w:t xml:space="preserve">ГОСТ 12182.7-80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53E25E80" w14:textId="0211B582" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="55C68900" w14:textId="1346189A" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="0BCE1E90" w14:textId="2E503323" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="2BC34C35" w14:textId="3C82A32F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="117173D3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="7D7736B4" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="487525A4" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="617A80AA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5131E310" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="33A6DB8A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01E0B887" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2341188C" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к осевому кручению</w:t>
+              <w:t>Стойкость к изгибам, перегибу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2513D31C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="13577D6B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04969845" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E731B16" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>ГОСТ 7006-72 п.4.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E2CAB9" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 12182.0-80 п.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="205C30F0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5787E9BB" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 12182.7-80 </w:t>
+              <w:t xml:space="preserve">ГОСТ 12182.8-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141E9290" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11326.0-78 п.4.4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E959CD" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A271637" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288C28DA" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="003636C6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003636C6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26411-2024 п.8.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24080A1D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1579-93 п.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6378C8FC" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31946-2012 п.8.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55C68900" w14:textId="1346189A" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7ABB2846" w14:textId="3BEFDAB0" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
-[...7 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="2BC34C35" w14:textId="3C82A32F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="5098FD8E" w14:textId="7904FC56" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7736B4" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="7E4F4CDD" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="617A80AA" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4344C2A8" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33A6DB8A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3FEC70FC" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.32/26.095</w:t>
+              <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2341188C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB75819" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к изгибам, перегибу</w:t>
+              <w:t xml:space="preserve">Плотность наложения (прилегания, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>отделяемости</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) изоляции к токопроводящей жиле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13577D6B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="50BBAE24" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E731B16" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B148D0B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7006-72 п.4.14</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="40E2CAB9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 7399-97 п.6.1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E73C366" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12182.0-80 п.4</w:t>
-[...105 lines deleted...]
-            </w:r>
+              <w:t>СТБ ISO 6722-2011 п.7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1C092D" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABB2846" w14:textId="3BEFDAB0" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4F5179A2" w14:textId="6FE5DAD8" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5098FD8E" w14:textId="7904FC56" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E718B5" w:rsidRPr="009814D6" w14:paraId="473D8DA4" w14:textId="03B42894" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4F4CDD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="1844143E" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4344C2A8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06C95855" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEC70FC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="754E6521" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CB75819" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8AA24A" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Плотность наложения (прилегания, отделяемости) изоляции к токопроводящей жиле</w:t>
+              <w:t>Испытание изоляции, защитного шланга, оплетки на истирание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50BBAE24" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7080E219" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B148D0B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1B6EC488" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7399-97 п.6.1.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E73C366" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 7006-72 п.4.4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03765B2B" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>СТБ ISO 6722-2011 п.7.2</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 7399-97 п.6.3.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E943837" w14:textId="77777777" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6722-2011 п.9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5179A2" w14:textId="6FE5DAD8" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="31855862" w14:textId="5EE146BC" w:rsidR="00E718B5" w:rsidRPr="009814D6" w:rsidRDefault="00E718B5" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="473D8DA4" w14:textId="03B42894" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="6EB958B0" w14:textId="28CE44F4" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1844143E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="569EA569" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3C84F6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="479" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC5A6B5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="pct"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9969B0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>отделяемости</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> изолированных жил друг от друга, от оболочки </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="74784932" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459CEF36" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3091C1C3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C312D4" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B649AC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C353297" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97 п.6.1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE27BEF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31855862" w14:textId="5EE146BC" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0C381C16" w14:textId="7DBD15D8" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="6EB958B0" w14:textId="28CE44F4" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="332BA98E" w14:textId="5F9A2A7E" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="569EA569" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="578C421C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD114D9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC5A6B5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="02199929" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C9969B0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B156295" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проверка отделяемости изолированных жил друг от друга, от оболочки </w:t>
+              <w:t>Испытание на разделение изолированных жил шнуров с параллельно уложенными жилами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73B9CE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AC1636" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:ind w:right="-245"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...71 lines deleted...]
-          <w:p w14:paraId="1C353297" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60227-2-2012п.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CDCF18E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7399-97 п.6.1.5</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 7399-97 п.6.1.3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C381C16" w14:textId="7DBD15D8" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="385D0DF3" w14:textId="42EC1FDE" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:ind w:right="-245"/>
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="332BA98E" w14:textId="5F9A2A7E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="21E4FBBD" w14:textId="64ECE583" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="578C421C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="2D1485AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AD114D9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07591691" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02199929" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7FC36E8C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B156295" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0774E1B5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Определение плотности  (объемной массы) пластмасс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A037F26" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63319697" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 15139-69 п.2, п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006B0B22" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="22"/>
-[...28 lines deleted...]
-                <w:iCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ IEC 60811-1-3-2008 п.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2596B686" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...16 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-606-2017</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>ГОСТ 7399-97 п.6.1.3</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="385D0DF3" w14:textId="42EC1FDE" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:ind w:right="-245"/>
+          <w:p w14:paraId="6F2DC24E" w14:textId="6EFE947A" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="21E4FBBD" w14:textId="64ECE583" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="04510988" w14:textId="498423DF" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1485AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="689A4475" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07591691" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="014126F2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC36E8C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3B7FB308" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D041EB0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Определение плотности  (объемной массы) пластмасс</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Стойкость к навиванию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A037F26" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="121A10A5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63319697" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...16 lines deleted...]
-          <w:p w14:paraId="006B0B22" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0CFD4118" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>СТБ IEC 60811-1-3-2008 п.8</w:t>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">ГОСТ 12182.2-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB6DD34" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-606-2017</w:t>
-[...14 lines deleted...]
-              <w:t>п.4.4</w:t>
+              <w:t>ГОСТ 31996-2012 п.8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2DC24E" w14:textId="6EFE947A" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6D60ED76" w14:textId="7926C35A" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="04510988" w14:textId="498423DF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="462ADD16" w14:textId="3A82C4B3" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="689A4475" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="33E760A0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="014126F2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4E72B922" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7FB308" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2235337B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D041EB0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E04BF43" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к навиванию</w:t>
+              <w:t>Испытание на устойчивость к продавливанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="121A10A5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="472A556A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFD4118" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3E1BA8E3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t>ГОСТ 31996-2012 п.8.4</w:t>
+              <w:t>ГОСТ 26445-85 п.4.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D60ED76" w14:textId="7926C35A" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="45C0D22E" w14:textId="1C584C74" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="462ADD16" w14:textId="3A82C4B3" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="75DABB39" w14:textId="114C0FAC" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33E760A0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="75707FE9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E72B922" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="77E81590" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2235337B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1D902256" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/26.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E04BF43" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D81FBCF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на устойчивость к продавливанию</w:t>
+              <w:t>Испытание на статическую гибкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="472A556A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3EA60160" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1BA8E3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="018F9D2A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>ГОСТ 26445-85 п.4.5.5</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-2-2012 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8D0D33" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27405F88" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60245-2-2011 п.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9DA91D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ IEC 60227-6-2011  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6DAD08" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.2.4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C93CA2B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60227-6-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBFD1A6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45C0D22E" w14:textId="1C584C74" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="2E01EE9C" w14:textId="394982CA" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="75DABB39" w14:textId="114C0FAC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="223EC74C" w14:textId="1B2BA832" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75707FE9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="634D6574" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77E81590" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2B39F4C6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D902256" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69701D67" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>27.32/26.165</w:t>
+              <w:t>27.32/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D81FBCF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D24F195" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание на воздействие повышенной температуры среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D548997" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2F42FF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на статическую гибкость</w:t>
-[...24 lines deleted...]
-              <w:rPr>
+              <w:t>ГОСТ 11326.0-78  п.4.5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2329DBA6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...8 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16962.1-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DC2CD3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...8 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(метод 201-1.1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B052FF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20.57.406-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6CF141" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...8 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Метод 201-1, 201-1.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7024C1" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...37 lines deleted...]
-              <w:t>п.4.4.2</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>201-1.2, 201-11, 202-1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E01EE9C" w14:textId="394982CA" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74E0519D" w14:textId="7C350592" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="223EC74C" w14:textId="1B2BA832" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="1E124775" w14:textId="5CA7F0DD" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="634D6574" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="5D707783" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B39F4C6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3EA5D2AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69701D67" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7A901AE0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D24F195" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0563F006" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на воздействие повышенной температуры среды</w:t>
+              <w:t xml:space="preserve">Испытание на старение (ускоренное, длительное), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тепловая перегрузка, тепловая усадка, совместимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D548997" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="65FBD857" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2F42FF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="09A76A5C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-2-2008 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A7FC59" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2588D3A0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ IEC 60811-401-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2B6D2E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-3-2008 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56083F32" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156D57EE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-502-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED2F51E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78  п.4.5.1</w:t>
-[...6 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 16962.1-89</w:t>
-[...87 lines deleted...]
-              <w:t>201-1.2, 201-11, 202-1)</w:t>
+              <w:t xml:space="preserve"> 6722-2011 п.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74E0519D" w14:textId="7C350592" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="31D03FCD" w14:textId="5B515803" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C46A1">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="1E124775" w14:textId="5CA7F0DD" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4C6DB3F0" w14:textId="1D2C7C6F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D707783" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="3E4C18E3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EA5D2AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08639DF3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A901AE0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70AF32D0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.080</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0C3D56F8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:t>27.32/26.095</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0563F006" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="283E0FE2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на старение (ускоренное, длительное), тепловая перегрузка, тепловая усадка, совместимость</w:t>
+              <w:t>Испытание изоляции на изгиб при низкой температуре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65FBD857" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6FF415E2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09A76A5C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01F87591" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK34"/>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK35"/>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-1-2-2008 </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>СТБ IEC 60811-1-4-2009</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.8.1</w:t>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C2F5E5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D2B6D2E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п.8.1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59603134" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-1-3-2008 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="56083F32" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-504-2015 п.4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040EF22F" w14:textId="12934F57" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.10</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 6722-2011 п.10</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6722-2011 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31D03FCD" w14:textId="5B515803" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4EAE6373" w14:textId="299A38C9" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4C6DB3F0" w14:textId="1D2C7C6F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5F1882A2" w14:textId="132A044D" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4C18E3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="279CE73D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08639DF3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="495FDBF6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70AF32D0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7D864D2C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C3D56F8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="244B84E7" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="283E0FE2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00364566" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание изоляции на изгиб при низкой температуре</w:t>
+              <w:t>Испытание оболочки на изгиб при низкой температуре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FF415E2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3D11055D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01F87591" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="OLE_LINK35"/>
+          <w:p w14:paraId="51079A2D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>СТБ IEC 60811-1-4-2009</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-4-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BB28CF6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="33C2F5E5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">п.8.2 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD68052" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">п.8.1 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59603134" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-504-2015 п.4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F5505A" w14:textId="0F53B1B5" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-504-2015 п.4.2</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6722-2011 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAE6373" w14:textId="299A38C9" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4DF3C96D" w14:textId="0A8F5F40" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5F1882A2" w14:textId="132A044D" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4E5FF515" w14:textId="51B80BA3" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="279CE73D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="1342680A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="759DF868" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D864D2C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="484FB780" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
-              <w:rPr>
-[...19 lines deleted...]
-              </w:rPr>
+              <w:t>27.32/26.080</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353F7DF2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCF7B96" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание оболочки на изгиб при низкой температуре</w:t>
+              <w:t xml:space="preserve">Испытание поливинилхлоридной изоляции и оболочки на удар при низкой температуре </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C51F0E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664535B3" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0829F729" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFB9F49" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4C352D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111A112F" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="395E0CC2" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20A49660" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097D37BB" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7179FB20" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F423B20" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67078EC8" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F15005" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22351C26" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22CF9590" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E0C0038" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C2945B9" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD9F5DB" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A9F07AC" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301204A7" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E494692" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2528F5" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A0F148" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1A809E" w14:textId="31552C6D" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51079A2D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FC52A14" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">СТБ IEC 60811-1-4-2009 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB28CF6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="59EC24B2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">п.8.2 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BD68052" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">п.8.5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53489BED" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-504-2015 п.4.3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="75F5505A" w14:textId="0F53B1B5" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-506-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2392B614" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6722-2011 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF3C96D" w14:textId="0A8F5F40" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1CA35724" w14:textId="046E0246" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4E5FF515" w14:textId="51B80BA3" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4647BD2D" w14:textId="4152BB46" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1342680A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="5249FBF9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B545506" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="484FB780" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6D4EB1A6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353F7DF2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:pStyle w:val="af6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0231D9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="002A07EC" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
-              <w:t>27.32/26.095</w:t>
-[...10 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания на воздействие пониженной рабочей и пониженной предельной тем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пературы среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="123F5E7A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24181F8D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...17 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20.57.406-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7F24A9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(метод 203-1, 204-1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AE4953" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10348-80 п.4.5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3FDE80" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
-                <w:lang w:val="ru-RU"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 11326.0-78 </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:iCs/>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> 6722-2011 п.8</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA35724" w14:textId="046E0246" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1DE732F1" w14:textId="0D8A6E09" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4647BD2D" w14:textId="4152BB46" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="31733340" w14:textId="4999F81B" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5249FBF9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="493137BF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B545506" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="00347069" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4EB1A6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="76C90D56" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F0231D9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="002A07EC" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1187FE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытания на воздействие пониженной рабочей и пониженной предельной тем</w:t>
+              <w:t>Проверка устойчивости к воздействию смены температур, циклической смене температур, климатическим воздей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>пературы среды</w:t>
+              <w:t>ствующим факторам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="123F5E7A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2D9AE4C8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24181F8D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A478767" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20.57.406-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15223D7B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(метод 205-1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9D60F6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 11326.0-78 п.4.5.3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799DAFEE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 20.57.406-81</w:t>
-[...6 lines deleted...]
-              <w:ind w:right="0"/>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(метод 203-1, 204-1)</w:t>
-[...44 lines deleted...]
-              <w:t>п.4.5.2</w:t>
+              <w:t xml:space="preserve"> 6722-2011 п.11.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE732F1" w14:textId="0D8A6E09" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="32CFF242" w14:textId="58C6850E" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="31733340" w14:textId="4999F81B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="627E9FB5" w14:textId="6E8DAEA2" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="493137BF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="2B81E668" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00347069" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3170FA8D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76C90D56" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5648B3BC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A1187FE" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E241C32" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка устойчивости к воздействию смены температур, циклической смене температур, климатическим воздей</w:t>
-[...7 lines deleted...]
-              <w:t>ствующим факторам</w:t>
+              <w:t>Испытание на стойкость к воздействию повышенной влажности воздуха, влагостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D9AE4C8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="0A5A8F65" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A478767" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4F3BD861" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 20.57.406-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15223D7B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="45E8CE0A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(метод 205-1)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D9D60F6" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>(Метод 208-2, 207-1, 207-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F353672" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 11326.0-78 п.4.5.3 </w:t>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t>ГОСТ 16962.1-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07765A9B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 6722-2011 п.11.6</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Метод 207-2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32CFF242" w14:textId="58C6850E" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C7162D4" w14:textId="5AF34CE1" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="627E9FB5" w14:textId="6E8DAEA2" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4658E558" w14:textId="34E94119" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B81E668" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="2EC1D3D2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3170FA8D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5CE7FCCC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5648B3BC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4ADA1253" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E241C32" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFDC96E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на стойкость к воздействию повышенной влажности воздуха, влагостойкость</w:t>
+              <w:t>Испытание на воздействие инея с последующим оттаива</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>нием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A5A8F65" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="65253B2E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3BD861" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="605C32B8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 20.57.406-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E8CE0A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C12A2F8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Метод 208-2, 207-1, 207-2)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F353672" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>(Метод 206-1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0202F40A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 16962.1-89</w:t>
-[...16 lines deleted...]
-              <w:t>(Метод 207-2)</w:t>
+              <w:t>ГОСТ 11326.0-78 п.4.5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7162D4" w14:textId="5AF34CE1" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="73732D00" w14:textId="4041828B" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="4658E558" w14:textId="34E94119" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="375A1F12" w14:textId="24925FCC" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC1D3D2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="5B634646" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7FCCC" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A8BCC17" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADA1253" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="30214DF9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2AFDC96E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B9051B" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Испытание на воздействие инея с последующим оттаива</w:t>
-[...7 lines deleted...]
-              <w:t>нием</w:t>
+              <w:t>Испытание на тепловую (термическую) стабильность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65253B2E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3D058066" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="605C32B8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="171BAD9C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 20.57.406-81</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C12A2F8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-405-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE00A5F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Метод 206-1)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0202F40A" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">СТБ IEC 60811-3-2-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFAAA09" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78 п.4.5.7</w:t>
+              <w:t>п. 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73732D00" w14:textId="4041828B" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E71E642" w14:textId="520AE88C" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="375A1F12" w14:textId="24925FCC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5FF05FB4" w14:textId="129B40F4" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B634646" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="1766BC80" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A8BCC17" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5B5A2E80" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30214DF9" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2DB6C097" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="57071D65" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>27.32/26.095</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...15 lines deleted...]
-              <w:t>Испытание на тепловую (термическую) стабильность</w:t>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FFA2E7" w14:textId="7FCB58A6" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00830D7C" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830D7C">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание на стойкость  изоляции и оболочки к деформации при повышенной температуре и растрескиванию (испытание на тепловой удар, испытание на стойкость  к продавливанию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D058066" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="58195162" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="171BAD9C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5E53F1CB" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-405-2015</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BE00A5F" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 22220-76 п.1, п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556FE6BD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-3-2-2011 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CFAAA09" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-508-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F3D360" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п. 9</w:t>
+              <w:t>ГОСТ IEC 60811-509-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6500E73C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-3-1-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB3CF12" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.8, п.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031BE36C" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6722-2011 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E71E642" w14:textId="520AE88C" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69179559" w14:textId="461F79D5" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5FF05FB4" w14:textId="129B40F4" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="0BFBF22C" w14:textId="48C966D3" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1766BC80" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="23946273" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B5A2E80" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0E918908" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB6C097" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0042B4AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57071D65" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1A103D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...35 lines deleted...]
-              <w:t>стойкость  к продавливанию)</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Стойкость к тепло</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>вой деформации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58195162" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="74EDC143" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E53F1CB" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="601C0C06" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 22220-76 п.1, п.2</w:t>
-[...86 lines deleted...]
-            </w:r>
+              <w:t>ГОСТ IEC 60811-507-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0628C2" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="006B02EA" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B02EA">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-2-1-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A566781" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B02EA">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCD8F35" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69179559" w14:textId="461F79D5" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="717A9147" w14:textId="5C16AA0D" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="0BFBF22C" w14:textId="48C966D3" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5106DBDA" w14:textId="06244ED4" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23946273" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="5B8636A8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E918908" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="46EBBF78" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0042B4AD" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5D1D42C5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:t>27.32/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A1A103D" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46977A26" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к тепло</w:t>
-[...7 lines deleted...]
-              <w:t>вой деформации</w:t>
+              <w:t>Водопоглощение и усадка изоляции и оболочек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74EDC143" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:p w14:paraId="3C35E3F0" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="601C0C06" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7A7649BF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-507-2015</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">СТБ IEC 60811-1-3-2008 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F8233E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.9, п.10, п.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186CC8EF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-402-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20653046" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-502-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F9B0CA" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ IEC 60811-503-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A001A89" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17515-72 п. 4.10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="717A9147" w14:textId="5C16AA0D" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="39F0BC36" w14:textId="3C8C61B0" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="5106DBDA" w14:textId="06244ED4" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="61F60748" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="3DB8E2A2" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="0D6769FA" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="243868CD" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="1B51E747" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="4995" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="52ECDC54" w14:textId="20A7D292" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8636A8" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00DA5D02">
+          <w:p w14:paraId="31506759" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="74998AFC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D1D42C5" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="4175D497" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
-              <w:t>27.32/26.080</w:t>
+              <w:t>27.32/26.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46977A26" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="60698630" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Водопоглощение и усадка изоляции и оболочек</w:t>
+              <w:t xml:space="preserve">Потеря массы изоляции, оболочки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4DB767" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F81CDB2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31BD195B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E827CEB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFF1A70" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7649BF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0BA61714" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60811-1-3-2008 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26F8233E" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 7399-97 п.6.4.7, Приложение Г</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD00C50" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.9, п.10, п.11</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="186CC8EF" w14:textId="77777777" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="00DA5D02" w:rsidP="00FA42F0">
+              <w:t>ГОСТ IEC 60811-409-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31756627" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-402-2015</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IEC</w:t>
+            </w:r>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-503-2015</w:t>
-[...5 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve"> 60811-3-2-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDCC134" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009814D6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 17515-72 п. 4.10</w:t>
+              <w:t>п.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39F0BC36" w14:textId="3C8C61B0" w:rsidR="00DA5D02" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6145F36B" w14:textId="0F9CD426" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="009814D6" w14:paraId="52ECDC54" w14:textId="20A7D292" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="365B671B" w14:textId="53983B8B" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="589"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31506759" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="63CD66D8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59EF4EA0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-              <w:t>27.32/26.040</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4CA82804" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.32/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Потеря массы изоляции, оболочки </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6A13FDC3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Жидкостная совместимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...79 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFB19A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA61714" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...80 lines deleted...]
-              <w:t>п.8.1</w:t>
+          <w:p w14:paraId="0B13E028" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6722-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148B12C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6145F36B" w14:textId="0F9CD426" w:rsidR="00225537" w:rsidRPr="009814D6" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12311E03" w14:textId="630AC86C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="365B671B" w14:textId="53983B8B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="0050A998" w14:textId="01591CC1" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD66D8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="6B8F4D59" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59EF4EA0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="739747AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CA82804" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="0DA53A2D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A13FDC3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="16B575BD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Жидкостная совместимость</w:t>
+              <w:t>Устойчивость к горячей воде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BFB19A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A729FA3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B13E028" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2A631119" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 6722-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="148B12C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3593C09A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.11.2</w:t>
+              <w:t>п.11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12311E03" w14:textId="630AC86C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="52B0CC6A" w14:textId="1C39114A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="0050A998" w14:textId="01591CC1" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6DAD7110" w14:textId="639ED01B" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8F4D59" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3186D0EF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="739747AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1C0A3AD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DA53A2D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="4F7F2B8E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16B575BD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="5CB6D94D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Устойчивость к горячей воде</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Стойкость к воздействию: воды, 20% раствора поваренной соли, 30% раствора щелочей </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(OH)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NaOH</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A729FA3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6DBB3C55" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A631119" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="43066F28" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK36"/>
+            <w:bookmarkStart w:id="6" w:name="OLE_LINK37"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>СТБ ISO 6722-2011</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ГОСТ 11326.0-78 </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.11.</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>п.4.5.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E3291F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B0CC6A" w14:textId="1C39114A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5EA279B1" w14:textId="1517CA93" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6DAD7110" w14:textId="639ED01B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="140B8825" w14:textId="1A236BFF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3186D0EF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="31D754BF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C0A3AD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2CDAE673" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="64C7930E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:t>27.32/26.080</w:t>
+            </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CB6D94D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="576172A6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость к воздействию: воды, 20% раствора поваренной соли, 30% раствора щелочей Ca(OH)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> или  NaOH</w:t>
+              <w:t>Стойкость кабеля к циклическому нагреву в солевой ванне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DBB3C55" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="50784017" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43066F28" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="4" w:name="OLE_LINK37"/>
+          <w:p w14:paraId="303FA0E0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ 11326.0-78 </w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>ГОСТ 7006-72 п.4.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA279B1" w14:textId="1517CA93" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5BF2D04E" w14:textId="0ABBCC86" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="140B8825" w14:textId="1A236BFF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37D616FC" w14:textId="0D2E22CC" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31D754BF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1972B3F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CDAE673" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="606E808A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...10 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0A46135D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="576172A6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="3D619979" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Стойкость кабеля к циклическому нагреву в солевой ванне</w:t>
+              <w:t>Стойкость к воздействию минерального масла, бензина, дизельного топлива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50784017" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="644983C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="303FA0E0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="73508A48" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 7006-72 п.4.15</w:t>
+              <w:t>ГОСТ IEC 60811-404-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D5E011" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11326.0-78 п.4.5.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F01EC60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17515-72 п.4.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF2D04E" w14:textId="0ABBCC86" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3DF99326" w14:textId="2ACBB4AA" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37D616FC" w14:textId="0D2E22CC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="012AD7AE" w14:textId="2A8EE4A2" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1972B3F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2B3CA1FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="606E808A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="501EEB41" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A46135D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          </w:tcPr>
+          <w:p w14:paraId="4D340AFB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>27.32/2</w:t>
-            </w:r>
+              <w:t>27.32/25.047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60962E60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0014184D">
-              <w:t>6</w:t>
-[...28 lines deleted...]
-              <w:t>Стойкость к воздействию минерального масла, бензина, дизельного топлива</w:t>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Нераспространение горения одиночного вертикально расположенного изолированного провода или кабеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="644983C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7C7E07FE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73508A48" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A05836D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 60811-404-2015</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73D5E011" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 12176-89  (метод 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108FB2A9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 11326.0-78 п.4.5.11</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F01EC60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve">ГОСТ IEC 60332-1-2-2011 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C5AA80" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 17515-72 п.4.15</w:t>
+              <w:t xml:space="preserve">СТБ IEC 60332-1-2-2010 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF99326" w14:textId="2ACBB4AA" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="46E5EDCC" w14:textId="37FFED18" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="012AD7AE" w14:textId="2A8EE4A2" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="30224245" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="3622860D" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:p w14:paraId="18162C08" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="4995" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="844"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="1425"/>
+        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="2817"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="40C6E832" w14:textId="7DE087DE" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3CA1FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="63A0E655" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB12698" w14:textId="7CF41E31" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Изделия кабельные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D340AFB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5D2260BF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>27.32/25.047</w:t>
+              <w:t>27.32/36.057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60962E60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE65CD3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Нераспространение горения одиночного вертикально расположенного изолированного провода или кабеля</w:t>
+              <w:t>Проверка на: надежность, долговечность  (подтверждение минимальной наработки, среднего ресурса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F41EF" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 7399-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49016B41" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24334-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567C7926" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31947-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00408D29" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="009814D6" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31996-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4283D189" w14:textId="47741604" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009814D6">
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТНПА и другие документы на продукцию</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A05836D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="560A482A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 12176-89  (метод 2)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="108FB2A9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+              <w:t>ГОСТ 20.57.406-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="637F5377" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC 60332-1-2-2011 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73C5AA80" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+              <w:t>(Метод 201-1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B1DEC3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ IEC 60332-1-2-2010 </w:t>
+              <w:t>ГОСТ 10348-80 п.4.6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BBB336" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 11326.0-78 п.4.6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD6E654" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17515-72 п.4.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E4ED179" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31946-2012 п.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46E5EDCC" w14:textId="37FFED18" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29C94AE8" w14:textId="20CA7EB5" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="40C6E832" w14:textId="7DE087DE" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="56F55CE3" w14:textId="2A4B787B" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="1265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63A0E655" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="29C6ACD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EB12698" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="45E0A1EC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2260BF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="55B0A5F6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>27.32/36.057</w:t>
+              <w:t>27.32/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DBB64A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>Проверка на: надежность, долговечность  (подтверждение минимальной наработки, среднего ресурса)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Стойкость изоляции к статической нагрузке (испытание на теплоустойчивость)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="2BED329D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 2190-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45BB8315" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A0927F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТУ 16-505.221-78 п.1.6.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="560A482A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3C20F21F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:iCs/>
-[...87 lines deleted...]
-              <w:t>ГОСТ 31946-2012 п.8.7</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 2190-77 п.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29C94AE8" w14:textId="20CA7EB5" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2C59C420" w14:textId="771489F4" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="56F55CE3" w14:textId="2A4B787B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6D9801DF" w14:textId="0AC5D75F" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="1265"/>
+          <w:trHeight w:val="98"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29C6ACD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1DF95133" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45E0A1EC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="00ACD81D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55B0A5F6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="01EB8810" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>.080</w:t>
+              <w:t>.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CF71C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Стойкость изоляции к статической нагрузке (испытание на теплоустойчивость)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Механическая прочность при сжатии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BED329D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="084CCBD4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6285-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053437CC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4D2DEE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6285-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE7CC5F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>ГОСТ 2190-77 п.4.7</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.3 (Приложение 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C59C420" w14:textId="771489F4" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="62E3FF86" w14:textId="6AD3B199" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6D9801DF" w14:textId="0AC5D75F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2FA15050" w14:textId="5FCE915E" w:rsidTr="00106BA7">
         <w:trPr>
-          <w:trHeight w:val="98"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF95133" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="7B8CAC0A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00ACD81D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5EB0E85A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01EB8810" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="43CEB41D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/2</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43CF71C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE09A31" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Механическая прочность при сжатии</w:t>
+              <w:t>Прочность сцепления жилы с изоляцией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084CCBD4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="22884BF4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6285-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="053437CC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="61D696BF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.2.4</w:t>
+              <w:t>п.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4D2DEE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="006205B1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6285-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EE7CC5F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B8104C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.4.3 (Приложение 1)</w:t>
+              <w:t>п. 4.4 (Приложение 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62E3FF86" w14:textId="6AD3B199" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12ABAD40" w14:textId="2FDC93D7" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2FA15050" w14:textId="5FCE915E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="20616E0E" w14:textId="0033EB45" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8CAC0A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
-[...189 lines deleted...]
-          <w:p w14:paraId="681CE539" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="681CE539" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3792B5B1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5716645B" w14:textId="77777777" w:rsidR="00225537" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Трубка ПВХ</w:t>
+              <w:t>Трубка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ПВХ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B112603" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52EF6A77" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7779DC12" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E73EFFF" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FCB106A" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FF8DBDC" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A57677" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2806D7" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70844007" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB4FD7C" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB22994" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29BB14B6" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AEBA0D7" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F4C590" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47802943" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3792B5B1" w14:textId="0BEC2C2A" w:rsidR="00806481" w:rsidRPr="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Трубка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ПВХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1251160E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1251160E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>22.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BC7C6E4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC7C6E4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение размеров трубок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A25EE52" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A25EE52" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19034-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C34A34C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...3 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="3BEB8D91" w14:textId="77777777" w:rsidR="00225537" w:rsidRDefault="00225537" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806481">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ РБ 05755944.007-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD5E818" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="626F857A" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73254467" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5194FD19" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37EF7C5F" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E0FE5B" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0013F4E4" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48406C3B" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09EED047" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34764049" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="356C4448" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E8761F6" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1408EB87" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513C4FC0" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7535B3A9" w14:textId="77777777" w:rsidR="00806481" w:rsidRPr="0014184D" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 19034-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C34A34C" w14:textId="283A5D85" w:rsidR="00806481" w:rsidRPr="0014184D" w:rsidRDefault="00806481" w:rsidP="00806481">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806481">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ РБ 05755944.007-97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A695679" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7A695679" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 17675-87 п.4.4,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3627652E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3627652E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.4.5, п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62D5627F" w14:textId="41C3EEA0" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="62D5627F" w14:textId="41C3EEA0" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
-[...8 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7533F024" w14:textId="2F309754" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7533F024" w14:textId="2F309754" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54C7C87B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="54C7C87B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F62F5C5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F62F5C5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="627B4D4C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="627B4D4C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F51486F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51486F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка внешнего вида и цвета трубок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C548C69" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5C548C69" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329B79ED" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="329B79ED" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19034-82 п.5.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11A15483" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="11A15483" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="762A36AC" w14:textId="4F973A79" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="762A36AC" w14:textId="4F973A79" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="43A43024" w14:textId="4C80576D" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="43A43024" w14:textId="4C80576D" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64908B03" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="64908B03" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1831EEB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1831EEB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9EFF20" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4E9EFF20" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44AE4E02" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AE4E02" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное объемное сопротивление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DF38554" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6DF38554" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="324EE938" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="324EE938" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19034-82 п.5.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1855CD02" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1855CD02" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.2-71 п.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA67A07" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2EA67A07" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72A6BCA6" w14:textId="68724A20" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="72A6BCA6" w14:textId="68724A20" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0A341378" w14:textId="01A01429" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0A341378" w14:textId="01A01429" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD7A781" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="0CD7A781" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4841ABD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4841ABD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6A6F36" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1A6A6F36" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00393A1F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00393A1F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электрическая прочность в нормальных климатических условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E776006" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2E776006" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AB98D4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="34AB98D4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.3-71 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3612CC4A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="6" w:name="OLE_LINK29"/>
+          <w:p w14:paraId="3612CC4A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="OLE_LINK28"/>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK29"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 17675-87 </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75321314" w14:textId="660543E6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="75321314" w14:textId="660543E6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="08F56846" w14:textId="1D12CA39" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="08F56846" w14:textId="1D12CA39" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADB9B3E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="0ADB9B3E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25DF594A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="25DF594A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04713577" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="04713577" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.046</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="061CD7F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="061CD7F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B951DDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1B951DDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42A72437" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A72437" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электрическая прочность в условиях повышенной  температуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21251AAA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21251AAA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277CA694" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="277CA694" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.3-71 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740F45CB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="740F45CB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74E4B78F" w14:textId="198D1E33" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="74E4B78F" w14:textId="198D1E33" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5B56E1A7" w14:textId="0562D466" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5B56E1A7" w14:textId="0562D466" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49ADEBB8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="49ADEBB8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3038C4B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3038C4B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDF7647" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0CDF7647" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.046</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C93471" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="73C93471" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08EDCB2A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08EDCB2A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2597C454" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2597C454" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электрическая прочность в условиях пониженной температуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A539B96" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A539B96" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0484B7DE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0484B7DE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.3-71 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728E621D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="728E621D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7B12D0" w14:textId="7DDDF961" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3B7B12D0" w14:textId="7DDDF961" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="510EC86E" w14:textId="7B8D9385" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="510EC86E" w14:textId="7B8D9385" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1BABE5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2F1BABE5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="539E3D11" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="539E3D11" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78999CF3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="78999CF3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.046</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38270612" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="38270612" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C20BAAD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C20BAAD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1EA66C65" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA66C65" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электрическая прочность в условиях повышенной влажности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71992798" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71992798" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B90E84F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1B90E84F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.3-71 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212CDC5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="212CDC5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01614CFB" w14:textId="5B7CDEF6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="01614CFB" w14:textId="5B7CDEF6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="386AEE01" w14:textId="0CD2EFCF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="386AEE01" w14:textId="0CD2EFCF" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2C0C56" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3F2C0C56" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="17E21A0F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17E21A0F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="580E6A9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="580E6A9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.095</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1D1FF1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3C1D1FF1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="445F33A5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="445F33A5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность при растяжении, относительное удлинение при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="134D2BA4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134D2BA4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393F4D4E" w14:textId="2DA9F0D5" w:rsidR="00225537" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="556CD927" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRPr="0014184D" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19034-82 п.5.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C857F21" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4BD39EE9" w14:textId="77777777" w:rsidR="00D961A1" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B02EA">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11262-2017 п.8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C857F21" w14:textId="10842026" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00D961A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17675-87 п.4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13469BA4" w14:textId="55717EE9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="13469BA4" w14:textId="55717EE9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2BFE7162" w14:textId="16CD8D7A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2BFE7162" w14:textId="16CD8D7A" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79396E1B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="79396E1B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="2B420888" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3546F902" w14:textId="77777777" w:rsidR="00225537" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Жгуты проводов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625B6F85" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EAB8D03" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BD4D6A2" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F8F68B5" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4675BC19" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69DE7993" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EE6E39F" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0A1061" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ED01EEC" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C27F00A" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B7AD1A6" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E8E7A17" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC1DB24" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C6D6A22" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B58BA56" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="703DE64E" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ABE9135" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75A11714" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4346F371" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B420888" w14:textId="68D237ED" w:rsidR="00806481" w:rsidRPr="0014184D" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00806481">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Жгуты проводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4E13AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1F4E13AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>29.31/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11551476" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11551476" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка армирования проводов наконечниками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="670CA00C" w14:textId="77777777" w:rsidR="00225537" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="39506A77" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57400DC3" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7829AAD7" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2179012C" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F5CD65D" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D9E4494" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F75F9F2" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A827F3F" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA08EC0" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0ECD94" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4340C50E" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD923A9" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FF88357" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A5DE0FA" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23C17355" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C7A6774" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55BC756E" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60AA1E9B" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32AF2C09" w14:textId="77777777" w:rsidR="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FEB316" w14:textId="5D112228" w:rsidR="00806481" w:rsidRPr="00806481" w:rsidRDefault="00806481" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 23544-84</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5128F9A8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="OLE_LINK31"/>
+          <w:p w14:paraId="5128F9A8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK30"/>
+            <w:bookmarkStart w:id="10" w:name="OLE_LINK31"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ГОСТ 23544-84  </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B94790" w14:textId="0D2A3210" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="66B94790" w14:textId="0D2A3210" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="105427FA" w14:textId="6CFB5762" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="105427FA" w14:textId="6CFB5762" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B507DCA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="5B507DCA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="39F68946" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F68946" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41FD0292" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="41FD0292" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22586119" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22586119" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Коэффициент поверхностной плотности оплетки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="3391CF8E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3391CF8E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD43B65" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7BD43B65" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.2.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F79678" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="17F79678" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01543AB3" w14:textId="68ECB522" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="01543AB3" w14:textId="68ECB522" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="259C3EDB" w14:textId="175C8E51" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="259C3EDB" w14:textId="175C8E51" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="078E6602" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="078E6602" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="7CEC1970" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEC1970" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0898DF2B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0898DF2B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6BB6234D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB6234D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка предельных отклонений  геометрических размеров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="45752108" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45752108" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="398104A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="398104A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54CC7020" w14:textId="202BE9FF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54CC7020" w14:textId="202BE9FF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0425034C" w14:textId="41F65188" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0425034C" w14:textId="41F65188" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76241645" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="76241645" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="6177568A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6177568A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3FE78A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3A3FE78A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40A27931" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A27931" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка отличительной маркировки проводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="34102165" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34102165" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69DDFC4D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69DDFC4D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21A29EBB" w14:textId="629BAB88" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21A29EBB" w14:textId="629BAB88" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0AEA6938" w14:textId="76B03AFB" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0AEA6938" w14:textId="76B03AFB" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFC2E9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1AFC2E9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5794F2C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5794F2C2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0831DF63" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0831DF63" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/11.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C538372" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C538372" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка целостности электрических цепей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2AE6AC3E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE6AC3E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6A9BDD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6E6A9BDD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D3A139" w14:textId="1A1E7493" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="61D3A139" w14:textId="1A1E7493" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="74C04768" w14:textId="0EDCF33C" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="74C04768" w14:textId="0EDCF33C" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD34D9A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="5DD34D9A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0E54F8FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E54F8FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE0FF43" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6CE0FF43" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/11.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EADA920" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EADA920" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Падение напряжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="373DE6CD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="373DE6CD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCC0676" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5CCC0676" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.3.2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A20BB5B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1A20BB5B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 4.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6BEB03" w14:textId="3CCEFB66" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4D6BEB03" w14:textId="3CCEFB66" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="15994EA2" w14:textId="40239DFE" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="15994EA2" w14:textId="40239DFE" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F804736" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="0F804736" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4738A1C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4738A1C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62A35437" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="62A35437" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2EE2A4AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE2A4AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Усилие отрыва наконечника от  провода </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="47D3C9B3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47D3C9B3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22EDBDDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="22EDBDDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3170F330" w14:textId="4F3B4FBB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3170F330" w14:textId="4F3B4FBB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="65D890B1" w14:textId="552E5114" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="65D890B1" w14:textId="552E5114" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="356A48B0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="356A48B0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="49734561" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49734561" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="663971FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="663971FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44D6788F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D6788F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Усилие соединения и разъединения штекерных наконечников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="72DBDFA3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72DBDFA3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="781F5A4F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="781F5A4F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE94188" w14:textId="320DDA6F" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6CE94188" w14:textId="320DDA6F" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2D31E9B7" w14:textId="7B7E1B70" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2D31E9B7" w14:textId="7B7E1B70" w:rsidTr="00806481">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51F4EA2B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="51F4EA2B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...13 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BC85CE5" w14:textId="13F61AE8" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10A09EE7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10A09EE7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CFCB1FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFCB1FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Усилие извлечения штекерного наконечника из соединительной колодки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="054578AE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="054578AE" w14:textId="6372FC7D" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55335432" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 23544-84</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEF83F6" w14:textId="47D091CB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2FEF83F6" w14:textId="47D091CB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="43A30549" w14:textId="12A639FB" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="43A30549" w14:textId="12A639FB" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDFEC5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="6EDFEC5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F7BB8A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1F7BB8A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6867A4B9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6867A4B9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B27470A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B27470A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Теплостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CDD31CF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5CDD31CF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCCB0AF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2CCCB0AF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0AFBD9" w14:textId="5373723F" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0E0AFBD9" w14:textId="5373723F" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37E50E54" w14:textId="566C6702" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37E50E54" w14:textId="566C6702" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="600EA7F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="600EA7F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D4DD45E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2D4DD45E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD8F1BE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1DD8F1BE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26BEC677" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BEC677" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Холодостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FD07ECB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7FD07ECB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9D4175" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7C9D4175" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17B893E4" w14:textId="3E7B877A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="17B893E4" w14:textId="3E7B877A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7DDC0044" w14:textId="1F0E5557" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7DDC0044" w14:textId="1F0E5557" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69638AD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="69638AD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AD29AF9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2AD29AF9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C900AC3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6C900AC3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CF9BF8B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF9BF8B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание на стойкость к воздействию изменения температуры окружающей среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44361621" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="44361621" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69FBD9B6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69FBD9B6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84 п.4.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03ECB756" w14:textId="08681EFC" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03ECB756" w14:textId="08681EFC" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5A58FA2B" w14:textId="2B4211B8" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5A58FA2B" w14:textId="2B4211B8" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C033925" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="7C033925" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22B437CE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="22B437CE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76CD9AF2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="76CD9AF2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/36.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48BE3032" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BE3032" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание на наработку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="434BD8CA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="434BD8CA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC88311" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FC88311" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23544-84  п.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20AE9185" w14:textId="7BDBE3A9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="20AE9185" w14:textId="7BDBE3A9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="41962010" w14:textId="64114E57" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="41962010" w14:textId="64114E57" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2282190B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2282190B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7407712B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7407712B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наконечники для автотракторных проводов низкого напряжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8D64F9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5C8D64F9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>29.31/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37678318" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37678318" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка толщины покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="191CF302" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="191CF302" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00806481">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ РБ 05755944.015-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A34B8D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.302-88 п.3.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06F75433" w14:textId="31032560" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06F75433" w14:textId="31032560" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00FD5746" w14:paraId="70F15C45" w14:textId="5965CDEA" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00FD5746" w14:paraId="70F15C45" w14:textId="5965CDEA" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3758D65C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3758D65C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66246B60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="66246B60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока медная круглая луженая для электротехнических целей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E38278E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E38278E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B5238B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5238B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сплошность покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C56C548" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C56C548" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ 16-505.850-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37DB3E4A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="00FD5746" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="37DB3E4A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="00FD5746" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 16931-71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31997C59" w14:textId="1201078A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="31997C59" w14:textId="1201078A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6D4BAA00" w14:textId="68444336" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6D4BAA00" w14:textId="68444336" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="766DB687" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="766DB687" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A0055CC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6A0055CC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="29E85D96" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29E85D96" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="525AFB3D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="525AFB3D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка удельного электрического сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07653266" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07653266" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="504B215C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="504B215C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 7229-76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD36981" w14:textId="4B5987AF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1DD36981" w14:textId="4B5987AF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="105539CD" w14:textId="52832924" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="105539CD" w14:textId="52832924" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC5AB34" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="0AC5AB34" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C459E44" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5C459E44" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75D56F44" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="75D56F44" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="181A785F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="181A785F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение относительного удлинения и временного сопротивления при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A8880F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A8880F2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71C792BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71C792BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCE3B86" w14:textId="51CF0E58" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0CCE3B86" w14:textId="51CF0E58" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="3D064C18" w14:textId="5ECE374E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="3D064C18" w14:textId="5ECE374E" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3097188F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3097188F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F95EA6F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2F95EA6F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Припои оловянно-свинцовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="254F7EEA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="254F7EEA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75C4A1A2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C4A1A2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля олова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1379C0C3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1379C0C3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 21930-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E4A486" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="40E4A486" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 21931-76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E887E8D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E887E8D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1429.2-77 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756BA0D7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="756BA0D7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="282C8AF2" w14:textId="2A33ECB6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="282C8AF2" w14:textId="2A33ECB6" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6ADBB086" w14:textId="4FDB3710" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6ADBB086" w14:textId="4FDB3710" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35A21574" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="35A21574" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="261DC9BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="261DC9BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тальк для кабельной промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD09C17" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5FD09C17" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.99/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61010F0C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61010F0C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00AB2065" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="00AB2065" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13145-67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40067EC9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="40067EC9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19728.19-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543AB26C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="543AB26C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27DC2FCA" w14:textId="3950289A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="27DC2FCA" w14:textId="3950289A" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5392E665" w14:textId="45221D18" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5392E665" w14:textId="45221D18" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="090FF5FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="090FF5FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="445C1D82" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="445C1D82" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE4EC14" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1CE4EC14" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.99/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15418BAB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15418BAB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тонина помола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E97CEC7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0E97CEC7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70E46FD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70E46FD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19728.20-2001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A3C395" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06A3C395" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48C2EAD9" w14:textId="3B720292" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="48C2EAD9" w14:textId="3B720292" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="27503E08" w14:textId="78B86B75" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="27503E08" w14:textId="78B86B75" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="459DA488" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="459DA488" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBDC834" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4BBDC834" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Катанка медная</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB641B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4AB641B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Катанка алюминиевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D03E69E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4D03E69E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29B30CC6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B30CC6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение геометрических размеров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54FDC572" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54FDC572" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ Р 53803-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268C8520" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="268C8520" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 13843-78</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77DBE6E0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="77DBE6E0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ТНПА и другие документы на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A351FCD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A351FCD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ Р 53803-2010 п.7.2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7311E232" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7311E232" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.7.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="101F997E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="101F997E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55FF6588" w14:textId="45B49D92" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="55FF6588" w14:textId="45B49D92" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="06FE2240" w14:textId="41E70054" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="06FE2240" w14:textId="41E70054" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6888C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="4C6888C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61542C42" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="61542C42" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7532C461" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7532C461" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37A4A65D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A4A65D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Испытание на скручивание с раскручиванием, на скручивание в одну сторону</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="428F11A1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="428F11A1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05A43126" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="05A43126" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1545-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56045BE6" w14:textId="56BD08CD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56045BE6" w14:textId="56BD08CD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="23B7EAEB" w14:textId="0046680A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="23B7EAEB" w14:textId="0046680A" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E74A181" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="5E74A181" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B64AACE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3B64AACE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF96B9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1FF96B9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3EA24A84" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA24A84" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Относительное удлинение и прочность при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="731173AE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="731173AE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8FD038" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7F8FD038" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-84 п.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B33F7D8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B33F7D8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2812072C" w14:textId="4C383B82" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2812072C" w14:textId="4C383B82" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="18D7E7C1" w14:textId="56A9FE06" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="18D7E7C1" w14:textId="56A9FE06" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61BBFDDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="61BBFDDB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04069527" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="04069527" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B949D70" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0B949D70" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F6881DD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6881DD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Проверка удельного электрического сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="474AF39F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="474AF39F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2170E9AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2170E9AA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 53803-2010 п.7.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C0DC81" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03C0DC81" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7229-76 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="528308A4" w14:textId="3546AF7D" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="528308A4" w14:textId="3546AF7D" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="60449676" w14:textId="07EF5AF7" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="60449676" w14:textId="07EF5AF7" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE29501" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2DE29501" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="687B228D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="687B228D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56E9573C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56E9573C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50C474BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C474BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Плотность (для катанки медной)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF2545" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1BBF2545" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F057ACC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F057ACC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 20018-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="048171FA" w14:textId="0AA061BC" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="048171FA" w14:textId="0AA061BC" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1C9CEFB4" w14:textId="13999D19" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1C9CEFB4" w14:textId="13999D19" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35862A97" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="35862A97" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="771CAFF4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="771CAFF4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока медная  круглая электротехническая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="22972053" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="22972053" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1ABFCD39" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABFCD39" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение геомет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>рических размеров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B30B89B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B30B89B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ 16-705.492-2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2726F54A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2726F54A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="072C8035" w14:textId="6E0EF47B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="072C8035" w14:textId="6E0EF47B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4D7F6429" w14:textId="513F269A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4D7F6429" w14:textId="513F269A" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA47B5F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="4BA47B5F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="001DC116" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="001DC116" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="108506BE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="108506BE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A605EC5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A605EC5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка удельного электрического сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E20992B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3E20992B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03A0DE5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03A0DE5E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 7229-76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB8C85E" w14:textId="35B26910" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7EB8C85E" w14:textId="35B26910" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="79081005" w14:textId="11EBC9F8" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="79081005" w14:textId="11EBC9F8" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B325296" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2B325296" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4497083A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4497083A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71237AB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71237AB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="792718DD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="792718DD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение относительного удлинения и временного сопротивления при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BF1CF97" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6BF1CF97" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36B5D70E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="36B5D70E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAFE079" w14:textId="318E67DB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1DAFE079" w14:textId="318E67DB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="642F4E65" w14:textId="7F435054" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="642F4E65" w14:textId="7F435054" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="455B8B26" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="455B8B26" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63F60A0B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="63F60A0B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70EC2EA5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70EC2EA5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FC66A4D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC66A4D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Проверка стойкости к пе</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>регибам</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69E8D746" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69E8D746" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24978753" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="24978753" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1579-93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="546DA691" w14:textId="4AFCC24D" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="546DA691" w14:textId="4AFCC24D" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="0CA91703" w14:textId="0D9BF2DA" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="0CA91703" w14:textId="0D9BF2DA" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05DF7154" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="05DF7154" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="680B67EC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="680B67EC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Катанка из алюминиевого сплава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="189EC2B8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="189EC2B8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1DA0DB99" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA0DB99" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка конструктивных параметров</w:t>
-            </w:r>
+              <w:t>Проверка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>конструктивных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>параметров</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F152C63" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3F152C63" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТУ 16-705.493-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A54A776" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A54A776" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32C0576F" w14:textId="71727733" w:rsidR="00225537" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="32C0576F" w14:textId="71727733" w:rsidR="00225537" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="25D290B5" w14:textId="17E706AF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="007C46A1" w14:paraId="25D290B5" w14:textId="17E706AF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE489F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="4DE489F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="538D5ADD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="538D5ADD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="70E3A879" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70E3A879" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68C32224" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C32224" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка удельного электрического  сопротивления</w:t>
-            </w:r>
+              <w:t>Проверка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>удельного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>электрического</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014184D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>сопротивления</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2101A668" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2101A668" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5759A9C3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5759A9C3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 7229-76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14F81462" w14:textId="2DAC3898" w:rsidR="00225537" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14F81462" w14:textId="2DAC3898" w:rsidR="00225537" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1134AD39" w14:textId="0C32BEE8" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1134AD39" w14:textId="0C32BEE8" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0634B1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1A0634B1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B2021F8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7B2021F8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC425BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1AC425BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71E80325" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E80325" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение временного сопротивления и относительного удлинения при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CCD9395" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6CCD9395" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25A39FC2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="25A39FC2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 1497-84 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11D292D1" w14:textId="0DBCDC10" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="11D292D1" w14:textId="0DBCDC10" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="afc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="232639C3" w14:textId="565708CF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="232639C3" w14:textId="565708CF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE60BB8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2CE60BB8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="105C6B89" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="105C6B89" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока алюминиевая круглая электротехническая и для проводов воздушных линий электропередачи.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44962A81" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="44962A81" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока круглая из алюминиевого сплава электротехническая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE9787F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FE9787F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4AC06D9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC06D9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка конструктивных параметров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5339F2D4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5339F2D4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ТУ 16.К71-088-90</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7125A433" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7125A433" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ТУ 16-705.472-87</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C193C07" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C193C07" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ТУ 16-705.494-2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F20A9FD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7F20A9FD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63F9BF78" w14:textId="4620E1D5" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="63F9BF78" w14:textId="4620E1D5" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="27B49B03" w14:textId="7F33495D" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="27B49B03" w14:textId="7F33495D" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C82A238" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="0C82A238" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A95F08D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A95F08D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3539F929" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3539F929" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C186C9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C186C9E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка удельного электрического  сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="200BB142" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="200BB142" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9BEBDE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7B9BEBDE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 7229-76 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D926EC4" w14:textId="27BE0B6C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6D926EC4" w14:textId="27BE0B6C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="132CEF85" w14:textId="25B04A51" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="132CEF85" w14:textId="25B04A51" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56AB8334" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="56AB8334" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CD535D0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0CD535D0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7E30D2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6A7E30D2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0623D457" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0623D457" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение временного сопротивления и относительного удлинения при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2795BE3C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2795BE3C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36AFD937" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="36AFD937" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="771FDBAA" w14:textId="3A43BD4E" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="771FDBAA" w14:textId="3A43BD4E" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="62EE799B" w14:textId="1C3B0B96" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="62EE799B" w14:textId="1C3B0B96" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DED814E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3DED814E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B866BD2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5B866BD2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE33300" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4EE33300" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D286D6C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D286D6C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка числа перегибов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12FAD40E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12FAD40E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA5CE77" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3BA5CE77" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1579-93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="203832AA" w14:textId="71E976E8" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="203832AA" w14:textId="71E976E8" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="48104DAD" w14:textId="26FC6DF0" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="48104DAD" w14:textId="26FC6DF0" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71BC08FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="71BC08FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55B208BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="55B208BC" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A05F5EE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A05F5EE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>низкоуглеродистая,  качественная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41B878F0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="41B878F0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D0461FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0461FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2FCF60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0C2FCF60" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 792-67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21334CA6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21334CA6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D126349" w14:textId="3B88FEF9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3D126349" w14:textId="3B88FEF9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2B715522" w14:textId="0577ABDC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2B715522" w14:textId="0577ABDC" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3480C9BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3480C9BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BC7C347" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4BC7C347" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="499B6B69" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="499B6B69" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A747535" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A747535" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное электрическое сопротивление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10C158D5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10C158D5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6479B067" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6479B067" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1579-93 п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B08BD35" w14:textId="26F7FB21" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5B08BD35" w14:textId="26F7FB21" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="20AC8537" w14:textId="794F937C" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="20AC8537" w14:textId="794F937C" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35DBBA8A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="35DBBA8A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49901B05" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="49901B05" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38697552" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="38697552" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40C690D9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C690D9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Относительное удлинение и временное сопротивление при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CAFA84E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1CAFA84E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19D87927" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="19D87927" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1545-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD9F833" w14:textId="5EB93A4E" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7CD9F833" w14:textId="5EB93A4E" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6605DA40" w14:textId="5113BBFB" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6605DA40" w14:textId="5113BBFB" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="157F63BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="157F63BA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53219AC1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="53219AC1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3AC331" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B3AC331" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="285F09EA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="285F09EA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Стойкость к перегибам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="610C2B0D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="610C2B0D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADC71C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2ADC71C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3345-84 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1F64F8" w14:textId="579959BF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7D1F64F8" w14:textId="579959BF" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5FF4FC9B" w14:textId="4E0AB1E3" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5FF4FC9B" w14:textId="4E0AB1E3" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="548A1124" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="548A1124" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC07CB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FC07CB3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока стальная низкоуглеродистая общего назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="267CCB13" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="267CCB13" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C876EE6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C876EE6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12B61C9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12B61C9D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3282-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F746935" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6F746935" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B573918" w14:textId="68229922" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0B573918" w14:textId="68229922" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="208295D8" w14:textId="2C360937" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="208295D8" w14:textId="2C360937" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="548BA4F1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="548BA4F1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C439B34" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0C439B34" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18A5D1B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="18A5D1B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C6B1952" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6B1952" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на перегиб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23B72F57" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="23B72F57" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="459FDA32" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="459FDA32" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1579-93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="300C3F00" w14:textId="1E4D65D3" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="300C3F00" w14:textId="1E4D65D3" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4A688856" w14:textId="60D9A96E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4A688856" w14:textId="60D9A96E" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBB459A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="4CBB459A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4769FF62" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4769FF62" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="487735A8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="487735A8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20524CD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20524CD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Масса цинкового покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1059BF27" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1059BF27" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E06EABF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="10" w:name="OLE_LINK3"/>
+          <w:p w14:paraId="5E06EABF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="OLE_LINK2"/>
+            <w:bookmarkStart w:id="12" w:name="OLE_LINK3"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1945D747" w14:textId="493AE9FD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1945D747" w14:textId="493AE9FD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="45CD38A3" w14:textId="27606B01" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="45CD38A3" w14:textId="27606B01" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27433B1D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="27433B1D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="593F8247" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="593F8247" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока стальная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7475C737" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7475C737" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6568789F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6568789F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73E85E79" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="73E85E79" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1526-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="347D4BAF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="347D4BAF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38F5BF49" w14:textId="60765358" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="38F5BF49" w14:textId="60765358" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="48C71FEC" w14:textId="46B816A8" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="48C71FEC" w14:textId="46B816A8" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D02AAAA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="6D02AAAA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A5A39B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1A5A39B7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1264E1FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1264E1FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="433EB62C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="433EB62C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на растяжение и разрыв</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57DF9B36" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="57DF9B36" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38524FAB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="38524FAB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F49FB48" w14:textId="6EF95801" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1F49FB48" w14:textId="6EF95801" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2C17DF5F" w14:textId="7439C13C" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="2C17DF5F" w14:textId="7439C13C" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A20818B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1A20818B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C167F0B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6C167F0B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3614C920" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3614C920" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56749B7A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56749B7A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на навивание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="527D82C4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="527D82C4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="340E852D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="340E852D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10447-93 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B710F5" w14:textId="58AE0C38" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="66B710F5" w14:textId="58AE0C38" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37D6A16B" w14:textId="18127214" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="37D6A16B" w14:textId="18127214" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE1190D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2AE1190D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="188AE3E3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="188AE3E3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока стальная углеродистая пружинная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="23553EFA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="23553EFA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="185DC98D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="185DC98D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6109D9B2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6109D9B2" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9389-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51F179B3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="51F179B3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12177-79 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16AF3266" w14:textId="28487321" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="16AF3266" w14:textId="28487321" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6520E914" w14:textId="5A2D3152" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="6520E914" w14:textId="5A2D3152" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFB5419" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3FFB5419" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27D60ED6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="27D60ED6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A03F3B8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5A03F3B8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64A9BAB9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A9BAB9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на растяжение и разрыв</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E6D4617" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5E6D4617" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2126B600" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2126B600" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12C9EE75" w14:textId="39F3E278" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12C9EE75" w14:textId="39F3E278" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="698FC930" w14:textId="67CDC5E9" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="698FC930" w14:textId="67CDC5E9" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9A7E41" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="3A9A7E41" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53EA6339" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="53EA6339" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="61ED52DA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="61ED52DA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68906A88" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68906A88" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на навивание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0753CE7C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0753CE7C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35250DD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="35250DD1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10447-93 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2E5974" w14:textId="62C08639" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5C2E5974" w14:textId="62C08639" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="49CDD9DB" w14:textId="792AA0DC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="49CDD9DB" w14:textId="792AA0DC" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C263477" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="4C263477" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70B7A6FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70B7A6FF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="508E88CF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="508E88CF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="072356ED" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="072356ED" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на скручивание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71CA80E3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71CA80E3" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00BF668D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="00BF668D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1545-80 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="736A2370" w14:textId="7ED02E68" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="736A2370" w14:textId="7ED02E68" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="212D4ADA" w14:textId="49DE61EB" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="212D4ADA" w14:textId="49DE61EB" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="792B8DF5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="792B8DF5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16F1EEC9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="16F1EEC9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проволока стальная оцинкованная для сердечников проводов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A625562" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5A625562" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09726B91" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09726B91" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="059560C9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="059560C9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9850-72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAEC0F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4EAEC0F5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9850-72 п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="735F534D" w14:textId="13AABC3C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="735F534D" w14:textId="13AABC3C" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1DB46D47" w14:textId="2B0BB67F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1DB46D47" w14:textId="2B0BB67F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="619D4A7C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="619D4A7C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A3F6736" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6A3F6736" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D677F9A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1D677F9A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2696E986" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="00D925AE" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2696E986" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="00D925AE" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Временное сопротивление и относительное удлинение при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06898476" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="06898476" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64AB60FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="64AB60FB" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80  п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B64F3FC" w14:textId="089EAE33" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7B64F3FC" w14:textId="089EAE33" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7EC5C935" w14:textId="6AF1002F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7EC5C935" w14:textId="6AF1002F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD10C71" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="2DD10C71" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47D7281D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="47D7281D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="242AAAF1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="242AAAF1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13ECA131" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ECA131" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание проволоки на навивание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77F08CC5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="77F08CC5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="625555B4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="625555B4" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10447-93  п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA0EBCF" w14:textId="11ECACBB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3AA0EBCF" w14:textId="11ECACBB" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7D37D386" w14:textId="4A832ADB" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7D37D386" w14:textId="4A832ADB" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04C4E8E6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="04C4E8E6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11276FBD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="11276FBD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30F65145" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="30F65145" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.34/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="749892F7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="749892F7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Масса цинкового покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C4AF1D6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1C4AF1D6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="022C6BFF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="022C6BFF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9850-72 п.4.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="250FF86A" w14:textId="11B7050B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="250FF86A" w14:textId="11B7050B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0238ECFC" w14:textId="70B9C0B7" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0238ECFC" w14:textId="70B9C0B7" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61BABD3B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="61BABD3B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53FA7373" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="53FA7373" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ПВХ пластикат, композиции термоэластопластов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2BD5A6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A2BD5A6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0EB0171A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB0171A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Количество посторонних включений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1472F31A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1472F31A" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E4D7D5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="18E4D7D5" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другие документы на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E38C060" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="12" w:name="OLE_LINK33"/>
+          <w:p w14:paraId="1E38C060" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="OLE_LINK32"/>
+            <w:bookmarkStart w:id="14" w:name="OLE_LINK33"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5960-72 </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21230DE4" w14:textId="3F5139A9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21230DE4" w14:textId="3F5139A9" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4428D63F" w14:textId="58D89C66" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4428D63F" w14:textId="58D89C66" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE8254F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="5CE8254F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50EC3685" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="50EC3685" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10F46F99" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10F46F99" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C6A0DE9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6A0DE9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное объемное электрическое сопротивление при 20°С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BA46881" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5BA46881" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D49F3EE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4D49F3EE" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.2-71 п.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291FCDD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="291FCDD9" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08F4D438" w14:textId="358E2B38" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08F4D438" w14:textId="358E2B38" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5266FF40" w14:textId="337E0FAF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5266FF40" w14:textId="337E0FAF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB0159C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="6DB0159C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="173A0300" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="173A0300" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2791DE42" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2791DE42" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="220859DA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="220859DA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное объемное электрическое сопротивление при 70°С, при 105°С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="356BCBCD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="356BCBCD" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03763584" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03763584" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.2-71 п.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EFCBB6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="68EFCBB6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="062C6DEA" w14:textId="6FE8D169" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="062C6DEA" w14:textId="6FE8D169" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="3F6F975F" w14:textId="71816C77" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="3F6F975F" w14:textId="71816C77" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="545B16EF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="545B16EF" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="458BC31D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="458BC31D" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC905C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1DC905C8" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43EF7FC1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EF7FC1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность при разрыве, относительное удлинение при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5604EE7F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5604EE7F" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7212345C" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1A8CC493" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B02EA">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 11262-2017 п.8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7212345C" w14:textId="255E0416" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2B15DB" w14:textId="0FB7080B" w:rsidR="00225537" w:rsidRPr="006B02EA" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D2B15DB" w14:textId="0FB7080B" w:rsidR="00225537" w:rsidRPr="006B02EA" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="55A7ADAD" w14:textId="48F23984" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="55A7ADAD" w14:textId="48F23984" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="370EEB5B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="370EEB5B" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5267E5B6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5267E5B6" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76E46748" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="76E46748" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="335B3223" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="335B3223" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура  хрупкости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C9F41A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4C9F41A7" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14A694D0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14A694D0" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F955752" w14:textId="1C94EEAD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F955752" w14:textId="1C94EEAD" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="260A3502" w14:textId="6F439A83" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="260A3502" w14:textId="6F439A83" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBEB5F1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00225537">
+          <w:p w14:paraId="1CBEB5F1" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B56AE33" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5B56AE33" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2765B797" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2765B797" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0440E643" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0440E643" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48CE59FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CE59FA" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Потери в массе при 160°С в течение 6 часов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F5EAA28" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2F5EAA28" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB28E4E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5DB28E4E" w14:textId="77777777" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="00225537" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8B7680" w14:textId="484D2A7B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F8B7680" w14:textId="484D2A7B" w:rsidR="00225537" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4BB50E1E" w14:textId="1D17E1BC" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="4BB50E1E" w14:textId="1D17E1BC" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCF2ABE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="7DCF2ABE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA7AE7E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0FA7AE7E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ПВХ пластикат, композиции термоэластопластов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDDC7CE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2EDDC7CE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D46EDE0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D46EDE0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75205B27" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="75205B27" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7555CA85" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7555CA85" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другие документы на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77474B1F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="77474B1F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 15139-69 п.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0519D961" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0519D961" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="383BA876" w14:textId="091D9900" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="383BA876" w14:textId="091D9900" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="35080C5E" w14:textId="63BA956D" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="35080C5E" w14:textId="63BA956D" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEB715B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="7BEB715B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1268B5CF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1268B5CF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56138284" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56138284" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.080</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4582E442" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4582E442" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="497B9DCE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="497B9DCE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Относительное удлинение при разрыве после выдержки при 100°С и при 136°С в течение 7 суток. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2661BBE8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2661BBE8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(тепловое старение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E72857B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0E72857B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A777D20" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5A777D20" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08035948" w14:textId="7D411340" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08035948" w14:textId="7D411340" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5A862E63" w14:textId="0384DB1A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="5A862E63" w14:textId="0384DB1A" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10CF4087" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="10CF4087" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79EB2E5E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="79EB2E5E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5EB63F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4E5EB63F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22827085" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="22827085" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Электрическая  прочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01236BCC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="01236BCC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46EB1D8B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="46EB1D8B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 6433.3-71 п.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D92C52" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="44D92C52" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5960-72 п.4.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD633EA" w14:textId="6B998A14" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1AD633EA" w14:textId="6B998A14" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="24BDD82C" w14:textId="269245B7" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="24BDD82C" w14:textId="269245B7" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68AE7BAE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="68AE7BAE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08CBBBC0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08CBBBC0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Композиции полиэтилена для </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Композиции полиэтилена для кабельной промышленности. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEE59B1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>Полиэтилен высокого и низкого давления</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F3A3D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="74F3A3D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41E0F5A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="41E0F5A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>22.29/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E3BCD78" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3BCD78" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Количество посторонних включений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07466657" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07466657" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>ГОСТ 16336-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D0C0E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="32D0C0E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>ГОСТ 16337-77</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D84C7E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D84C7E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>ГОСТ 16338-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39F5403C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="39F5403C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16336-2013 п.8.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ADFF70" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10ADFF70" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 16337-77 п.3.8 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2D23A8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7E2D23A8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16338-85 п. 5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54894FAD" w14:textId="46E953E1" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54894FAD" w14:textId="46E953E1" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
-[...8 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="758C7A38" w14:textId="32C283A7" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="758C7A38" w14:textId="32C283A7" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="221AD871" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="221AD871" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEE3353" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7AEE3353" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ПВХ лента изоляционная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F33F3E9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1F33F3E9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2720F5C2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2720F5C2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Липкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3680CB39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3680CB39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16214-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="060128F2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="060128F2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16214-86 п.4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B417568" w14:textId="41FCED0E" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6B417568" w14:textId="41FCED0E" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1CF323D3" w14:textId="49420B85" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="1CF323D3" w14:textId="49420B85" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="293999ED" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="293999ED" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21D2DC03" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21D2DC03" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="314F1A6F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="314F1A6F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42B5E8C5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B5E8C5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Толщина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57AF9C3D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="57AF9C3D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0709C5BA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0709C5BA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16214-86 п.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05C0C729" w14:textId="74A2B8B5" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="05C0C729" w14:textId="74A2B8B5" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7C799E51" w14:textId="4FA51B34" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7C799E51" w14:textId="4FA51B34" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36B2126C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="36B2126C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6879789F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6879789F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17155F3B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="17155F3B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29F30A64" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F30A64" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность при растяжении, относительное удлинение при разрыве</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BE25B64" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6BE25B64" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65D90CF4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="65D90CF4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16214-86 п.4.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D2CFC5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="52D2CFC5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14236-81 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C117349" w14:textId="56BBFE3E" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0C117349" w14:textId="56BBFE3E" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="573FB15B" w14:textId="14805F62" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="573FB15B" w14:textId="14805F62" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60BB7CE3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="60BB7CE3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13B30D39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="13B30D39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="570F07BE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="570F07BE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76A8DB29" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A8DB29" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура хрупкости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46ECBD9D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="46ECBD9D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0333047C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0333047C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 16214-86 п.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD7FE5B" w14:textId="7F4BC321" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1BD7FE5B" w14:textId="7F4BC321" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0F73359E" w14:textId="4845B509" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="0F73359E" w14:textId="4845B509" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4183E5A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="4183E5A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C0CF560" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7C0CF560" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="182E644E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="182E644E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.29/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46CAC4B3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CAC4B3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное объемное сопротивление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BE8E1FD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6BE8E1FD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60329461" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="60329461" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6433.2-71 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="353EFB27" w14:textId="2751F850" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="353EFB27" w14:textId="2751F850" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="47529921" w14:textId="4C35DBB0" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="47529921" w14:textId="4C35DBB0" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51DCA2D9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="51DCA2D9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18603E5E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="18603E5E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ленты латунные общего назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F456654" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3F456654" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6473779C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6473779C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Определение геометрически размеров (толщина, ширина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC0865F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3CC0865F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2208-2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40EFB72A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="40EFB72A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 2208-2007 п.7.1-7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4939C495" w14:textId="5DC4265B" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4939C495" w14:textId="5DC4265B" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7BED349B" w14:textId="48375335" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="0014184D" w14:paraId="7BED349B" w14:textId="48375335" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C95CC8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="46C95CC8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35F93DAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="35F93DAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35BFC13B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="35BFC13B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>24.45/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1864D4CB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1864D4CB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Временное сопротивление разрыву, относительное удлинение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F4439D9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6F4439D9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="276C2C53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="276C2C53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014184D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 11701-84 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7FF23F" w14:textId="0C903BC3" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D7FF23F" w14:textId="0C903BC3" w:rsidR="00EC6513" w:rsidRPr="0014184D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1C663C4D" w14:textId="007D1423" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1C663C4D" w14:textId="007D1423" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="560810F3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="560810F3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7F10D3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0E7F10D3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Пленка полиэтилен-терефталатная.</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Пленка полиэтилен-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Материал фольгированный композициионный Алюмофлекс.</w:t>
+              <w:t>терефталатная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB51A43" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Материал фольгированный </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>композициионный</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Алюмофлекс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBD4B3E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2DBD4B3E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>25.99/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51FC4743" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FC4743" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Линейные размеры</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5646C8F4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5646C8F4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(толщина, ширина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74981CE4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="74981CE4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>ГОСТ 24234-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A995862" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A995862" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>ТУ 2358-017-50157149-01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37E05D53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="37E05D53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24234-80 п.5.2, п.5.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35691C0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="35691C0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 17035-86 метод  А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="597A2D7F" w14:textId="4946C6FB" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="597A2D7F" w14:textId="4946C6FB" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="3601103A" w14:textId="3F30567A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="3601103A" w14:textId="3F30567A" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19240914" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="19240914" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="167CF319" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="167CF319" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5286CDB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5286CDB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>25.99/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="188EB1D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="188EB1D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность при разрыве, относительное удлинение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="354915BE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="354915BE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD3D9F0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FD3D9F0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24234-80 п.5.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5CA3B5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D5CA3B5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14236-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C72567E" w14:textId="34953298" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3C72567E" w14:textId="34953298" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="631FBD90" w14:textId="2BD40F51" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="631FBD90" w14:textId="2BD40F51" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79BF443B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00827DA1" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="79BF443B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00827DA1" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39A98172" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="39A98172" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36D7CF8D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="36D7CF8D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10422599" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10422599" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A91C19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54A91C19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A7C9CA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="76A7C9CA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1DF53B01" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF53B01" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение в сварочном аэрозоле концентрации оксида железа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63E54923" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="63E54923" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,2-28,6) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6E33B142" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6E33B142" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:r w:rsidRPr="00CB555D">
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5024203F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5024203F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:t>11.10.2017 №92</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14F5E0B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14F5E0B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив,  утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:t>11.10.2017 №92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37B98493" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="37B98493" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5831-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="015C6448" w14:textId="1BF71B1C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="015C6448" w14:textId="1BF71B1C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="0A30FF0F" w14:textId="507FC711" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="0A30FF0F" w14:textId="507FC711" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53B82610" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="53B82610" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A990B1A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5A990B1A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BD5BD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3C4BD5BD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44537FB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="44537FB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525750F8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="525750F8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ACA0A7D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7ACA0A7D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="340159CB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="340159CB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение в сварочном аэрозоле концентрации марганца</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32DE884E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="32DE884E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,02-4,00</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -29285,8366 +30793,8476 @@
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E1FDDB9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E1FDDB9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4789BD53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4789BD53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5831-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5104B7C2" w14:textId="3BA56457" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5104B7C2" w14:textId="3BA56457" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6DAEBAB1" w14:textId="3D0A77F3" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6DAEBAB1" w14:textId="3D0A77F3" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14B59720" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="14B59720" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="157374B4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="157374B4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0950DB36" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0950DB36" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF65478" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7DF65478" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E138616" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6E138616" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E0BFBFD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7E0BFBFD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CCF1ECF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCF1ECF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="OLE_LINK16"/>
-            <w:bookmarkStart w:id="14" w:name="OLE_LINK17"/>
+            <w:bookmarkStart w:id="15" w:name="OLE_LINK16"/>
+            <w:bookmarkStart w:id="16" w:name="OLE_LINK17"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации свинца</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> и его неорганических соединений (по свинцу)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20DDB575" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+          <w:p w14:paraId="20DDB575" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Д: (0,002-0,500) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7486FD34" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7486FD34" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79AC9A77" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="79AC9A77" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5832-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55A88363" w14:textId="2E5F13D4" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="55A88363" w14:textId="2E5F13D4" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="71CF704E" w14:textId="3CC54C33" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="71CF704E" w14:textId="3CC54C33" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="633D150E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="633D150E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="395DA48F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="395DA48F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="587EE00F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="587EE00F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16667EB0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="16667EB0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7516D43E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7516D43E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D9321B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07D9321B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3263F8B9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3263F8B9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации меди</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40498C8D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="40498C8D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,03-8,00) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60A1D1AA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="60A1D1AA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF55BCC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3AF55BCC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5837-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78091531" w14:textId="24250DCD" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="78091531" w14:textId="24250DCD" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="3E36019F" w14:textId="0F7F02BF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="3E36019F" w14:textId="0F7F02BF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E146050" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="3E146050" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EBFC032" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2EBFC032" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3CFD8F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D3CFD8F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D7FDAF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="77D7FDAF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342C1F42" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="342C1F42" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BB7E40C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1BB7E40C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78B45541" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B45541" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации едких щелочей</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3937A7F5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3937A7F5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,03-1,51) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="273339E6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="273339E6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7340E280" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7340E280" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5866-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B3E4050" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1B3E4050" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16991C4D" w14:textId="76EF0FDD" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="16991C4D" w14:textId="76EF0FDD" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1061A1B6" w14:textId="0ADF7152" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1061A1B6" w14:textId="0ADF7152" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38E91252" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="38E91252" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60709A4C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="60709A4C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADC2C86" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5ADC2C86" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA5057E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4BA5057E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D0936F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14D0936F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B4C8F1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="20B4C8F1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="528D8131" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="528D8131" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации пыли</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19A2251F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="19A2251F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,25-500,00) мг/м³</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C76D473" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7C76D473" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C136D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="75C136D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5842-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="390B04DF" w14:textId="515964D7" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="390B04DF" w14:textId="515964D7" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="4ABE42FA" w14:textId="76C6ADAF" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="4ABE42FA" w14:textId="76C6ADAF" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C85813C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="0C85813C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78BBA486" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="78BBA486" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A39EB1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="51A39EB1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0BC971" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0D0BC971" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183B9F10" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="183B9F10" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4251E654" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4251E654" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AFE0339" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFE0339" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Отбор проб и определение массовой концентрации формальдегида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DCE9253" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5DCE9253" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Д: (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,07-3,5) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58D05437" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="58D05437" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3BA88F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4B3BA88F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 315-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F020823" w14:textId="7D1557EE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3F020823" w14:textId="7D1557EE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
-[...8 lines deleted...]
-              <w:t>Щучинский район, Гродненская область</w:t>
+              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="59D5699C" w14:textId="4BFF0067" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="59D5699C" w14:textId="4BFF0067" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="001C402C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="001C402C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56D6992C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56D6992C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01BF07E1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="01BF07E1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189DEAE7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="189DEAE7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D49612E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7D49612E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03221A93" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03221A93" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4E622C6E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E622C6E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Отбор проб и определение массовой концентрации масляного тумана</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274F4631" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="274F4631" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2,5-50) мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27448232" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="27448232" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A437B14" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0A437B14" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 317-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10BF5985" w14:textId="23204113" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10BF5985" w14:textId="23204113" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="481F04A1" w14:textId="17D9FE96" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="481F04A1" w14:textId="17D9FE96" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B415A1D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="6B415A1D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="452AFF93" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="452AFF93" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="471" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9B79C1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1D9B79C1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="709AA24C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="709AA24C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77513EDC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="77513EDC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Шум:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E56481" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="02E56481" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровни звукового давления в октавных </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>или треть-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>октавных полосах частот, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354D4F9A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="354D4F9A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- уровень звука, дБА;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="71F39D43" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+              <w:t xml:space="preserve">- уровень звука, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F39D43" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- эквивалентные по энергии уровни звука, дБА;</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">- эквивалентные по энергии уровни звука, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- максимальные уровни звука в дБА(I)</w:t>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E50DC6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- максимальные уровни звука в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>(I)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="534E3746" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="534E3746" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.003-83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AAB6A2B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="7AAB6A2B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Санитарные нормы, правила и гигиенические нормативы утв. Постановлением Министерства здравоохранения Республики Беларусь от 16.11.2011 №115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D14E97C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1D14E97C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.050-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464E093F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="464E093F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="OLE_LINK18"/>
-            <w:bookmarkStart w:id="16" w:name="OLE_LINK19"/>
+            <w:bookmarkStart w:id="17" w:name="OLE_LINK18"/>
+            <w:bookmarkStart w:id="18" w:name="OLE_LINK19"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. Постановлением Министерства здравоохранения Республики Беларусь от 14.06.2013 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AC58F80" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="3AC58F80" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>№47</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, п.п.15, 20-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21088DF8" w14:textId="0323C87D" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00EC6513">
+          <w:p w14:paraId="21088DF8" w14:textId="0323C87D" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="726DF714" w14:textId="1F71985A" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="726DF714" w14:textId="1F71985A" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="461094F8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00357D42" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="461094F8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00357D42" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00357D42">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00357D42">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="052FCB9C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="052FCB9C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15A2C729" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="15A2C729" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20BF3F2C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="20BF3F2C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63E73534" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E73534" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Шум:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F0EAE7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="37F0EAE7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">- уровни звукового давления в октавных </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>или треть-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>октавных полосах частот, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30705FAF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="30705FAF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- уровень звука, дБА;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62138627" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+              <w:t xml:space="preserve">- уровень звука, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62138627" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- эквивалентные по энергии уровни звука, дБА;</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- эквивалентные по энергии уровни звука, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>- максимальные уровни звука в дБА(I)</w:t>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220E6E3F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- максимальные уровни звука в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>дБА</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>(I)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA825D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1EA825D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>ГН «Показатели безопасности и безвредности шумового воздействия на человека» утв. Постановлением Совета Министров РБ от 25.01.2021 г. № 37</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности шумового воздействия на человека» утв. Постановлением </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Совета Министров РБ от 25.01.2021 г. № 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BFFFAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.1.050-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C0322A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="67C0322A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve">Санитарные нормы и правила, утв. Постановлением Министерства здравоохранения Республики Беларусь от 14.06.2013 </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Санитарные нормы и правила, утв. Постановлением Министерства здравоохранения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Республики Беларусь от 14.06.2013 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53515670" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>№47, п.п.15, 20-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63EE7EDF" w14:textId="2552EAC1" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00EC6513">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EE7EDF" w14:textId="2552EAC1" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="769F84E8" w14:textId="4F862A78" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="769F84E8" w14:textId="4F862A78" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FACA5C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="7FACA5C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D610309" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1D610309" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBE4337" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="2DBE4337" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="772571BD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="772571BD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>35.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72895AEA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="72895AEA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>Освещённость, лк;</w:t>
+              <w:t xml:space="preserve">Освещённость, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>лк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A71BB92" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1A71BB92" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18358D8F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="18358D8F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>45-2.04-153-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59845F4B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="59845F4B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="0048775A" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>СН 2.04.03-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4648B0DD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="4648B0DD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГН «Показатели безопасности для человека световой среды помещений производственных, общественных и жилых зданий» утв. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0048775A">
+              <w:t>ГН «Показатели безопасности для человека световой среды помещений производственных, общественных и жилых зданий» утв. Постановлением Совета Министров РБ от 25.01.2021 г. № 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB5E859" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6DB5E859" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6918284A" w14:textId="20F1A81F" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB555D">
+            <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="042D1E26" w14:textId="5ECE91E5" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="042D1E26" w14:textId="5ECE91E5" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="3063"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60BAABBE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="60BAABBE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745B94C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="745B94C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="786780B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="786780B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C0DD71" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="35C0DD71" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.065</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42FC1B7B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="42FC1B7B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CB718F2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="5CB718F2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>35.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7744DEE4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7744DEE4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Параметры микроклимата: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2827CF02" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="2827CF02" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-температура воздуха, °С;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A3D5513" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1A3D5513" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-относительная влажность воздуха, %;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF5691C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="3DF5691C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 12.1.005-88 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACE1B49" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="0ACE1B49" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>от 30.04.2013 №33</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF97745" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1FF97745" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="OLE_LINK20"/>
-            <w:bookmarkStart w:id="18" w:name="OLE_LINK21"/>
+            <w:bookmarkStart w:id="19" w:name="OLE_LINK20"/>
+            <w:bookmarkStart w:id="20" w:name="OLE_LINK21"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив,  утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.04.2013 №33 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40614AF0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:bookmarkEnd w:id="19"/>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p w14:paraId="40614AF0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Гигиенический норматив, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановлением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F84ADDB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F84ADDB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="500E8E23" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="500E8E23" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел 2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596FBDFD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="596FBDFD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановлением Министерства здравоохранения Республики Беларусь</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 30.04.2013 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED8749E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="2ED8749E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>№33, гл.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FEA5D8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="40FEA5D8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановлением Министерства здравоохранения Республики Беларусь</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 14.06.2013 №47, п.п.9,15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35BFF76D" w14:textId="792F51DB" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00EC6513">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BFF76D" w14:textId="792F51DB" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="482D0A1F" w14:textId="5A24FCB8" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="482D0A1F" w14:textId="5A24FCB8" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="317FCE47" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00816AE8" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="317FCE47" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00816AE8" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00816AE8">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1953C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F1953C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="59AFFF43" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="59AFFF43" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE0A4DA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4FE0A4DA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.065</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78210E2B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="78210E2B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272972B2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="272972B2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
+              <w:lastRenderedPageBreak/>
               <w:t>35.060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C21DFDE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7C21DFDE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Параметры микроклимата: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A96333F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3A96333F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-температура воздуха, °С;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F38CB6F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2F38CB6F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-относительная влажность воздуха, %;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30E1291B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E1291B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>от 14.06.2013 №47</w:t>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.06.2013 №47</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF502E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГН «Микроклиматические показатели безопасности и безвредности на рабочих местах» утв. Постановлением Совета Министров РБ от 25.01.2021 г. № 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48F2CB19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F2CB19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.1.005-88,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25665334" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="25665334" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел 2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6192B28D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6192B28D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
+              <w:t xml:space="preserve">Санитарные нормы и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">правила, утв. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Постановлением Министерства здравоохранения Республики Беларусь</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 30.04.2013 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D8C20F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>№33, гл.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D999670" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
               <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановлением Министерства здравоохранения Республики Беларусь</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve"> от 30.04.2013 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53D8C20F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+              <w:t xml:space="preserve"> от 14.06.2013 №47, п.п.9,15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5800060A" w14:textId="70AF8305" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB555D">
+            <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>№33, гл.4</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CB555D">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, Щучинский район, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve">Санитарные нормы и правила, утв. </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Республики Беларусь</w:t>
-[...34 lines deleted...]
-              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+              <w:t>Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="7C58F086" w14:textId="13F4842E" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="7C58F086" w14:textId="13F4842E" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02EA3363" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="02EA3363" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC2148F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6DC2148F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="499BA99D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="499BA99D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C6B995" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="73C6B995" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29CA8942" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29CA8942" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A0073D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0073D4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E687776" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5E687776" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68BBD5D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BBD5D6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09076922" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="09076922" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="267F8452" w14:textId="6D3E0F58" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="267F8452" w14:textId="6D3E0F58" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="45FA701E" w14:textId="05040CB1" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="45FA701E" w14:textId="05040CB1" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B104734" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="7B104734" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A887FEA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3A887FEA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21A00EC0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21A00EC0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14628DF4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="14628DF4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23EC97F1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="23EC97F1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Аммоний-ион </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="468DCB46" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="468DCB46" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,10-0,15) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48BC0449" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="48BC0449" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,15-3,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD45C6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6FFD45C6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Решение территориальных исполнительных органов об условиях приема сточных вод в систему коммунального</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626AB44A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="626AB44A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>водоотведения.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3293625C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3293625C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B313757" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5B313757" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Разрешение Гродненского областного комитета ПР и ООС на специальное водопользование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A24EF3B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A24EF3B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33045-2014 Метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0767A00C" w14:textId="29194F24" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0767A00C" w14:textId="29194F24" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="63869EF8" w14:textId="2D739340" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="63869EF8" w14:textId="2D739340" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33AC05E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="33AC05E4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="696AD13F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="696AD13F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41EA3A6C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="41EA3A6C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D02796" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="51D02796" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="398B83FA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="398B83FA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Биохимическое потребление кислорода (БПК</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3852E989" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3852E989" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (3-6000) мгО</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FD5ECD5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="2CEB8CD5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5FD5ECD5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEB8CD5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-22-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45E4BC24" w14:textId="4AFDF058" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E4BC24" w14:textId="4AFDF058" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="523A56C2" w14:textId="73128C43" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="523A56C2" w14:textId="73128C43" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8D76E5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="3E8D76E5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5417111F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5417111F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13F8BB9D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="13F8BB9D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48423859" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="48423859" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F787EA8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2F787EA8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Биохимическое потребление кислорода (БПК</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9FC215" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3C9FC215" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,5-6) мгО</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57E56B4E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="17527AB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="57E56B4E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17527AB6" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-23-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="299BE8B7" w14:textId="0AFA38C3" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="299BE8B7" w14:textId="0AFA38C3" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6253C3B6" w14:textId="5D3B906B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6253C3B6" w14:textId="5D3B906B" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="231F24A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="231F24A0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CCCC0EC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7CCCC0EC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="561223C8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="561223C8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F387DA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="10F387DA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69AF61A7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="69AF61A7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Взвешенные вещества</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08422AFF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="08422AFF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: св.3,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D783E9E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="39072644" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6D783E9E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39072644" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4362-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51202DD7" w14:textId="3C604DAF" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51202DD7" w14:textId="3C604DAF" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="42F71232" w14:textId="5A8B6A32" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="42F71232" w14:textId="5A8B6A32" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4288021F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="4288021F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76C63367" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="76C63367" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAEF5F3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2CAEF5F3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1E24BF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4F1E24BF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52749970" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="52749970" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (рН)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E2F46A9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5E2F46A9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Д: (2-12) ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56B6AD97" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="392E5EC9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="56B6AD97" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="392E5EC9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3175D8E1" w14:textId="5590F8EE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3175D8E1" w14:textId="5590F8EE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C46A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="4B6CAF15" w14:textId="375FA741" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="4B6CAF15" w14:textId="375FA741" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF58A07" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="0BF58A07" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65BCD535" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="65BCD535" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="184C2D1B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="184C2D1B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6B34AF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3D6B34AF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D0E92D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54D0E92D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сульфат-ион</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D8E47C0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6D8E47C0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: 2,00-40,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="066379E1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="066379E1" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Решение территориальных исполнительных органов об условиях приема сточных вод в систему коммунального</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31475A39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="31475A39" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>водоотведения.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="195CFA00" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="195CFA00" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EEF9BCF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1EEF9BCF" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Разрешение Гродненского областного комитета ПР и ООС на специальное водопользование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69390473" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69390473" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 17.13.05-42-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6BA046B9" w14:textId="35AAB1CE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA046B9" w14:textId="35AAB1CE" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="39AF1E6C" w14:textId="7EC60670" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="39AF1E6C" w14:textId="7EC60670" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23858369" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="23858369" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="540F1142" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="540F1142" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="61160111" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="61160111" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2433DF31" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2433DF31" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7506117F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7506117F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Растворенный кислород</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DA25E8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="04DA25E8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,2-20) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FECF6FE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="00CC5395" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3FECF6FE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC5395" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-30-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DF1F1CC" w14:textId="70740286" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF1F1CC" w14:textId="70740286" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6F29D0C6" w14:textId="15D5E35F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="6F29D0C6" w14:textId="15D5E35F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2EDDEB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="0E2EDDEB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="370446A8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="370446A8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A175D0B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3A175D0B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.05/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5949D0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2D5949D0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="006F4759" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4759">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="557169BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="557169BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:right="-1050"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Хлорид-ион</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF21B79" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7AF21B79" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="aff0"/>
               <w:ind w:right="176"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: св.10,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3514EA6B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="7E71CF47" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3514EA6B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E71CF47" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49807932" w14:textId="2D91D4F4" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49807932" w14:textId="2D91D4F4" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="024BE0EC" w14:textId="60B64A27" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="024BE0EC" w14:textId="60B64A27" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="323B310B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="323B310B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23D5493E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="23D5493E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Поверхностные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4867859F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4867859F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>100.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467E0425" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="467E0425" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B71E20B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6B71E20B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AF9C1B3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF9C1B3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A88B3B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A88B3B0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-10-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="19" w:name="OLE_LINK8"/>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59624199" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="OLE_LINK8"/>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="297B828B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+          <w:p w14:paraId="297B828B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-10-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C47B5F3" w14:textId="4EA35B4C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C47B5F3" w14:textId="4EA35B4C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="71CFE2F6" w14:textId="761C07D0" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="71CFE2F6" w14:textId="761C07D0" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="340069B8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="340069B8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EE4833A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0EE4833A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8B0835" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6F8B0835" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>100.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C6C5AD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="43C6C5AD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9A5165" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3B9A5165" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Аммоний-ион </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A315779" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2A315779" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,10-0,15) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F5973F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="41F5973F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,15-3,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05B82102" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="05B82102" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СанПиН </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D70A65" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="03D70A65" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1.2.12-33-2005 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB66ECC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6BB66ECC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГН 2.1.5.10-21-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C58B75" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="50C58B75" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Постановление Министерства природных ресурсов и охраны окружающей среды Республики Беларусь № 13 от 30.03.2015г. «Об установлении нормативов качества воды поверхностных водных объектов»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4583F161" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4583F161" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33045-2014 Метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C649CEB" w14:textId="6BF25776" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C649CEB" w14:textId="6BF25776" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="52DD542B" w14:textId="2AE49BA5" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="52DD542B" w14:textId="2AE49BA5" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F42F792" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="4F42F792" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57206DC9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="57206DC9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12209861" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="12209861" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>100.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07828B59" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07828B59" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36287B19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="36287B19" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Взвешенные вещества</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A07368A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A07368A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: св.3,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11C4186A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="2AE94A8A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="11C4186A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE94A8A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4362-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F33CC3B" w14:textId="4B123670" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F33CC3B" w14:textId="4B123670" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1A26BFD3" w14:textId="212EAB42" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1A26BFD3" w14:textId="212EAB42" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF2CCC4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="0FF2CCC4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70A63831" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="70A63831" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="33C6AA76" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="33C6AA76" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>100.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678631AE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="678631AE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222CBE9F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="222CBE9F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (рН)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2999AE82" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2999AE82" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (2-12) ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07C8756A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="304D2239" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07C8756A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="304D2239" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="166CC2D1" w14:textId="14BF482C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="166CC2D1" w14:textId="14BF482C" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1ACBF2FE" w14:textId="657A9C79" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00CB555D" w14:paraId="1ACBF2FE" w14:textId="657A9C79" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B99B055" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="5B99B055" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="320E8CF0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="320E8CF0" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7341A7C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="7341A7C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:t>100.03</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CE8045" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="38CE8045" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="651B9E06" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="651B9E06" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общая минерализация (сухой остаток)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8A268A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6F8A268A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (50-50000) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21F57E96" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...12 lines deleted...]
-          <w:p w14:paraId="6205FD1C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21F57E96" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6205FD1C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00CB555D" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4218-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BD1B1EA" w14:textId="09407F87" w:rsidR="00EC6513" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD1B1EA" w14:textId="09407F87" w:rsidR="00EC6513" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="703A3EE6" w14:textId="26A31D53" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="703A3EE6" w14:textId="26A31D53" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D35A942" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1D35A942" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="0" w:right="-108" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827DA1">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAAF82F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2EAAF82F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вода питьевая централизованных систем питьевого водоснабжения</w:t>
+              <w:t xml:space="preserve">Вода питьевая централизованных </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00592F9B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>систем питьевого водоснабжения</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFFE72E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6FFFE72E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4754D42F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4754D42F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5CEE50" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1C5CEE50" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="342F215F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="342F215F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:snapToGrid/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1FF6BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0F1FF6BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ГОСТ 31862-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="584926C5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="584926C5" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:snapToGrid/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09612E4F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="09612E4F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:snapToGrid/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>ГОСТ 31862-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AA8BF49" w14:textId="544D8605" w:rsidR="00EC6513" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="007C46A1">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA8BF49" w14:textId="544D8605" w:rsidR="00EC6513" w:rsidRPr="007C46A1" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
+              <w:t xml:space="preserve">ул. Советская, 15, 231513, г. Щучин, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C46A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="4AE5DBC4" w14:textId="16BF2DF6" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="4AE5DBC4" w14:textId="16BF2DF6" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="058BF239" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="058BF239" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64D82123" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="64D82123" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="527C30E7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="527C30E7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016CEB0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="016CEB0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A824975" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A824975" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вкус и привкус</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0348F163" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0348F163" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д:(0-5) баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="206126C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="206126C7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СанПиН 10-124 </w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">РБ 99 утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19.10.1999г №46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A196288" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A196288" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F52F30F" w14:textId="3D1B3FCA" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F52F30F" w14:textId="3D1B3FCA" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="069C59CD" w14:textId="6C43653B" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="069C59CD" w14:textId="6C43653B" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2CB84E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="6F2CB84E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21A77AD4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="21A77AD4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="311FDF79" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="311FDF79" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ECCF13C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2ECCF13C" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="074F6131" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="074F6131" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Запах</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5058D7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0B5058D7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0-5) баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="246CE0E3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...13 lines deleted...]
-          <w:p w14:paraId="7FFC2174" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="246CE0E3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFC2174" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="708F8004" w14:textId="445EBC51" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="708F8004" w14:textId="445EBC51" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="7717302A" w14:textId="4C2F15C2" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="7717302A" w14:textId="4C2F15C2" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="372DCE49" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="372DCE49" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="734FA4ED" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="734FA4ED" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51771334" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="51771334" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60289C83" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="60289C83" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="110939A4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="110939A4" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Мутность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F4F935" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="29F4F935" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,58-4,64) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36093BAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...13 lines deleted...]
-          <w:p w14:paraId="1B431206" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="36093BAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B431206" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 п.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45629A81" w14:textId="74CFA8E1" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45629A81" w14:textId="74CFA8E1" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="05E79E59" w14:textId="638F9340" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="05E79E59" w14:textId="638F9340" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08E10793" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="08E10793" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEC42BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3BEC42BB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая централизованных систем питьевого водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71C8DFD7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="71C8DFD7" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42402820" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="42402820" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3250388E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="3250388E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Цветность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A966CC3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4A966CC3" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (1-10) ºцветности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D75221" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="07D75221" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (10-50) ºцветности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7674EE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6A7674EE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (св. 50) ºцветности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D70D076" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5D70D076" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СанПиН 10-124 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">РБ 99 утв. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлением Министерства здравоохранения Республики Беларусь </w:t>
             </w:r>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidRPr="00D925AE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19.10.1999г №46</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BFA1E53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00D925AE" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4BFA1E53" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00D925AE" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048775A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГН «Показатели безопасности питьевой воды » утв. Постановлением Совета Министров РБ от 25.01.2021 г. № 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="556A3FBA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="556A3FBA" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 31868-2012 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681B99C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="681B99C9" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Метод Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1610D95E" w14:textId="2A8272BB" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1610D95E" w14:textId="2A8272BB" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="251469F9" w14:textId="1F6F99D5" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="251469F9" w14:textId="1F6F99D5" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21B26625" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="21B26625" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54055A8E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="54055A8E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6FCD81" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6C6FCD81" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182BB87D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="182BB87D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6051592B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6051592B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Жесткость</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD6A495" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="2BD6A495" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,1-0,4)</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ж</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6474B96D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6474B96D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (св. 0,4)</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CFA6782" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...21 lines deleted...]
-            <w:bookmarkStart w:id="21" w:name="OLE_LINK13"/>
+          <w:p w14:paraId="6CFA6782" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D61C90E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="22" w:name="OLE_LINK12"/>
+            <w:bookmarkStart w:id="23" w:name="OLE_LINK13"/>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 31954-2012 </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B6B0E68" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+          <w:p w14:paraId="0B6B0E68" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="176D3A14" w14:textId="6517A700" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176D3A14" w14:textId="6517A700" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="73C45A29" w14:textId="5459BF7F" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="73C45A29" w14:textId="5459BF7F" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B324628" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="1B324628" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72BA380E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="72BA380E" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0574E2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="6D0574E2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0561EF6D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="0561EF6D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="192ADCAD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="192ADCAD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общая минерализация (сухой остаток)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C60958B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1C60958B" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (50,0-50000) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4055ADEB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...13 lines deleted...]
-          <w:p w14:paraId="31FDE198" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4055ADEB" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FDE198" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18164-72 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="121447C0" w14:textId="234390C8" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="121447C0" w14:textId="234390C8" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="0737FB21" w14:textId="2F1157B5" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="0737FB21" w14:textId="2F1157B5" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC3BDD8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="4EC3BDD8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4656F77D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4656F77D" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11613F18" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="11613F18" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ABE3689" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="5ABE3689" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB555D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3F1629" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="4E3F1629" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (рН)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65420E6A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="65420E6A" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (2-12) ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="322FEB73" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...13 lines deleted...]
-          <w:p w14:paraId="736866AD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="322FEB73" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="736866AD" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="475E951E" w14:textId="43A84942" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="475E951E" w14:textId="43A84942" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="0DAE6E81" w14:textId="128B7BFD" w:rsidTr="007C46A1">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EC6513" w:rsidRPr="00592F9B" w14:paraId="0DAE6E81" w14:textId="128B7BFD" w:rsidTr="00106BA7">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09A9D345" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00EC6513">
+          <w:p w14:paraId="09A9D345" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="531AACF8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="531AACF8" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="416A9B0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="416A9B0F" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31CB56AE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="31CB56AE" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="932" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C92EF2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="60C92EF2" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Окисляемость перманганатная</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Окисляемость </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>перманганатная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="211ADCAC" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592F9B">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: (0,5-10,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E907566" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
-[...13 lines deleted...]
-          <w:p w14:paraId="26F48566" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00FA42F0">
+          <w:p w14:paraId="1E907566" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="891" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F48566" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="00EC6513" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 8467-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C205575" w14:textId="30799E96" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00FA42F0">
+            <w:tcW w:w="825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C205575" w14:textId="30799E96" w:rsidR="00EC6513" w:rsidRPr="00592F9B" w:rsidRDefault="007C46A1" w:rsidP="00106BA7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C46A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>ул. Советская, 15, 231513, г. Щучин, Щучинский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31DEF904" w14:textId="77777777" w:rsidR="00EC6513" w:rsidRPr="004279AB" w:rsidRDefault="00EC6513" w:rsidP="001743BA">
+    <w:p w14:paraId="31DEF904" w14:textId="79E0549E" w:rsidR="00EC6513" w:rsidRPr="004279AB" w:rsidRDefault="00106BA7" w:rsidP="001743BA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EC6513" w:rsidRPr="004279AB" w:rsidSect="00891A27">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21D7ABD9" w14:textId="77777777" w:rsidR="008D37A5" w:rsidRDefault="008D37A5" w:rsidP="0011070C">
+    <w:p w14:paraId="485BC311" w14:textId="77777777" w:rsidR="00A64861" w:rsidRDefault="00A64861" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="150AB99A" w14:textId="77777777" w:rsidR="008D37A5" w:rsidRDefault="008D37A5" w:rsidP="0011070C">
+    <w:p w14:paraId="4553AE0C" w14:textId="77777777" w:rsidR="00A64861" w:rsidRDefault="00A64861" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -37710,51 +39328,51 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0862E462" w14:textId="77777777" w:rsidR="004F4BAC" w:rsidRDefault="004F4BAC">
+  <w:p w14:paraId="5125EEE7" w14:textId="77777777" w:rsidR="000E5113" w:rsidRDefault="000E5113">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
@@ -38342,69 +39960,69 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1726A0D1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="660DD3A3" w14:textId="77777777" w:rsidR="008D37A5" w:rsidRDefault="008D37A5" w:rsidP="0011070C">
+    <w:p w14:paraId="71A493D8" w14:textId="77777777" w:rsidR="00A64861" w:rsidRDefault="00A64861" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="451865FD" w14:textId="77777777" w:rsidR="008D37A5" w:rsidRDefault="008D37A5" w:rsidP="0011070C">
+    <w:p w14:paraId="1E656875" w14:textId="77777777" w:rsidR="00A64861" w:rsidRDefault="00A64861" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A28387C" w14:textId="77777777" w:rsidR="004F4BAC" w:rsidRDefault="004F4BAC">
+  <w:p w14:paraId="01601CE2" w14:textId="77777777" w:rsidR="000E5113" w:rsidRDefault="000E5113">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
@@ -38420,105 +40038,83 @@
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6262FAB7" w14:textId="6E29F9FD" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0A392FC7" w14:textId="71FF31E6" w:rsidR="008C6194" w:rsidRPr="00891A27" w:rsidRDefault="004279AB" w:rsidP="004F4BAC">
+        <w:p w14:paraId="0A392FC7" w14:textId="42A56668" w:rsidR="008C6194" w:rsidRPr="00891A27" w:rsidRDefault="000E5113" w:rsidP="004F4BAC">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00891A27">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>О</w:t>
+            <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ </w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00891A27">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>писани</w:t>
-[...21 lines deleted...]
-            <w:t xml:space="preserve"> области аккредитации</w:t>
+            <w:t>АККРЕДИТАЦИИ</w:t>
           </w:r>
           <w:r w:rsidR="00403AFA" w:rsidRPr="00891A27">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4EEA8AFB" w14:textId="63332430" w:rsidR="008C6194" w:rsidRPr="001743BA" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -38555,53 +40151,234 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00EA0EB8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>1579</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="102ED4AC" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-5" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="4995" w:type="pct"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="844"/>
+      <w:gridCol w:w="2105"/>
+      <w:gridCol w:w="1449"/>
+      <w:gridCol w:w="2835"/>
+      <w:gridCol w:w="2693"/>
+      <w:gridCol w:w="2693"/>
+      <w:gridCol w:w="2493"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00106BA7" w14:paraId="35D4C47C" w14:textId="77777777" w:rsidTr="00C3063E">
+      <w:trPr>
+        <w:cantSplit/>
+        <w:trHeight w:val="276"/>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="279" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0DBF671C" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRPr="00582A8F" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="696" w:type="pct"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="02E34304" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="479" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="638E9983" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="938" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="70A4251C" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="891" w:type="pct"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="643090F1" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="891" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="36354B70" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="825" w:type="pct"/>
+        </w:tcPr>
+        <w:p w14:paraId="359BD204" w14:textId="77777777" w:rsidR="00106BA7" w:rsidRDefault="00106BA7" w:rsidP="00106BA7">
+          <w:pPr>
+            <w:ind w:left="-45" w:right="-45"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="102ED4AC" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="00106BA7">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:spacing w:line="20" w:lineRule="exact"/>
+      <w:ind w:hanging="23"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12895"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="008B5B24" w14:paraId="0589269E" w14:textId="77777777" w:rsidTr="008B5B24">
@@ -38613,51 +40390,75 @@
           <w:tcW w:w="12895" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="1B2F4469" w14:textId="77777777" w:rsidR="00EA0EB8" w:rsidRDefault="00EA0EB8" w:rsidP="004F4BAC">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA0EB8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Открытое акционерное общество "Щучинский завод "Автопровод"</w:t>
+            <w:t>Открытое акционерное общество "Щучинский завод "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00EA0EB8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Автопровод</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00EA0EB8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>"</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4564770B" w14:textId="66FD36E1" w:rsidR="008B5B24" w:rsidRPr="00C8250C" w:rsidRDefault="00EA0EB8" w:rsidP="004F4BAC">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA0EB8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>центральная заводская лаборатория</w:t>
           </w:r>
         </w:p>
@@ -43264,111 +45065,116 @@
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2023430296">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="861166550">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1656958969">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="689602242">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1060665416">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="929435336">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="000202AC"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000C4DD9"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E0AD2"/>
     <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="000E5113"/>
     <w:rsid w:val="00103DB8"/>
+    <w:rsid w:val="00106BA7"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001743BA"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="00195D7F"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="00225537"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002A0C90"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="0036112C"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AFA"/>
     <w:rsid w:val="00422A77"/>
     <w:rsid w:val="004279AB"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="0044180A"/>
@@ -43401,159 +45207,167 @@
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A62BC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00703BB4"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00721D21"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C46A1"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00806481"/>
     <w:rsid w:val="00830D7C"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00860A1C"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00891A27"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B5B24"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D37A5"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00921BD0"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991E7D"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009B58D4"/>
     <w:rsid w:val="009C33A5"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E11A7"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A62D83"/>
+    <w:rsid w:val="00A64861"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B87F5F"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BF094E"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C17921"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C37284"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C54389"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C8250C"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC28ED"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00D961A1"/>
     <w:rsid w:val="00DA5D02"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E718B5"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EA0EB8"/>
     <w:rsid w:val="00EB295B"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC6513"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED777B"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F040CE"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F555FF"/>
     <w:rsid w:val="00F56EB5"/>
+    <w:rsid w:val="00F66F49"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -44687,50 +46501,51 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="No Spacing"/>
     <w:link w:val="af7"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
@@ -45546,70 +47361,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>34965</Characters>
+  <Pages>25</Pages>
+  <Words>6077</Words>
+  <Characters>34642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>288</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41017</CharactersWithSpaces>
+  <CharactersWithSpaces>40638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>