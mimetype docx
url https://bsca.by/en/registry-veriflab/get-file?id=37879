--- v0 (2026-01-10)
+++ v1 (2026-05-25)
@@ -945,1218 +945,1473 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7290">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7290" w:rsidRPr="00287073" w14:paraId="2BBC81E9" w14:textId="77777777" w:rsidTr="005410BA">
+      <w:tr w:rsidR="00445485" w:rsidRPr="00287073" w14:paraId="45D711AC" w14:textId="77777777" w:rsidTr="005410BA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52462BDB" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+          <w:p w14:paraId="22A92AA2" w14:textId="2CB58E1D" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>2.1**</w:t>
+              <w:t>.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690D5CE7" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+          <w:p w14:paraId="4ED54E62" w14:textId="4C19C467" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1; 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40B1FCC9" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+          <w:p w14:paraId="682CF505" w14:textId="13908367" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>26.51/99.002</w:t>
+              <w:t>26.51/99.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="073B6FF5" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+          <w:p w14:paraId="2A0DD40C" w14:textId="77777777" w:rsidR="00445485" w:rsidRDefault="00445485" w:rsidP="00445485">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-68"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC47F3">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Весы механические </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E42C1AE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>Ростомеры медицинские.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC09E7B" w14:textId="6F8C8ABA" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-68"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ростомеры детские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B8C8A1C" w14:textId="7DB2EE83" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 0 до </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>250</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="199B1B35" w14:textId="54751BFD" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>±5 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7170D48D" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6F7B38" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00445485" w:rsidRPr="00287073" w14:paraId="2BBC81E9" w14:textId="77777777" w:rsidTr="00315857">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52462BDB" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="690D5CE7" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>1; 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B1FCC9" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26.51/99.002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="073B6FF5" w14:textId="77777777" w:rsidR="00445485" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-68"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Весы механические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E42C1AE" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-68"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>и электронные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="320CE21D" w14:textId="54E10806" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+          <w:p w14:paraId="320CE21D" w14:textId="54E10806" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00445485">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до 160 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334B4B54" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Класс точности средний </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A95925B" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 29329-92, ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>OIML</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071C99C9" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>76-1-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4456A2" w14:textId="72C8AF9D" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00445485" w:rsidRPr="00287073" w14:paraId="4E95D636" w14:textId="77777777" w:rsidTr="005410BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79D08143" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBDB54" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1A0640" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>26.51/99.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="146E8BD6" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-68"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Манометры кислородные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF74843" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>от 0 до 10 МПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9C2307" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-88"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF8CAF1" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл.т. 1,0; 2,5; 4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8E3BB8" w14:textId="2F07F040" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00445485" w:rsidRPr="00287073" w14:paraId="78D2326B" w14:textId="77777777" w:rsidTr="005410BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6547C3AF" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
-[...9 lines deleted...]
-              <w:t>1 г</w:t>
+              </w:rPr>
+              <w:t>4.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
-                <w:sz w:val="26"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D2B0A43" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6A95925B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47355F37" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>26.51/99.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6592A7A1" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-68"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Манометры </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>электроконтактные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4635C5D9" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>от минус 0,1 МПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F3E110" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>до 2,5 МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="020DE461" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>кл.т. 1,0 – 4,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69FF0E3D" w14:textId="046945BB" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00445485" w:rsidRPr="00287073" w14:paraId="41E7B786" w14:textId="77777777" w:rsidTr="005410BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32E5382B" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>R</w:t>
+              </w:rPr>
+              <w:t>4.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
-                <w:sz w:val="26"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="071C99C9" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA8A8DB" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4762AE3A" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>26.51/99.004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FC2CAA7" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Манометры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE52B81" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>мановакуумметры</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C2CE9B" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-68"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC47F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>показывающие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047CC284" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-US"/>
-[...480 lines deleted...]
-          <w:p w14:paraId="4635C5D9" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              </w:rPr>
+              <w:t>от минус 0,1 МПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413EE9E4" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от минус 0,1 МПа</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17F3E110" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>до 2,5 МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="259FA28D" w14:textId="77777777" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>до 2,5 МПа</w:t>
-[...34 lines deleted...]
-              <w:t>. 1,0 – 4,0</w:t>
+              <w:t>кл.т. 1,0 – 4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...292 lines deleted...]
-          <w:p w14:paraId="782BC313" w14:textId="74050679" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="782BC313" w14:textId="74050679" w:rsidR="00445485" w:rsidRPr="00DC47F3" w:rsidRDefault="00445485" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5865BF21" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
@@ -2635,110 +2890,91 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>от 0 до 2,4 МПа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E930B0C" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>кл.т</w:t>
-[...7 lines deleted...]
-              <w:t>. 2,5; 4,0</w:t>
+              <w:t>кл.т. 2,5; 4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A1BB8D5" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7290" w:rsidRPr="00287073" w14:paraId="7E808381" w14:textId="77777777" w:rsidTr="001B3B19">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AA02824" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -2889,195 +3125,138 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02AE8D75" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 0 до 300 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>от 0 до 300 мм.рт.ст.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7570EE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>мм.рт.ст</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>от 0 до 400 гПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7A59D8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D7570EE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>Частота пульса:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D575ED" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 0 до 400 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>от 30 до 240 уд/мин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D1A09B9" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>гПа</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">±3 мм.рт.ст. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF3C52A" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Частота пульса:</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">±4 гПа </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34DFB69F" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="9921"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="056DCDDA" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:sz w:val="26"/>
@@ -3359,137 +3538,96 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Объем дозирования:</w:t>
             </w:r>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> до 20 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> до 20 мкл </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CE80D8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>мкл</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Объем дозирования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1231B0D1" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49CE80D8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 20 до 50 мкл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17590D4E" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Объем дозирования:</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> до 200 мл</w:t>
+              <w:t>от 50 мкл до 200 мл</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E6038D6" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C7138DD" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -4450,62 +4588,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D1ADD2A" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7290" w:rsidRPr="00287073" w14:paraId="40592F9E" w14:textId="77777777" w:rsidTr="00EA2C2E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="786AC1C8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -4611,84 +4739,73 @@
           </w:tcPr>
           <w:p w14:paraId="0F5D6BFE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Турбодиметрические</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E049EB5" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:t>гемокоагулометры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62493867" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A06AF">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>гемокоагулометры</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2E05BF88" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="006A06AF" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A06AF">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4-х канальные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5724,110 +5841,91 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4F74931A" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="463C3A24" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F8F4DEC" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>±(</w:t>
-[...7 lines deleted...]
-              <w:t>1 - 1,5) %Т</w:t>
+              <w:t>±(1 - 1,5) %Т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07AD1E38" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="681B3F24" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="2178"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2551"/>
@@ -6849,65 +6947,56 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="184950AE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FA8E2AD" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D0CDAEB" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>±(</w:t>
-[...7 lines deleted...]
-              <w:t>0,015-0,06) Б</w:t>
+              <w:t>±(0,015-0,06) Б</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11373B92" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF50D7C" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A12FF6C" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
@@ -7044,62 +7133,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37518079" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7290" w:rsidRPr="00287073" w14:paraId="3C9AE16C" w14:textId="77777777" w:rsidTr="008C7C2A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2782A5EC" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -7204,82 +7283,65 @@
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E73B2B5" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Кардиорегистраторы</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Кардиорегистраторы, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>электрокардио</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>регистраторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -7876,81 +7938,70 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4430374B" w14:textId="3C37ADEC" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Электрокардиограф</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>электрокардиоскопы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>кардиокомплексы</w:t>
-[...8 lines deleted...]
-              <w:t>; комплексы компьютерные для исследования электрической и механической деятельности сердечно-сосудистой системы</w:t>
+              <w:t>кардиокомплексы; комплексы компьютерные для исследования электрической и механической деятельности сердечно-сосудистой системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08C622DF" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -8112,62 +8163,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D0C591B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7290" w:rsidRPr="00AA67A3" w14:paraId="698C04A5" w14:textId="77777777" w:rsidTr="001D403D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6700F4B7" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -8333,59 +8374,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Пульсоксиметры</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C46EBF4" w14:textId="6207AE86" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AA67A3">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Оксиметры</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D6A2F8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00AA67A3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -9283,62 +9322,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38EA742C" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00DC47F3" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC47F3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Челюскинцев, 59а, 212003, </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ул. Челюскинцев, 59а, 212003, г.Могилёв</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7290" w:rsidRPr="00AA67A3" w14:paraId="13CD0EA9" w14:textId="77777777" w:rsidTr="00967BAE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E3FB07" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -9482,412 +9511,364 @@
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ДИ артериального давления:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C6CE44" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">от 15 мм </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>от 15 мм рт.ст.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE3EB7B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>рт.ст</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>до 400 мм рт.ст.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CDB349" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AE3EB7B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ ЧСС:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7263DD0B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">до 400 мм </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>от 10 до 360 уд/мин</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C23F3EA" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>рт.ст</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ДИ температуры:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A516135" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54CDB349" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 0 ºС до 50 ºС</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0AD1D8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>ДИ ЧСС:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7263DD0B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ SpO2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D213007" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 10 до 360 уд/мин</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C23F3EA" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 70 % до 100 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3C2707" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>ДИ температуры:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A516135" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ пульса:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B21103" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 0 ºС до 50 ºС</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F0AD1D8" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 30 до 300 уд/мин</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25434EEC" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>ДИ SpO2:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D213007" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ частоты дыхания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22377B5E" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 70 % до 100 %</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D3C2707" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 0 до 150 вдох/мин</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45849180" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>ДИ пульса:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17B21103" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t xml:space="preserve">Выдаваемая энергия  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CEB8DD" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 30 до 300 уд/мин</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25434EEC" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>до 360 Дж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A96B633" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>ДИ частоты дыхания</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22377B5E" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ напряжения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D89A0B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 0 до 150 вдох/мин</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45849180" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>от 0,03 до 5 мВ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9A77D5" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00222C47" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">Выдаваемая энергия  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="09CEB8DD" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+              <w:t>ДИ объемной доли углекислого газа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F3E612" w14:textId="77777777" w:rsidR="002D7290" w:rsidRPr="00784274" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>до 360 Дж</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>от 0 до 20 % СО</w:t>
+            </w:r>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="62D89A0B" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61CE0326" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="375BB501" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="543BBCEE" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12CBE0F0" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>от 0,03 до 5 мВ</w:t>
-[...103 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>±2 мм рт.ст.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32810EEF" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C26C610" w14:textId="77777777" w:rsidR="002D7290" w:rsidRDefault="002D7290" w:rsidP="00383D8A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222C47">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>±1 уд/мин;</w:t>
             </w:r>
             <w:r>
@@ -10149,139 +10130,139 @@
     </w:p>
     <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="17A4D8F7" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="48060381" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="799950D0" w14:textId="77777777" w:rsidR="002317A4" w:rsidRDefault="002317A4" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="61528805" w14:textId="77777777" w:rsidR="002317A4" w:rsidRDefault="002317A4" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="4859C9A7" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00C35CF2" w:rsidRDefault="002317A4" w:rsidP="00C35CF2"/>
     <w:sectPr w:rsidR="002317A4" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AE6340A" w14:textId="77777777" w:rsidR="006D19C9" w:rsidRDefault="006D19C9" w:rsidP="0011070C">
+    <w:p w14:paraId="2E242DEB" w14:textId="77777777" w:rsidR="001962A6" w:rsidRDefault="001962A6" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DCE123B" w14:textId="77777777" w:rsidR="006D19C9" w:rsidRDefault="006D19C9" w:rsidP="0011070C">
+    <w:p w14:paraId="1DF9CA97" w14:textId="77777777" w:rsidR="001962A6" w:rsidRDefault="001962A6" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -10856,58 +10837,58 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="778B8A81" w14:textId="77777777" w:rsidR="006D19C9" w:rsidRDefault="006D19C9" w:rsidP="0011070C">
+    <w:p w14:paraId="5423EBDE" w14:textId="77777777" w:rsidR="001962A6" w:rsidRDefault="001962A6" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="170C1950" w14:textId="77777777" w:rsidR="006D19C9" w:rsidRDefault="006D19C9" w:rsidP="0011070C">
+    <w:p w14:paraId="40513031" w14:textId="77777777" w:rsidR="001962A6" w:rsidRDefault="001962A6" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
@@ -12646,181 +12627,184 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003D9C"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E0AD2"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00177863"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="001962A6"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001E7BF1"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7290"/>
     <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002E2E27"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00325A59"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003822DD"/>
     <w:rsid w:val="00393C64"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00445485"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00532E8E"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00657003"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D19C9"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
+    <w:rsid w:val="0088526F"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A2C87"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A30C00"/>
@@ -12853,59 +12837,61 @@
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE38B7"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E84E71"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EA0850"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
+    <w:rsid w:val="00EF4E55"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F040CE"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -14893,69 +14879,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>704</Words>
-  <Characters>4013</Characters>
+  <Words>717</Words>
+  <Characters>4089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4708</CharactersWithSpaces>
+  <CharactersWithSpaces>4797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>