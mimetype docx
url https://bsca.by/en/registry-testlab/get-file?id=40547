--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -10,14968 +10,14996 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28A47E34" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="253D736A" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498A6988" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="418163F4" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5DFF5BAC" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="1BE45532" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="4AF14558" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="27481079" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="286CCA73" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="21A51291" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709F6601" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="54C60F61" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E193877" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4D48D9C0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1897E9B3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="7ED66899" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ED41E9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0277AB39" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27063EDE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00FF3A61" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="43F06414" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="001D4E2C" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A69F78" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="783C19D9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="544089BF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="34B88EB9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24FE1C75" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="12ACAD74" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1689EA58" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7B9F8399" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43968607" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0586F729" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A08600" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="25C4A654" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29415E1B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="042DB478" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC3FCD0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="68710BCD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C69616" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="53DE97C1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="357895F8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1D70B09D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1E2BF9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0734474A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="03FE5A24" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="517D555A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43EFE140" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="31887ABF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64A11F54" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5BD9B618" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="143BB382" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.156</w:t>
+          <w:p w14:paraId="4A2BA636" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51623B79" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="07944A40" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гидроксибензол (фенол) Д:0,03-1,5 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4090621B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5EF12A8D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 316-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1074C8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="64FA50FE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="585D07BA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="7201FE15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="136C93B4" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="072C6EB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD4DC50" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="504042EC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3414BC9C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C5440C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A947475" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="57462BD2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C44606E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3A0BF819" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Формальдегид Д:0,07-3,5 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76343114" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7839A4A1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 315-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B4BB34B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="566DB49D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="322A14CC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="49B6DC40" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1827E1D7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="695B4AC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="476B1FB4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4E9F8EA3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73AC28E2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A2FD33D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EA966E8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="77C7A4B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33DD8F0D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="41064330" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Серная кислота Д:0,1-5,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55C5A51C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="284C7276" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5766-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A5C16A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="17CFF388" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59DD4188" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1FBE7A01" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3AE8D22B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="42C8FEF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0FAA01" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6E50D35D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CF9CB57" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2DC98887" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45FAC6C9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="278772B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40A8E25D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1247CD5D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щелочи едкие (растворы в пересчете на гидроксид натрия) Д:0,02-3,5 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A00DF5B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="679E3330" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5866-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E856A2A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3B1EA070" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F46D1BB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="20FDC706" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6C313E64" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="33B00586" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10D3904B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="33E9C550" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F534A77" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2A434C68" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="595C7A11" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="72D6EA0D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC3B8EA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="39DDDE5F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(Хлорметил)оксиран (эпихлоргидрин)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E99C193" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0FA8C0DA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 362-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BA3F2B3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="57FB129B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BA2B61D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5605B2FA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="455161A1" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="46776FAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38336396" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="02D0C451" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="268042A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1E081AB7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21895C8E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.052</w:t>
+          <w:p w14:paraId="37F5964E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.052, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB0784C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6394052D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пылевые аэрозоли преимущественно фиброгенного действия Д:0,25-500 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6603C4BD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="40977D31" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5842-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="399F6B4A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0EAAA595" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33E3CD8D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="439F045E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="207D7039" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="70BBD3CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1B3B4C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6F041E68" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55BEBC55" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0C0F5E77" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A7B740" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="712DD8AE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этенилбензол(стирол)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DE8187" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГМ 0249-2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="211BC454" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41478B67" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="5255E5C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B909BB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05B735DC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6099F430" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/08.169, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D39C948" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Азота диоксид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEB7B96" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.БР 0004-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>МВИ.МН 5914-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70F11EAD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D32D658" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="7AC1D1A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="445CEE37" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2B958A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="114BEE09" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.156</w:t>
+          <w:p w14:paraId="6F1495A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28F78AFD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Этенилбензол(стирол)</w:t>
+          <w:p w14:paraId="03BD8B80" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аммиак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9BDCD5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>АМИ.ГМ 0249-2023</w:t>
+          <w:p w14:paraId="199D5597" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5910-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6573B7CF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="43E93C26" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="235F77A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="65B563C8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0535BB5A" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="351D8065" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0747038B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.8*</w:t>
+          <w:p w14:paraId="789530B5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A5F8DE3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0E7A9AC0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ED3259D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="108F6922" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1556E44F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Азота диоксид</w:t>
+          <w:p w14:paraId="68C0E55C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Метилбензол (толуол)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4181703C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...14 lines deleted...]
-              <w:t>МВИ.МН 5914-2017</w:t>
+          <w:p w14:paraId="4B2BFA79" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МУ 1650-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DBB76DB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7134DE0E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BCB66DB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1437A0B8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="198E074D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="190362CE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79610C5C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.9*</w:t>
+          <w:p w14:paraId="47D37C75" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B242D1F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="175A5F36" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55E3AFF0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="010351C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE17470" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Аммиак</w:t>
+          <w:p w14:paraId="77649A0D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пропан-2-он (ацетон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="563CB5E4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>МВИ.МН 5910-2017</w:t>
+          <w:p w14:paraId="6976DA5C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МУ 1648-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="721AD76C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0FA3E78C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AC74425" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1DF69D75" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="475AA806" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2BFD31F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78BACFDD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.10*</w:t>
+          <w:p w14:paraId="31F22F63" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31C548A6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3310A56F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7880C96A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A75D35" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/12.042, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBBE1CA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Метилбензол (толуол)</w:t>
+          <w:p w14:paraId="4FAF717A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Масла минеральные нефтяные Д:2,5-50 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65D1ED01" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>МУ 1650-77</w:t>
+          <w:p w14:paraId="18A12A24" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.БР 317-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="417E2B7C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="79DA723A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20571202" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C5D2264" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3A17B5FA" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7595C27C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BECCB16" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.11*</w:t>
+          <w:p w14:paraId="2B72B031" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46381430" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
-[...165 lines deleted...]
-          <w:p w14:paraId="029386A0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="69DE0B02" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70A05F0B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.156</w:t>
+          <w:p w14:paraId="0659494F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="536B2EAB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2A5E1FA9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4,4-дифенилметандиизоцианат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51EA48D6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="77F16691" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0048-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23F9171B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="02F8B028" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25F826B9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="198A9C2A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6148193D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="70E08279" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C28BF0A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D530DFB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2235C8B0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="464BFE45" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0460CA8D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C667DB9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1047490F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="32F20830" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этановая кислота (уксусная кислота)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19CA8304" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0A30D529" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 356-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0910FDA2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0E6E3075" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BDEE6C6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3445B293" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="20ABA9CD" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="72F38600" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25FD14CD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6FFA4A53" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7913B591" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7002416B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04296541" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="21949C09" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="431E1F8B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5D32C9FA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Корунд белый (алюминий окись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75ACE26C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="007B6B51" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ГМ.1775-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04773BA7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="19D0C0B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D38373A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="787D1DF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="34A56CC8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="099EB12F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="749DEF84" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="03689A93" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FA972F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5EFEB485" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D86C635" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C603837" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="466EBAD1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42599762" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Марганца оксиды (в пересчете на марганец диоксид) Д:0,05-1,25 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2101BC6B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="021158C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 319-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AA61C34" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6E86A8E5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3194CDBC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3F0A4FA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5340F573" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7D2390FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="494AF312" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="280000B0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B5BDF24" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="232724A6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E8C4D9A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2FB5BD70" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="178A11DF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6A312FF3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Марганца оксиды (в пересчете на марганец диоксид) Д:0,02-4,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26DC547B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7C097B4E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5831-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DA1BC8F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="12CC4D1C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70CBBDE5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42B6E2B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7271FCE9" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="71F12C4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E150EF8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="587E414E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08EC4A44" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E9C2FDD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BE9C414" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="48E52C04" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02142802" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1AD683AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дихлорметан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4F8833" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="32863EBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МУ 1702-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38290491" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6321D005" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18A0F8B5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="23363738" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5E79D520" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="49157E11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A006996" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4C3D27FD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CDF6B8C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="613400BB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="422D9B59" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="230CEE63" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAD75BA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42220762" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилацетат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8A5CF4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2E821604" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МУ 1689-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="261CC433" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4F936202" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="389F9DE9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6423B64C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="284DDEF6" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2685B516" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02F21288" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="589220B3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BBDA015" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="78FD5AA6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54B313B5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2A8B9A87" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7507DB92" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="48B3E936" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>диЖелезотриоксид Д: 2,5-25,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="497F618E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="390690FD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 318-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36CE659E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4BF5019E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="271D40DB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="114BDDB9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="69E2DD22" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="59C3C401" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6F4F32" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7280CD47" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F3E041D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="52501726" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="293082EF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6594FE78" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="451BDFB8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1FF3307D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кремний диоксид Д:0,1-3,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="596267F7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4F97FEA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 323-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F3B4B91" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1511454E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10CED58B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="529C85BF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="168C8CF8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="02DF216D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4A3E90" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="46434F7A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E4EF2A8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1F4CD17D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55BFD06D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="610D7DE7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AABC4AF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5DA3EA6C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гидрохлорид (водород хлорид)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA5344E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="74651376" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.БР 360-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ED48028" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="64A89B16" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="194566FC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="335299B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3C34A3C5" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="05025F11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2908BB25" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="45120B52" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F0044FF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="60490F86" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5863BA36" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6DE56424" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04EB7FB7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="143F9877" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гидроцианид (водород цианид)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="598F37A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="66C8C98C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 3863-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66567634" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3FE8E22A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E018AC0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="64394B15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="11E35798" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1EBBC7F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7B8300" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4705BB02" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D66F2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="41E41F88" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D434AD9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="679A7C25" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="599B4743" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2C998C2E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3а4,7,7а-тетрагидро-4,7-метано-1н –индон (дициклопентадиен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3509CCC7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="19A39A67" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МУ 1666-77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5401B64C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="34672527" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60BB70CD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="74092ACC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0F56BB1B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1F5E07F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59A42401" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="24F2883A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="090626A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0760CF79" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C0500BF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2804037D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76FA8ECD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3D06A488" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ацетальдегид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05455280" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42E2D23E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5986-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F7AAE13" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="12A87063" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3074E3DF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="62EC53F7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0342BE6C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="19E9BEF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D54AD2A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="756380E3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.26*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0483DA23" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="05548A97" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="515414D4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.155</w:t>
+          <w:p w14:paraId="17557BBB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.155, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21AFF7FD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4578633D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Формальдегид Д:0,025 - 1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76C958C2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3683FEBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ М 02-02-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="255EFEFE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="00D081DD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48691B22" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A12AFA9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="344881DF" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4B4E60D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="328FEB42" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="374FBD22" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56411B65" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="09178C0F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC4C90F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.10/08.158</w:t>
+          <w:p w14:paraId="6764D298" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.158, 100.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A621659" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="21F0056F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пропан-2-он Д:100-1000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70001C43" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="100D429A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1807-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F491E91" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="67C0C82A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43266DA1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="69CBD244" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="38842FA8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="36796EB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAB0D52" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="18E594F6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.28*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="292ADD4E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A906314" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C78BCFE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5035DB91" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF75D4C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3D3539B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бензол Д:7,5-75 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22C324B9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3DF32A58" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33648747" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="34AC5327" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32A67FDE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51FEC932" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5190C827" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="493A353F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="422508DD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6B982283" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.29*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21D1CF0B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4670EDDB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09009AC9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7561C48B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="773ED6ED" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42BE0E78" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Диметилбензол (смесь 2-, 3-, 4-изомеров) Д:25-250 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40C82DFF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="103DE2BF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A9958B1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="31306200" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47EC5BF6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="282C5EB6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2E307AA7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6AF84E97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5B6D90" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="59199684" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.30**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60870EA5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="45B01D9F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3849A7E8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="106D242C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBB528F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4611636E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутилацетат Д:100-1000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="395B2BA4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="24205CB0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79A5F76F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="08908ABB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F125AC0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2C26E3A7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="57B01285" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="10276B66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14DE18BC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="52EBD74A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.31**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2767A363" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3CAF0308" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DF3E48E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="211418E2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20940264" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1B0B5AD0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этенилбензол(стирол) Д:15-150 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="692C71E5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1DA7A6B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="691A478A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="43B2B8EE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="303761CF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A6D5A21" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0AD8D665" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6DC744B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18C36DBB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="534FDF80" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.32**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C556A9D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A3E1B39" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13E7CE0C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7BA73EDB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED86100" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5A236000" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Метилбензол (толуол) Д:25-250 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E0E1126" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1A26D75D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CB4919B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5F20CBD2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4642C6FE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="08382A9C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="19C5EB35" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0821EBCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA5852F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="10A2FF9D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.33**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57F32128" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5834DE42" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="254BE781" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F3F7AF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFD0FE2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="415D52A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилацетат Д:100-1000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66575101" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="34380943" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ECB6F9A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="64C82535" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D85316D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6D48423C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2006915D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="69816B60" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58DD041A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="185F5EC1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.34**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31F34DF6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1DC2D8B3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E029B26" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5700028C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2506F745" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="366EA58D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилбензол Д:25-250 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1748CC37" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4DD1F341" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ECF0BA8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0A6DE713" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47FF1648" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="35466AF1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3D00668C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0ACCA020" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37036205" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="25013B30" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.35*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17D42D5D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3B4856D6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41DD1091" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="613824A2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58D164F7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="41E25356" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этанол Д:500-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="741B2CD9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="22A3E715" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="519467DC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="04E4C622" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45613378" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5791ADFD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0C6F5D59" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6AB09598" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="536AEE89" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="67279D9A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.36*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="484DEA44" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="75D5FCB3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70210D24" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2D4C647A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F020122" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="66B76320" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аммиак Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF25449" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2462B56B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0004-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D9853AE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="79D687D5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67CF07E9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3625FEE6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6C6031BF" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1B3EA7CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="275CE1CC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1367D278" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.37*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="314F0702" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="11020ECD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FCC9E89" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="16FE93B6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27EABA33" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3F755A4D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аминобензол (анилин) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72F5F47E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="141603C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60B167EE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2B9ADD67" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10ECED81" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6F2C8D89" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="28BF89F7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="120749E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41615BF5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4DB80DA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.38*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F118B50" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="28F0C9FD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F1A5693" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3881AE3A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60782F6D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6205AD34" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ацетальдегид Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DC04355" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0ED27E55" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53E412CE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3C453F92" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FB25DA6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="47A4A2D3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7DC65782" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="70587AA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="571C887E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3CA9EC51" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.39*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD39B7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5DDBC660" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C8C098F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="535640BE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="435771F7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2EFE9A22" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пропан-2-он (ацетон) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CBBE15B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="786BCD69" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EC1249F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5AB424C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72A6A2F4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4BF425BC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5423DF49" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="568135A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D181395" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D666550" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.40*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FB4109F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2C495F4B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19EE8745" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="15D980B0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC81DEE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="542A9B81" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бензин Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E3138B0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="019C8D37" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="115869EB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6DE2394A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07E415C5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1ABCC293" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2D304619" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6EC4D7E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F39E09D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="35F32C1E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.41*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A6AD2DB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4CF05171" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F280416" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A712E06" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D318261" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="22FF6B15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бензол Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F639A87" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3BBBC25F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B2C1E56" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2D1C83C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2694954C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="39F7B418" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7E327673" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4C1D84DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFDFD7B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="109BBB4C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.42*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DF22DB4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="416D082F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ED019F3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0EDFC80C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="608044A9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3A0A2716" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутадиен-1,3 Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33D6E8E1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="328A4FB5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56B0BF47" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F20AEFD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55A6E1D4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="23E610C1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="37EE6856" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3E4628D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70F72451" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="237F20CD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.43*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54393215" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5F1A1E61" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="314336CE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="080C5B24" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A5B3E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5D1116C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутан Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EAB54A2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="73A36139" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DDA8F1C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5DD5C9DB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24B11138" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6DADC407" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1BF8B8AB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="267F4B0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="502580A9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2499BA51" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.44*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49C5AFEE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="388D72B8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FFB23D0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2576C6A6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2099C10D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="58AFA4EC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутилацетат Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="458FC512" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6556CAAC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="378829F8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4DAA19A0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DBECE2E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="11A5F39B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="24B480A7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7E08AE99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD138A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7C6E8E47" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.45*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="087687C1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="38553D38" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4642B5FA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="391A57E6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084C20E0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42AAE221" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этенилацетат Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B95D7D0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="30B1E215" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E85275E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="333B0E28" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05443511" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7B9AD5CA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4677E5A8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5F79EDDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB85857" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2E1F2C7A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.46*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A21DAFF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7CFA18C3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FDB36DC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2194E5E1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47D4880A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6843B816" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлорэтен Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F73B3AF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="08FA0B8C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54C1286D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7B99AE61" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1138AE00" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51C3CC1A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="797C79EA" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="54A296D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00B22598" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="63A7311E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.47*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D58D73D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="20143314" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="644620A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="41F83E50" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="715F24F1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6B7B57CE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гексан Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A192AEF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="75E46462" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6290F68D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="55EBE8D4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E4F765B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="564FF624" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="624AEC65" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2A040698" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="375E05C3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7C81DF84" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.48*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D0FD824" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1D68BF3F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53E3AFCC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="567D83C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60DC1354" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2834D2AB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гептан Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75DE5EC5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D82A325" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EE6A2ED" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="67B97EAF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21054593" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="523DDAE9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1137AC2C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6440C716" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5BD048" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="777DC8E9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.49*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30524215" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2F918EBA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EBDF712" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E1D479D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38BC4668" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="44514E44" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дизельное топливо Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29E5C798" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E3466D5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F26D474" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3B59FB4E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FB155DC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="060AB7FB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="23C2BADB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1D3FB00B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD4BFE5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24228BF5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.50*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5FFE3C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69A92188" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1878412A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Диэтиламин Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5868AB2B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="427B7254" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14DDD4F6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="6B6F78E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F516532" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.51*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60A408C7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF19D6D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43311DFD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Изобутилен Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E584003" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9C8969" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52503E36" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="08994B32" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7D32B8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.52*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="140F94BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34C9CC9C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBB4E1F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Керосин (в пересчете на С) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78B0BFBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8DCFA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62022D86" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="5D9A78F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE664A6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.53*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50B029F1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1145E349" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="412D2E1A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Диметилбензол (смесь 2-, 3-, 4-изомеров) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4E7954" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46917C35" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5656DE49" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="38A6EF95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1FDC3A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.54*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0350428A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="391554B7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="025FCD40" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Метилмеркаптан Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3051AF6C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48C38B4B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10C38A8D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="66C13204" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7741EEFB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.55*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="377A1ACE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="626321FB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="101B8F86" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Метилциклогексан Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5DCC64" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0576E176" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB42A22" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="6318E71A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA8B13A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.56*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA3B585" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="397772AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36773C00" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пентан-2-он (метилэтилкетон) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1745AE15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67342C8D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="579DFDA7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="14D37891" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D66BED0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.57*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79B320C1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67FC7B3B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C106EA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нафталин Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D721644" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCD3CD8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08A3F3FA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="413C379C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC515BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.58*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16DFBCF1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="206035C1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FAFC8A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нефрас С150/200 (в пересчете на С) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28B7024A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDFA7A7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="122F722F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="040CAA8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2E40E7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.59*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7CA09C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2A271C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B3DFA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Н-октан Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24F593BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C316D0F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F31C985" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="4971B74C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F744F3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.60*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1D0FCB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF3BFC7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="181117C0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пентадиен-1,3 Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62C8EE4D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="516AD9BC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2FF25E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="0A8977E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A91AC76" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.61*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3191FA24" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="483617A9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E368D67" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пентан Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB8E8B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF85A71" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44B262EA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="0E7BAF57" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C900E0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.62*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7833812A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEF28C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FB8818" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пропилен Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13A0F709" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2131C08E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB4C87A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="29CF2497" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0246DE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.63*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04657736" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="439B0DD0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6DAB12" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Метилбензол (толуол) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4048A875" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E735EF4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0E974C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="572F415A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB7094" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.64*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53DA8853" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01ACB897" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A322390" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Триметиламин Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="508B39AF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0830CE69" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="536B51D5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="0BDDECCF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB05E4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.65*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="354DE0C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07B43FA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FAC6F5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Уайт-спирит (в пересчете на С) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37AF5DF3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB40EEA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD0677" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="1C908CAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD2720D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.66*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="336E470C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28A86789" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F98B3E1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Углеводороды алифатические </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.50*</w:t>
+              <w:t>предельные С1-10 (в пересчете на С) (углеводороды нефти) Д:0-2000 мг/м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0039B907" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="417BDF71" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4837B7BC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2438F" w14:paraId="64550335" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70719978" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.67*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FD2789A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51197B84" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08697F92" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="59A45895" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="524FAC6D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Диэтиламин Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="10E73FF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фенол (гидроксибензол) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5596A7C4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="128DDFE5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FAEDFB3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="67D2FCA7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42C8932B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="24336FCE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="25DBD173" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0A84A513" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00871C0F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.51*</w:t>
+          <w:p w14:paraId="2C68EC23" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.68*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A4C1D46" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5037B30F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="350BFE9E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="03DD3712" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2833BFD4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Изобутилен Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="5896613D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Хлорбензол Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6452E5FB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1C1D47BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B4DB057" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2A55EAB0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E72D17F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3D193149" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="239B04CB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1887DA4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFEFA39" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.52*</w:t>
+          <w:p w14:paraId="1DBD7E6E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.69*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CD2478E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="09A8021A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A0FED54" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D656582" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="201061B8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Керосин (в пересчете на С) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="05F3D956" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(Хлорметил)бензол (хлортолуол) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F819E25" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="76E5790D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A9CC42A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5C61EC7F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B1E471E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="33BA98E2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="28E065AD" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="152EE12F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D13B0BF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.53*</w:t>
+          <w:p w14:paraId="2ECE0799" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.70*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4770506D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="310653B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ACA328D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5AC5A8B5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A02139A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Диметилбензол (смесь 2-, 3-, 4-изомеров) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="6BE607CF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Циклогексан Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CB6E69E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="72C68B27" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FBA15FC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="45D55A38" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30EA558A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="24F2E459" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="715861EA" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3A2CC1D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43A96FD2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.54*</w:t>
+          <w:p w14:paraId="42817A0D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.71*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56339A30" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7C34247A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14AF078B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="776861C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19C12CC0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Метилмеркаптан Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="7A7B895F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Циклогексанол Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22DE7FA5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7051F460" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CD391C4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1318F240" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B8BE836" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3F123FF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="75C7C70F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="059852D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B1496A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.55*</w:t>
+          <w:p w14:paraId="62155083" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.72*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A5A47A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="66BE91A5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="347B3A24" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="37E661E6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76724F91" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Метилциклогексан Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="1C46912B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Циклогексанон Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A635B60" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A3BE594" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70B5225A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="46E33921" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FF3C48A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="16138314" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="63AF3B0C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1092490A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2C7E11" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.56*</w:t>
+          <w:p w14:paraId="3FADA00C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.73*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21ED1025" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="02E1C5D4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E91173D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2A6F04D9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3530B0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Пентан-2-он (метилэтилкетон) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="0019C078" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этанол Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7699AC3F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="76F97895" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0071E4B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5B93E6C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C5F6B97" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5409A1D5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="62E7C9D4" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="26A9C323" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="547933BB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.57*</w:t>
+          <w:p w14:paraId="5708C43F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.74*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48C27289" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="065D86E6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66B0D74C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4D0CC925" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29405D2C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Нафталин Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="7E8D74FE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этилацетат Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25431D4E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13CE2B56" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AC7F548" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="67614DD8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04198AA0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1AF43BE0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="379725D8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4555EF48" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7136C293" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.58*</w:t>
+          <w:p w14:paraId="59AFE97C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.75*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CD36535" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C9D16BC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34DE79FF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="417DF839" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55FAFA03" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Нефрас С150/200 (в пересчете на С) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="18A878F4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этилбензол Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18561EC8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1234DEBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AE7A264" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1151D80C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="634DB7F5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0BDA009B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="10515D02" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="762BEBBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C93A244" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.59*</w:t>
+          <w:p w14:paraId="0CC9871C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.76*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06C4D988" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2A50EA81" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48D9ED2E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7D412C94" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6CCF15" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Н-октан Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="4858222D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этилен Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48513C82" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7823EE4A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F8B2602" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="157973D6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="483E1250" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6F5DA265" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="116BF038" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="49CD92BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C69D651" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.60*</w:t>
+          <w:p w14:paraId="0DFF6CA2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.77*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="234FAAEF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1AF73488" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="425D4D91" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18A7094B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10759D1A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Пентадиен-1,3 Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="5B1C4B73" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Эпоксиэтан (этиленоксид) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B18B7BB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6787665F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E4D26C6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="506F446B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00D5495C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="57A0AB04" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="440AB8E1" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1769B34A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74EB44BF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.61*</w:t>
+          <w:p w14:paraId="6E835824" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.78*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00B945C5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3FD9441B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EB64180" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D16905C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10FBA86A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Пентан Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="35ACD704" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этантиол (этилмеркаптан) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2178B271" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42C173C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E625AEA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="128312B4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E468FE3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="49713777" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7D3E41BD" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4A15E457" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A63592A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.62*</w:t>
+          <w:p w14:paraId="4D0FD64E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.79*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0060A0C4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="739D3F8E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16042006" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="729C26E4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="374D4F16" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Пропилен Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="6B8CDFDA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проп-2-ен-1-аль (акролеин) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BDFDD16" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1674A51C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="463155BB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13EEE0D7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DB2BE5F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4E345E63" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="69989024" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2F330FA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="586CD9FB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.63*</w:t>
+          <w:p w14:paraId="44E5B86B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.80*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62F368CB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3BE0C068" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F082231" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="38421FF6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66148199" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Метилбензол (толуол) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="5BD0F376" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3а4,7,7а-тетрагидро-4,7-метано-1н –индон (дициклопентадиен) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BBCB595" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7A18E090" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="518ED74A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="276BE754" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FE61AA1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="71965475" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1006858A" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5211D638" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDEA672" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.64*</w:t>
+          <w:p w14:paraId="54EB6888" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.81*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24A43670" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="66160976" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AC9240E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7675EED2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2178FDDC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Триметиламин Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="2557F144" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этановая кислота (уксусная кислота) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39AFB36B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="39CF84A9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2482E930" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="692121C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D389DB2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3718EB90" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="65D57984" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1FD30F4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="653DCABC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.65*</w:t>
+          <w:p w14:paraId="1153F332" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.82*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E9772B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5CA57844" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63182626" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="53039DE5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="307C79F0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Уайт-спирит (в пересчете на С) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="4CCD4830" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Этан-1,2-диол (этиленгликоль) Д:0-2000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="325EC8E0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7A5725C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="794D074C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7C5193BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B1DEB38" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="609DC673" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3F9DFF37" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="01BDA62A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49A3A34E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.66*</w:t>
+          <w:p w14:paraId="7EFF01E4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.83*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25BCC5D3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="17F890E0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55FDE500" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="35DA9D65" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0847176E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...14 lines deleted...]
-              <w:t>(углеводороды нефти) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="1ED4F220" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Углерод оксид Д:0-300 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A5A960D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6A598592" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="703B4850" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="07662AFA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D520BDE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="758B72BD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4A3721B7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="063C42F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B54CA55" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.67*</w:t>
+          <w:p w14:paraId="639C4324" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.84*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EE2E130" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7CC8AA85" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10E5E521" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3942BD7B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E93CBAC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Фенол (гидроксибензол) Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="506BF99D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дигидросульфид (сероводород) Д:0-100 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66F97786" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5953E562" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B6B3B0E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0293C948" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BC546BA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7A9D791D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="52E7ECD3" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7EE28C75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="401542A5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>1.68*</w:t>
+          <w:p w14:paraId="50E146F5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.85*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AAA93A1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6D6C074F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CEE393D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          </w:tcPr>
+          <w:p w14:paraId="64614786" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A16CA60" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Хлорбензол Д:0-2000 мг/м3</w:t>
+          <w:p w14:paraId="0301DA31" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проп-2-енонитрил (акрилонитрил) Д:0,2-4 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="075EB053" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          </w:tcPr>
+          <w:p w14:paraId="791C3C99" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ 788-69</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="569F25C2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4B4DBFA1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="327879DD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="00BD729C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="30A64E5C" w14:textId="77777777">
-[...1192 lines deleted...]
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2C3C5E18" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6E94AFBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D604F5D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="543350C7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.86*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12D17210" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4FAEB371" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08118A09" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C26C506" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/08.156, 100.10/08.169, 100.10/42.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23E933EB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="76616240" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сернистый ангидрид ПО:3 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44797E23" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="110320D2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0004-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>МВИ.МН 5858-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03E8CE4C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="400EDD99" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="153EFB53" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="15581119" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6E36AA7C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2E662A26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22F28860" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5926E6AF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D66938E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="446CBFAF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Выбросы загрязняющих веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73378FC4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.01/08.158</w:t>
+          <w:p w14:paraId="1B027CEF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.158, 100.01/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35934299" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="497FA6EE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Диоксан - 1,4 (диэтилендиоксид) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6EACBD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4133C497" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1820-2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49E5C19A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7A099D4F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E40FD00" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="5DE4D257" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="45C4B980" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3D500A04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42374DCF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="206BC5C7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EB0D44A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="618F3231" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40CD0FC5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4D8565E8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15E2E032" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="11A34289" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Акрилонитрил (акриловой кислоты нитрил, проп-2-еннитрил) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BBF99A8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3F3C3FA9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4076A46A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="05631196" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="228E3CF1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="44A65D24" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="50CFD934" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="673679C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="270D3613" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="429D106C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40E030D2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1E8BD854" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73BDD1C9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="75F6C0DD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="542602A1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1651E0E3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пропан-2-он (ацетон) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="513FC902" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5E2D2F04" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="170F287F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0671A265" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B9150A7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="506FAC6C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="76158B0E" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="096BF1E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50CC851E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2FE9EF1B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="511BB8F2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3C869A4D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F930F15" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="12DA5E5B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37B65313" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5E628F7D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бензол Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="689DCD73" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0627A4BA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08DFB4E9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="39E71FC7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="092BF2FD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="72BAF593" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1C59DCAD" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="75D1B066" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33848C4D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D2BFB2B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F073551" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6B4F68B3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52957257" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="60709130" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A504EA5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="597EC982" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутан-1-ол (бутиловый спирт) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05E5DE05" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="70056FB8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E8323A1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1B9BCA7A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67FAD212" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42B35BB3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="54A0D672" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1B32A421" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E738E0C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0869391C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="721D3AD9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="47C0AAFB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66678486" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="456C47C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5405E3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="660AB35F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пропан-2-ол (изопропиловый спирт) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E729CF3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="43903D0C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DFBD4B0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0F82C0AA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="411B6FE7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2626024A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="264EE0C4" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5AEA94CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="394FB1F9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="00CF5844" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="416B8023" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2D79C6C0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="541FA105" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="33CA875F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7122A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7BB821C2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Метанол (метиловый спирт) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B4AE802" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="61F41AA7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03B38D4A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6CAF74F9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A400D67" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="22275B69" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5474E9B9" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3A5EAD0E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B118975" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>2.8**</w:t>
+          <w:p w14:paraId="745B4526" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AD32792" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C78CA59" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01A1CC42" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="70F7A8CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3725A6A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="68138CAC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Метилэтилкетон (бутан-2-он) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A76B0EE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51089859" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="766E671C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51C95D75" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04769669" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="35132427" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="21C70023" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0535C840" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24374529" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5D21D776" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7764FF65" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7653C0DA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78A6CD29" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="061A561F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32198752" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3B669E88" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ксилолы (смесь изомеров о-, м-, п-) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18691E26" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6ADC94E1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13B6449D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2B4874E6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52730656" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="15B96A75" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="05C391D3" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="18E98779" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5D11F5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7B4FE622" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F86DCA4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="433CB0F8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43CB43FD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0A5DF56F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67FC1487" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="519D66E9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2-Метилпропан-1-ол (изо-бутиловый спирт) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CAC7428" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1E81CC58" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EF0F8B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7488FB52" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D81C085" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="461E7133" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7DA2B13D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0B79F43A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABE0785" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="51FEED8B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2733582D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3BEBDD5D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77CA8E89" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="629819E4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30CB15F5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="00262942" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутилацетат (уксусной кислоты бутиловый эфир) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A1618F7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="53096BE4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CC8A814" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2B7CFC66" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78E4D3EA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="74EB8C80" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0C551D65" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6199C146" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65766D77" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="609B13EF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B525543" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3858A0E0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="709D9572" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3B207E2D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="687B39C3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="68956527" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Н-гексан Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A63D7B6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="46567D15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43575435" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F096864" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08464F19" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="26F6B566" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0AE3ABB2" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="26129900" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38555EB8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6298959C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E1F8712" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="12B07331" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A8D894A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="163FD966" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02D8CE3A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2A83D32E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Н-гептан Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="526C4197" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1E495D3C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E1D1261" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F8A923F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C56D985" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="021977B9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="451B5F4E" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0CDB6088" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3E801D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="32844F99" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07C5B813" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18EE6CB6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="473354B8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0DCD4A94" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1745E9F1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="17B2B5AF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Н-октан Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="702C86E2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3DF0AA9B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="773F7F1D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="54CDC058" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59FC74D8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7458C71C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="711D6205" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5EA75F7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46240F33" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5712EF7C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7067E586" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0C7A5D17" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CDD4941" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4D51E431" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30501AF4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="59AC056A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Н-пентан Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C26E267" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="375896A4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AC84223" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5C97D0F7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F9E25CF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="47388732" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="73BB4723" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="43DCEBB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F464258" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5606D51D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="156BEC6F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5F2A94CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="685A1638" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F9B3916" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63134F83" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="00E9FF2D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Винилбензол (стирол) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76DE4761" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2BEF1054" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48653891" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D523C17" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E37F4E7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="26D7E79B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2E4B035C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5B2E04B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72A5086A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D4B380A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4040D0B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="19B1991F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11936F85" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4D4C0AA9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="602A0AE5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7941CB69" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Толуол (метилбензол) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47F0DB44" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C256910" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E18A501" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="723C76A2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="127F0762" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="14A00D61" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7C112D74" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="08040FDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECCA236" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0F77254A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B77B786" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="68DE4EB0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AC87B94" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="337DA8BB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1839A5D3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="76BECBE5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трихлорэтилен Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="769B46F2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="10A118B7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DFDB411" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0F3DD629" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48F1B748" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="524DA6C7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6B2DE23A" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="00A6152E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A09B559" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1EE15685" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="217EFB10" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="45C0FFDD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F726596" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18248912" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02AFFDFE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4CAB2B77" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этанол (этиловый спирт) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34AFAC3A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5DAF4959" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="526EF454" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="289DC25C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05A02165" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="473613E5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3B0107FD" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="07A31177" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4CB04C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7E874925" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B143CBC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="270DFC91" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="626ACC11" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5E9F09E3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="362384DD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="164B20AF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилацетат (уксусной кислоты этиловый эфир) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BACE037" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5B319D88" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02224DDD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="197560F2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7911CD61" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4714E507" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7AB231BC" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="51BE3F07" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="319C4828" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="15E1C67E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5388F8CD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="11889576" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48BDBB3F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3FDA807F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31C53382" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3C805D8E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилбензол Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7555D0F9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2391ED20" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="783EDCFC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3042A49D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EB0AB8E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="07B1F986" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6672B0C7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="56436B86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="212B009F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0A84D5F9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09C3890A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2511708C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D6CFDBB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="29178274" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="494EB225" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="05F45C95" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2-Этоксиэтанол (этиловый эфир этиленгликоля, этилцеллозольв) Д:10-5000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B150CA8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0A907BB3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2193735B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="63E64503" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30BD3A4F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13F26CC5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7A54CF21" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="19C22DE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58F4B874" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7380E917" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F552523" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="337B0966" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="407E983D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="12245337" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53A344E9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1699318F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Углерод оксид (окись углерода, угарный газ) Д:1,25-500000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="399775F0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0E0F06DB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1003-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0294431F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7186B31B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CDFA1F4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="579211D0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="03FF8685" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="44BC8355" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="229B0C62" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4967F2D9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3136C96B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="33DC594E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DD9E218" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="275AE373" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC36C7D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>Азот (II) оксид (азота оксид) в пересчете на азота диоксид Д:1,34-4000 мг/м3</w:t>
+          <w:p w14:paraId="64D46BA5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Азот (II) оксид (азота оксид) в пересчете на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>азота диоксид Д:1,34-4000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4625D2F9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="443293F9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="341B72F3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="63639B09" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C159B9D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F3F9177" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="333422CE" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6FA7E6BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD83D6E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0F072C86" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EB9B01B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2143BF96" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04A5BB20" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3F19AC18" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="650880C2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="56EBDCF3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Азот (IV) оксид (азота диоксид) Д:2,05-1000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12406CEB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="31883404" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C9F3010" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="514039D8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1203B49A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="27F7FCBF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="78B31ED0" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="01AC6658" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72280EC7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="174B6861" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.26*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05CBCF40" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42F01FFD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76DA6D8A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="11080315" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34A9362D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7B6AEBC1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислород Д:0,1-21 об. долей, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A903DAE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4FE354FB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A9B142D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5F40036A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A61E5A0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="35CFD85E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="55F6BC2B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7E74D680" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB1FCCA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4DDEE96D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="693B8229" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7BADE1EC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AFD4240" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="58C11E15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50E3658B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="03ABF582" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сера диоксид (ангидрид сернистый, сера (IV) оксид, сернистый газ) Д:2,86-15000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EBB6C99" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="76F62296" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37420106" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5B99D4B1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A2E1C0B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="37818269" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="50BAC2DC" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1D8D5AAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="759DA64B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6355DCF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.28*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C0181EF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="700AE24B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20E27CE0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.01/08.052</w:t>
+          <w:p w14:paraId="6C984D08" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.052, 100.01/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDD690E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="29D01A6D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Твердые частицы суммарно Д:15–20000 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68140318" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2F929E71" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4514-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62C794B8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="26D51C89" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DA1515B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="58B4722F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6D1EAB4B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7B757B15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27D2519B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="52DC8460" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.29*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A917F6D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="70CF356F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AD24373" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5841C601" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F727E39" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6E55F6BE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Твердые частицы сум-марно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66613CAD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="72E7C3D1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5988-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B61AF4F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="40501F3D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D8F4A35" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5CCB39CE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="406F846B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1C2A037A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9E467E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="64FFE05E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.30*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F033F7D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="474F6D36" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA797F1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.01/08.156</w:t>
+          <w:p w14:paraId="4D1D7C25" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.156, 100.01/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7CEA5E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F3074E0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аммиак Д:0,13-40 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6537EE9D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0100A2A0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 3829-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DC9EE67" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="106B814F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36CBB870" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="074C7B7C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="055E38A5" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="06101824" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1137CDA6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="12D41CBA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.31*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24D90570" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6E5ECCA5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34B27301" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="45DDB98F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF2B49F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="66247C7D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Формальдегид (метаналь) Д:0,1-30,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="460807A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="20C8A393" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4566-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D19C3D1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C3801EA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="207A0D55" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1BAE3ABD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="141DFD9E" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="503F4E37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAFBF5A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="327AC863" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.32*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="134C9605" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2B66575B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C240BBD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="10320C49" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE34E45" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6B0E1845" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Уксусная кислота Д:1,5 - 130 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="643E633D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="16C60169" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4443-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48720183" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4530D3D0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58B0DD13" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7D3AB504" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4974979A" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="359B32A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D975676" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="27A8863F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.33*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11DCD253" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0732F8CE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7D6B61" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.01/08.158</w:t>
+          <w:p w14:paraId="497FA91D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.01/08.158, 100.01/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="698D4F0A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="418792CE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фенол (гидроксибензол) Д:0,1 - 100 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1E1490" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0917B770" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1822-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3607C1AA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6DE50BEA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="629D5938" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0707141C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="64915CF2" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1005BD91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18E8DC1E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1DF28776" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.34*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38513753" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7C437116" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC44F7C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4256542D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A03D6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="04E80D81" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Скорость газопылевых потоков; Д: 0,2 - 60 м/с Расход газопылевых потоков, м3/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22E22700" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="555AC875" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-02-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58FEE106" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="16C90BFF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="450B7B98" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="39DDE0CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4D9C2B15" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="749696EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37A78AE1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="474613C8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.35*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3187A0D9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6671AAA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B3266C5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="31ACE86B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="179D676A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="515D0E3D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Давление газопылевых потоков; Д: -80гПа + 80гПа Температура газопылевых потоков; Д: -40 - +12000С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C950ACD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="79F80AEE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-03-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CCC2447" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3BC84552" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E988E69" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D18342F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="75068B3D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2AC89498" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2DB5C4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="502940F0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.36*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23A32B0C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="59AD299A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6321E0CB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="207F62E1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="25B9C282" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность газопылевых потоков, % Д: 10 - 98%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52010450" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6267CB3E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-01-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C0F6235" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42ECF772" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4537495F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="17DD95CD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="07A029A7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="77FD4388" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1718992D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6BF94AC1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.37*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25B90A1F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="55B5CF83" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C618A2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3AE6C91B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38ABE2BB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="42BDD598" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовый выброс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3525FEA5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="07B7F852" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1003-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DA6CA33" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="37BE1BEF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52A7BA3A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="134277DE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="43D324BE" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="036491B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="266A9255" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4A14A7F9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.38*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="617C963A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="157CE722" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="039C16A0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="73BBB780" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="161CACA7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="037B9387" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры газохода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="651842CE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="36D7566B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-02-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6EC7C541" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E1B1F6F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00E74873" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7191D9FC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="56BCA78B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0811CC41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16355303" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="44369BA7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16BE4BB2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7DFE39C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Атмосферный воздух</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6AA895" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.02/08.158</w:t>
+          <w:p w14:paraId="1CFB2E2F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.02/08.158, 100.02/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD22975" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6B277F0A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Диоксан - 1,4 (диэтилендиоксид) Д:0,035-0,7 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8D325D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="654184C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1680-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD1F0DA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1D90116D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2411B795" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="3AF9467C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2736119B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="24D35276" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E74663A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2DD59ED9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="728273AB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="773BBE60" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="119C5498" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4A035705" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35660D3B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7D2E3540" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пропан-2-он (ацетон) Д:0,175-3,5 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27166B40" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="70BDE1AA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="221D2F6C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3F873C0E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54B10C6A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4217C452" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6C2FB2CB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4DD3C8A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="604E2BA4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5A0F3615" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31ED2598" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="149AACD5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71C80B16" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0CE51BC2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="225E4727" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4C6693AE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бензол Д:0,75-1,5 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15DC55E6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="163C4884" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40D80AE8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="21B69C50" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B274285" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="759770EA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="5CE49E16" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="430F2638" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEB04B6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="50C499A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F20BAC4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2146D131" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05A9ECC4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="34D40983" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62ECBC78" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="457DAFB8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Метанол (метиловый спирт) Д:0,5-10,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F073A4F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="01CB0A7A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4354C60F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="655D9B9F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="263F13BA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="53281088" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="04DDAD1B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="188B0623" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="499191D3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="373A1301" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="709431B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="49F7CCFA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0043AF5F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="427F74D4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAB6F0F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2EB1B2F9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Метилэтилкетон (бутан-2-он) Д:0,05-1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2ED057FC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="722BB8A5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09CC35FE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="12578901" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A4003C6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="432FB6F7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="65F9C889" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3743941C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4746A71F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="28772F7A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C862095" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7F652F16" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="409CE98B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="67CC620A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB8453F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="26DA0E00" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ксилолы (смесь изоме-ров о-, м-, п-ксилол) Д:0,1-2 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E45743A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1657CCDA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2988B5F4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="415A792C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CB92628" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="46E76CBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3CFC8EE7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="474DEB69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8F2149" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3695BCE8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FFCCE7B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="297CD5BE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4089F9CF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="35209C1C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08414BBA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3F11BFF4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пентилацетат (н-амилацетат, уксусной кислоты н-пентиловый эфир) Д:0,05-1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C02C3A9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="26FDCF0E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="211900DD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="71FD16A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5742E94A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="155A6128" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3284562C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4C018E42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="400317A6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="134CF79C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51AF0C14" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0AC3D4B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="436F2DC3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="15C36CE9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3B6B28" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0535DB9F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Н-бутанол Д:0,05-1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="518AA4CA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E372658" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EE0A941" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="24C6F807" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BCA1495" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0025FA57" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4C16AA66" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="296B3C53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19EA98C0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="72BB4BB9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57F2AB28" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1654E6F4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="139CFA38" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="522CE419" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08380446" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1F377B89" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бутилацетат (уксусной кислоты бутиловый эфир) Д:0,05-1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6808A14F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2E8AF230" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E21302A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2379F6DA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A417447" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18FFD3C0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="590F1006" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4E72377E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C93E665" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="11F61240" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70FA7446" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2826C96A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="534B9B7D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7309A8C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1698E035" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="549C6F6C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Винилбензол (стирол) Д:0,02-0,4 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01DE03E9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="106B64C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D48AD07" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="03058794" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2822C5E8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="062EDA1D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6B2BC00F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6C3E25E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31E69F9B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0EC7CD03" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7785C696" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="22109407" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62205B0E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="710BA343" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E521DF4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="66832F8F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Толуол (метилбензол) Д:0,3-6,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F53C266" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="51C46248" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B55BC10" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="75FB3C1E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="331C9924" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="423E548B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="37538327" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="29D7F904" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0873F251" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2740B462" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6323D26F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7854E68B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="704CD153" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C1D659E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0757A9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3ED059CE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этанол (этиловый спирт) Д:2,5-50 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ABAC7A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A1213F8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A897881" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0294ECA9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46E0C0DC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2647C186" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="779DED7B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0399960E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19DB30BC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5D78D5EF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08E94D4E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7FB41699" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="794754DE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3AD3F78C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="408FB6F1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="70CC9B62" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилацетат (уксусной кислоты этиловый эфир) Д:0,05-1,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="646A23C6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="74720386" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56EB562B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="54FE0E82" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D559766" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="317F818C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="169E4293" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="35F652AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00AC8831" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="361E416C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75F160B1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="41C097C3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48175C8A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="148AF147" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4345F146" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3156F7AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этилбензол Д:0,01-0,2 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D45EDC8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="70687B3D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EC00C51" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="734CD9BB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18A5403E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6649BD76" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0EA35B9D" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="2A68B64D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="506CAFC8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="45CE8586" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74A07634" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1EE534E2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AE38DF8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A2A755A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16CA3E49" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="29E4E0D4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Этан-1,2-диол (гликоль, этиленгликоль) Д:0,5-10 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67C42C2B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C91E468" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BDF498E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13F436E3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7015C7EA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1AEA526C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1983D0EE" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="329E2936" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFE5666" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0E26833D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57456204" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="768577C6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BCE20ED" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          </w:tcPr>
+          <w:p w14:paraId="7950E51B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.02/08.158</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD1E609" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2F723884" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2-Этоксиэтанол (этило-вый эфир этиленгликоля, этилцеллозольв) Д:0,35-7,0 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0872BB1E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4BEEF599" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34812B31" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2950B9A9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A62C09B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18EF6263" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="095B2CD5" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="176D0ABD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70F2ED09" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="789FCDC3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="327C636A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="25A5A72E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68FE97C5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5F0B5492" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.02/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A115E99" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="50B83C1B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Углерод оксид (окись углерода, угарный газ) Д: (0-50) мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5766DAFD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="46E6B432" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5561-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FEBF9B9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1B9BBA95" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AD7F191" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4051A67E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3CF0240F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7BADE6B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09D3A31A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4D41BBC4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1724C702" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6DCD3680" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78F351CB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.02/08.052</w:t>
+          <w:p w14:paraId="74B0C6B5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.02/08.052, 100.02/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2995D02F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3CC3F17C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Твердые частицы суммарно (недифференцированная по составу пыль/ аэрозоль) Д: (170-16700) мкг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7360633A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4413F2E5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5093-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53CBA533" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C5A14A8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="468D7C8E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="36D7463A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7FF4193E" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="28A234FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63A4306F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="597853BE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CE2FC20" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="78317D75" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEF1D63" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.02/08.156</w:t>
+          <w:p w14:paraId="1DA6DEC0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.02/08.156, 100.02/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6247168F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="25BC3F4C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Азота IV оксид (азота диоксид) Д: (0,04-2,5) мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C39639C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="41D50E64" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5363-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20AF3496" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2595EC9E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C811AF5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="03A33E85" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="73B62DB0" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="493910F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5279639F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="71D751A7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15EFAD98" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C647704" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26E36A1A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6536BE53" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6A1EAA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="00306952" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сера диоксид (ангидрид сернистый, сера IV оксид) Д: (0,05-5,0) мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B275AF0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5C45293B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5381-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FD89AB4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="644BB059" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13B3CC6D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="46B92E7B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="004B1848" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="317EB8F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F03ACB4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2D4C4C8A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B05414B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="63211330" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53A6B429" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="06E9F61A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5A6189" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5892F8DE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Формальдегид (метаналь) Д: (0,01-0,25)мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C9A0A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="19624A0C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5493-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E8E403C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6ABF6953" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22430608" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4C38937B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2A1B0174" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="301F5260" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEF3E8C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="658AA90E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="043F6A24" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="13846950" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Подземные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD78A73" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="59C8D2C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE70710" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="084A8598" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C06CDDF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2DF3CA46" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-11-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ISO 5667-3-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C14D4C7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7CA39FCA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2633BE5F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="2C3609B6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6007479B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="59265CA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="691388CB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3CA7FCC0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D73C2CB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13981D5B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D04A090" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4DAAEA19" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4590A4B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="30E3AA35" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлориды (по Cl) Д: ≥10,0 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="590B78E9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="29058707" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="282A7596" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5419CDDD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FEDC764" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7CFB8B92" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="53E4D0CB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4BD6492B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1252DDF4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2FBD027B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1019888D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0114E8AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E983176" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1A2EECF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAE4418" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1545C1CF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Железо (включая хлорное железо) по Fe Д:0,05-2,0 мг/ дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7750D2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3028EDC4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B6444C1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2D3645F1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50AE905B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1626068F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="46A93E81" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="255E4227" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2ADE81" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="76C1D511" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63A6BDC6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0517D8A0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ECB36A4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7EDE37E1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24FBDFA9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2E12B710" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фториды Д:0,04-0,6 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC02511" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1F05B243" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4386-89 п.3 (вариант Б)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F5AF2BC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="389478D3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F1659" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="32EC113E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4E81C50F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3DAD2EF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65CFC376" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2C1CA8B6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E8A7595" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="62812016" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50CDCEA9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0EB8E142" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="027E1B37" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="65A65EB7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (рН) Д:2-12 ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE6BD16" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3A8C8618" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 10523-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40F0BFFF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3C012AF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F0283A8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="13DA6DA6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6DA58013" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6BB7DDE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6371A232" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="37EF2294" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19683886" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6C0E5CBB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4D36C9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7E087162" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="033B8927" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="24F2BBC2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Жесткость общая Д:≥ 0,1 0Ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E093F43" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0F19BE66" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31954-2012 (метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63CCB99E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="69A9F604" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FF9CFCB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="384FE2AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4FD70A4C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="11A7F088" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="012F573C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="07C93666" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="103255DE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4D38992E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7614DA8C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0F596769" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19111B58" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="73E0D79F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сульфаты (по SO4) Д:2-50 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4052BF2F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="13BCDC9C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31940-2013 п.6 (метод 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="417D3B1A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4F680B3D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C5123CB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6583F056" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0AACA4FB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="475E6E00" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07B2E0A7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="72C34A59" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74610E61" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="49083A55" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A71836B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5BB2AE69" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCB7429" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="70D9E2AF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нитрит-ион Д:0,0025-0,25 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B34565C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="71DA4D08" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-38-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61E1DEDD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5ECA16AD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="312F9D27" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="09D4E4E9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="2CC47866" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="328C531E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C41F36C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0CAEC80D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29243F97" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="283D4A3B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA85706" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5255730D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1F72D8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="332BADB6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Синтетические поверхностные активные вещества (СПАВ) Д:0,025-2,0 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1085B771" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2DB3FFDA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2014.17189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74DB1DE6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6D6B14C6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1516F512" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4008F42E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="099C02D2" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="66BFCCBF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="084BB820" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4C5D6789" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BE359A6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3659D11B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BF30DB8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2EB7C696" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76623291" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5B4A30CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нефтепродукты Д:0,005-50 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="303AE601" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="483EE6D0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ПНД Ф 14.1:2:4.128-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E967B9E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="30299833" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E1152A2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="46C09FD0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3280C0A5" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="0AE615AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4124F054" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="671EA196" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4124AFA4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1D29EE68" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3772FA59" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6CABC95F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="50FB0505" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="15592731" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сухой остаток (минерализация)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48FC5EBE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="18414903" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4218-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14CB7545" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1B9AB323" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C5E8E2A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="18D6FE4A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="79AAA2EC" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="02E6CA15" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="106B3630" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="37DA81EA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0A8469" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="54B6AF58" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A869A18" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F71ABCA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58D25E90" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="46D86901" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19829DF8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="774138AE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-14-2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ISO 5667-3-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42F2FCE6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1C286BF1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDCDA2B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="55C1B26C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="0FBA7BC8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="378AFF63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="223928F4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6AE329DE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05E4DDCE" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="27CA2A3B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="381DCE0D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="11C2D84D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A76949F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7AF0C4A8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Железо (включая хлорное железо) по Fe Д:0,1-9,0 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6230980A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="01B55433" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D459045" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="246BE30C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70BCA2B2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="59F217E1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="09C66E39" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="228FBCD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="002B578A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6A743AF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19C9FF3C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="080763A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="755159D1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1E861D63" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEF97E6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1A222926" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (рН) Д:2-12 ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA3310B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2B91438A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 10523-2017 п.3 (вариант Б)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="759D2858" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7ED8C977" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29219E66" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5DB5CD3E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="08D5846C" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="104779E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7F38E8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F4C1423" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57B6D899" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="24AD7DF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA047E4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2EC68BA8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF2B54B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="11E8697A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Хлориды (по Cl) Д:≥ 10 мг/ дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3921D251" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1C231EB3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="618E3F9F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0A5D8768" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="292B9A91" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4120541B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1CB74B47" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="678D0FF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0245CB40" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="211C9AEA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A930993" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="616FD07B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05E33682" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="199DF7D8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78AEC522" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5C39E84B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нефтепродукты Д:0,005-50 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD941F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="34916262" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ПНД Ф 14.1:2:4.128-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60B86351" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="48781AF9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CC71682" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="42AFA656" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="359ADF03" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="00F85807" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECF924C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="29A9CDE5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C2C4D98" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="724CA441" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA98DD9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="01463832" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25B37834" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7DE67CE6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Взвешенные вещества Д:≥ 3,0 мг/дм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71172978" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0E52803D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4362-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="209EE4D8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0E0E6CC5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ABDFCE0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5A6F756A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4305750F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3F30BDDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="116A546D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5255A2F7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3735A760" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A59ADD5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2062D62F" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1D6E89FD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABF876B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="34B07EEF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сульфаты (по SO4) Д:2,00-40,00 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70BACC24" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7202705C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-42-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49366ABA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="629D7BF2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47A93FE8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4EA8DCF0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="7A14055B" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="6E350E01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="436888C1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4BF025CB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C5338D2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="56E6AF2B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FB78890" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6ADAD6F7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFEBF98" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6875B378" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нитрит-ион Д:0,0025-0,25 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E092EC5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0672F89C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-38-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1153FB7C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="03B82F60" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DE37533" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4BFE19EA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="195B41A9" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="265A2BD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1E8079" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="04674111" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46338B15" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0837D0AB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="426B7879" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="604CD908" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF99D9D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F2EE87C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сухой остаток Д:50-50000 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="162059D8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4599E26B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4218-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="722363B8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3B900900" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52B58925" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1FB60E95" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="684D2CA0" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="098ED2C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF2B57A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6C50BC68" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6628F54A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7058D1CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4C570E45" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1A756E3B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB469B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="26128F4C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Синтетические поверхностные активные вещества (СПАВ) Д:0,025-2,0 мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B608479" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3110237D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2014.17189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10C6D978" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="532E33D2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37919D52" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2E86EF15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6F9AF095" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="079DF917" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73B5EE28" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="473896C0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="257E7449" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="60FC0CA7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Земли, включая почвы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3FE2D1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="407E58C1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.06/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50ED6502" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4A1FC824" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E48EBF2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="404DF9B9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 17.4.3.01-83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E90842D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0A721696" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="592B5CFB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="55D92CF1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="29DCB4A2" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="73156EF2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="260C7772" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="52698B2C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="474F18DF" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="360CEA15" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4079EF4A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="287CEBF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.06/08.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20DDC047" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5B752F61" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нефтепродукты Д:0,005-20,0 мг/г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="762627D3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="39A79579" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ФР.1.31.2012.13170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30D2C729" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6D1E18BF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="212F2CF7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="36A856C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="3ECF3B59" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="51C7787C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="130A6779" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="184E40A3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11303E6A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D127779" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места различных видов трудовой деятельности. Производственная территория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02D7177E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
-[...7 lines deleted...]
-              <w:t>100.12/35.065</w:t>
+          <w:p w14:paraId="187E10A9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.060, 100.12/35.065, 100.12/35.068, 100.12/35.070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10ACEBFB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3751E39C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параметры микроклимата: - температура воздуха, °С; - относительная влажность воздуха, %; - скорость движения воздуха, м/с; - интенсивность теплового излучения, Вт/м2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54E5C04B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5B95A4B2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88 раздел 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0EF25D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="16DC3661" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11748998" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="191EE86E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="79F5F318" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="5CAE35F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F24A8D7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6C66138C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C6DFBFA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2308CE48" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12685E52" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="23DE73B4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48F7219E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2809882C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шум: - уровни звукового давления в октавных или треть- октавных полосах частот, дБ; - уровень звука, дБА; - эквивалентные по энергии уровни звука, дБА; - максимальные уровни звука в дБА(I).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD17C38" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="10B9DA47" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.050-86;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Санитарные нормы и правила, утв. постановлением Минздрава РБ от 14.06.2013 №47 п.п.20-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E9757AC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="44F7848C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B2778" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="66A4D5E2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="21843AC9" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4D6C5A5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7BCB04" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="2258152D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0728367E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="283122C9" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBF31C1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="00103EC8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE47282" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0A453642" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Общая вибрация - средние квадратические значения виброускорения (м/с2), измеряемые в октавных или треть- октавных полосах частот, или их логарифмические уровни, дБ; - корректированные по частоте значения </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>виброускорения (м/с2), или их логарифмические уровни, дБ; - эквивалентные по энергии корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни (дБ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0009C451" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1C3F2CEA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31191.1-2004 (ИСО 2631-1:1997);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31319-2006 (ИСО 14253:2003);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Санитарные нормы и правила, утв. постановлением Минздрава РБ от 14.06.2013 №47 п.п.20,23, 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11BCF7CC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3EAAD136" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="197B1292" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3A28E1D4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="1DA074CB" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="19953D12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68CFE6D6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="50D334D1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AD781C1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="519E1502" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08996CB5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="3898DAD3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00EC19F3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5B0F961C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Локальная вибрация: - средние квадратические значения виброускорения (м/с2), измеряемые в октавных или треть- октавных полосах частот, или их логарифмические уровни, дБ; - корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни, дБ; - эквивалентные по энергии корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни (дБ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAC299C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7FFE989E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31192.1-2004 (ИСО 5349-1:2001);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31192.2-2005 (ИСО 5349-2:2001);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Санитарные нормы и правила, утв. постановлением Минздрава РБ от 14.06.2013 №47 п.п.20,23,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73C53790" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6531ED8B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FF17849" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4772C8FC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="6D36BF78" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="039A4C22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAD555B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0D54A6FF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27B05415" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="039734BF" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3296832B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5ACF2806" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5332E4C8" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="583F6790" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>- освещённость, лк; - коэффициент естественной освещенности (КЕО), %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="627FB687" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1374E30C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="588A4C22" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0636EDC6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C978E31" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="044C7111" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="357B9AC2" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="174698F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="685C5E58" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5167553F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A9C4AA2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="043E21C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18E7FB93" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5EA20171" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/34.064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16AAFE43" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="081E3075" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ультрафиолетовое излучение в спектральных диапазонах «А», «В» и «С»: -интенсивность </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ультрафиолетового излучения, Вт/м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38E90B3C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0935BB45" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>АМИ.ГМ 0368-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F60CDCB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6D5DF378" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FC3CC26" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="485245A5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4B3505F8" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="24B35227" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61ECCCDB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0A6632C4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="547BD93B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0DB63B2F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4986F3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="23093379" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55CADBF0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="330861AE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электрические поля промышленной частоты 50 Гц: - напряженность электрического поля промышленной частоты, В/м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="626460D9" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="639816F1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.002-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FE45CCB" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5CB5075F" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36C8AA2B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="27E8AFF7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="718007DA" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="174D4E54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C32C679" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0E635738" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52F4DF75" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1415C9E7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="172D5AA2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="22EF4C21" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41FAA522" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="51486415" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электростатические поля от ВДТ, ЭВМ И ПЭВМ: - напряженность электростатического поля, В/м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="479DF09A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="61344827" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ГМ.1754-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11242954" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="2DC0E7CC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="335225C7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="5C89389A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="161E5889" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="3BC494F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="57BA17C0" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="0BC2B2F4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="192E0DC6" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="4757E43A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16D3236C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="11DB57A5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D02AC71" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="26BE0EDD" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электромагнитные поля от ВДТ, ЭВМ И ПЭВМ: - напряженность переменного электрического поля, В/м, с учетом погрешности прибора в диапазонах частот: 5Гц-2кГц:Д:&lt;25В/м (2-400) кГц - плотность магнитного потока переменного магнитного поля, нТл, с учетом погрешности прибора в диапазонах частот: 5Гц-2кГц:Д:&lt;250нТл (2-400) кГц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A9E4C76" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="644CF76B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15E80371" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="77BCBA7B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00D8BEDA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="1E4AEF21" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="355535C7" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="06EF0D17" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2537411C" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F928DC1" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53C99D22" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="34552BC3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Окружающая среда. Территории населенных пунктов и других объектов, пункты наблюдения. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Помещения жилых и общественных зданий, и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="789E0E42" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="427C9B0D" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>100.11/35.059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6295E785" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="415518F0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Общая вибрация - средние квадратические значения виброускорения (м/с2), измеряемые в октавных или треть- октавных полосах частот, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>или их логарифмические уровни, дБ; - корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни, дБ; - эквивалентные по энергии корректированные по частоте значения виброускорения (м/с2), или их логарифмические уровни (дБ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDFC8BD" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="78AA9982" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31191.1-2004 (ИСО 2631-1:1997);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31319-2006 (ИСО 14253:2003)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4324B1F5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="43D006C3" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71CBDFCA" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="1EA04E78" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="70FCAB81" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="1D5B087C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20FCF4A1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1BD5E760" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23417618" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="781A144E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="215C33A3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1B89EAA6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/35.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6935C18A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="14FBB4F4" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>- освещённость, лк; - коэффициент естественной освещенности (КЕО), %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4EB65B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1759B588" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CB69820" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="6795E16B" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43F6E003" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7BF5BCDB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="4BCA0819" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="7F40C266" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="284C5A97" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="48613851" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="143C2DE5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="54BA48E7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63B97844" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="098B98B8" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D47ACE1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="4B6E734E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шум: - уровни звукового давления в октавных или треть- октавных полосах частот, дБ; - уровень звука, дБА; - эквивалентные по энергии уровни звука, дБА; - максимальные уровни звука в дБА(I)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21C02E53" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="674A5478" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23337-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64BDDFEC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="29977755" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63443C4B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="32C9B565" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="12F90DB0" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="650612E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20A594C7" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="726EB3AB" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B496D23" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1BEFA7A0" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEC9F33" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="53FE6C62" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02A425F2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6290BB79" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические показатели воздуховодов: - расход, м3/с - скорость движения, м/с; - давление, Па; - температура, °С - влажность перемещаемого воздуха, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6E507427" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="657502EC" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F84E1B3" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="54FDFC23" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Проектируемая, д. 1, 213760, г. Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47D35F3A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="2EBEB3D7" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="551FF061" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="67428F66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="778ED5B4" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="350EF810" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA94025" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="1A4F4BBE" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Выбросы загрязняющих </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="210E98B2" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="6F1967E6" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>100.01/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4804A28E" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="3CB3E561" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Оксид углерода (СО), объемная доля, % </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Углеводороды (СН), объемная доля, млн-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74DCFCC5" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="5C7399C5" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>СТБ 2170-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDA13F1" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="59DF0B1C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Проектируемая, д. 1, 213760, г. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Осиповичи, Осиповичский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="353BE07D" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28">
+          <w:p w14:paraId="5CBA0444" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A28" w14:paraId="485C802F" w14:textId="77777777">
+      <w:tr w:rsidR="00C2438F" w14:paraId="4767203E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45559254" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="7F842F11" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EDB793A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="0D0E986A" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44C6A8AC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="03F9CA17" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1441990B" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="20CA94F2" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дымность по предельно допустимому коэффициенту поглощения KL.м-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3398E435" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00BB4B18">
+          <w:p w14:paraId="16C0D16C" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00F24F86">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2169-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B779B5A" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="7E2ED6FA" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="068F73DC" w14:textId="77777777" w:rsidR="00DF3A28" w:rsidRDefault="00DF3A28"/>
+          <w:p w14:paraId="65FA1E3E" w14:textId="77777777" w:rsidR="00C2438F" w:rsidRDefault="00C2438F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FAE6CEF" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="5A4CBDB1" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0195C8D9" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="4D1620F7" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19F94E42" w14:textId="77777777" w:rsidR="00BB4B18" w:rsidRDefault="00BB4B18" w:rsidP="0011070C">
+    <w:p w14:paraId="6B1707B4" w14:textId="77777777" w:rsidR="00F24F86" w:rsidRDefault="00F24F86" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734A9EB7" w14:textId="77777777" w:rsidR="00BB4B18" w:rsidRDefault="00BB4B18" w:rsidP="0011070C">
+    <w:p w14:paraId="33CAC4F8" w14:textId="77777777" w:rsidR="00F24F86" w:rsidRDefault="00F24F86" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15029,155 +15057,165 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31EB5135" w14:textId="77777777" w:rsidR="00FF3A61" w:rsidRDefault="00FF3A61">
+  <w:p w14:paraId="4283446F" w14:textId="77777777" w:rsidR="001D4E2C" w:rsidRDefault="001D4E2C">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1A15A5F4" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1E443AE3" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="75249D05" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="35BBFA39" w14:textId="149799BE" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 21.08.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="008E49E6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>21.08.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="18A8AD86" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="077B3F9E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -15276,204 +15314,195 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4B8C44ED" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="3A93C991" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="0BDD9155" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="43C45DC2" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2C119CA3" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="1FFF08FA" w14:textId="27971BBB" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="008E49E6">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>21.08.2026</w:t>
-          </w:r>
-[...7 lines deleted...]
-            <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3AB2EA83" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="160824A8" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7CDB807F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="5172FF98" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -15570,317 +15599,328 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4E1D33D5" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="5F4DB8C3" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25AFBFCD" w14:textId="77777777" w:rsidR="00BB4B18" w:rsidRDefault="00BB4B18" w:rsidP="0011070C">
+    <w:p w14:paraId="18D50B62" w14:textId="77777777" w:rsidR="00F24F86" w:rsidRDefault="00F24F86" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4928B4C7" w14:textId="77777777" w:rsidR="00BB4B18" w:rsidRDefault="00BB4B18" w:rsidP="0011070C">
+    <w:p w14:paraId="069FD6D3" w14:textId="77777777" w:rsidR="00F24F86" w:rsidRDefault="00F24F86" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F15E05" w14:textId="77777777" w:rsidR="00FF3A61" w:rsidRDefault="00FF3A61">
+  <w:p w14:paraId="27C34F03" w14:textId="77777777" w:rsidR="001D4E2C" w:rsidRDefault="001D4E2C">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="319AB52E" w14:textId="77777777" w:rsidTr="00FF3A61">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="0246E059" w14:textId="77777777" w:rsidTr="001D4E2C">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4358C32B" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="1D0F9A57" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3F441306" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="7AA0B4D9" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 1.0505</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1725840C" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="74195F04" w14:textId="3C16433A" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="008E49E6" w:rsidP="008E49E6">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="8085"/>
+      </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="458CAE5C" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="2863F6A5" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="6A5CF8C3" w14:textId="77777777" w:rsidTr="00FF3A61">
+    <w:tr w:rsidR="002317A4" w14:paraId="0722D003" w14:textId="77777777" w:rsidTr="001D4E2C">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4109CFF8" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="1DF9E44C" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Осиповичский завод автомобильных агрегатов",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="307C410D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="16B7EE9C" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>отдел охраны окружающей среды</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29D84F0A" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="29499696" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 1.0505</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0BC051A5" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="5D92BC8F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17362,50 +17402,51 @@
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001D4E2C"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
@@ -17489,204 +17530,204 @@
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="008E49E6"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="0097428B"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
-    <w:rsid w:val="00BB4B18"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BE31C6"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C2438F"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
-    <w:rsid w:val="00DF3A28"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
+    <w:rsid w:val="00F24F86"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
-    <w:rsid w:val="00FF3A61"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="751FE456"/>
+  <w14:docId w14:val="7A8B1442"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19642,69 +19683,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>2364</Words>
-  <Characters>13475</Characters>
+  <Words>2421</Words>
+  <Characters>13801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15808</CharactersWithSpaces>
+  <CharactersWithSpaces>16190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>