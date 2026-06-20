--- v0 (2026-04-27)
+++ v1 (2026-06-20)
@@ -1,17714 +1,23899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C57FCAE" w14:textId="21C010EE" w:rsidR="00A70CA6" w:rsidRDefault="0096029D" w:rsidP="00A70CA6">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10275" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="6022"/>
+        <w:gridCol w:w="3436"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w14:paraId="4565FA83" w14:textId="77777777" w:rsidTr="00DD7958">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F02FA3A" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="000D524E">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6022" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70465FD4" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="000D524E">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200B46BC" w14:textId="0C5D814E" w:rsidR="00D17568" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение №1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D74346" w14:textId="6E2517B4" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к аттестату аккредитации</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B3CA6A1" w14:textId="79D5DC12" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ </w:t>
+            </w:r>
+            <w:r w:rsidR="00162FAB" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BY/112 </w:t>
+            </w:r>
+            <w:r w:rsidR="003A3035" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00245D50" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2784</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D12BEF" w14:textId="313E765E" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00245D50" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19.06.2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738F2133" w14:textId="71133B6D" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на бланке №_________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F99644" w14:textId="7CC5CA21" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на </w:t>
+            </w:r>
+            <w:r w:rsidR="009F614D">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лист</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40212" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ах</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="060693EF" w14:textId="6FD9AA0C" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00135DC0" w:rsidP="003A3035">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6E21" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>едакция 0</w:t>
+            </w:r>
+            <w:r w:rsidR="005366C4" w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74484063" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00E53450">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DB1D23" w14:textId="10F46151" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="0049607C" w:rsidP="00892F04">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-426"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ОБЛАСТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17568" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6E21" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АККРЕДИТАЦИИ </w:t>
+      </w:r>
+      <w:r w:rsidR="004318DC" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00245D50" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000141D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00A506A2" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00934745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>декабря</w:t>
+      </w:r>
+      <w:r w:rsidR="004318DC" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00592E1D" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17568" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005366C4" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="004318DC" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A4456E" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="001E3AEE" w:rsidRDefault="00245D50" w:rsidP="00245D50">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
-      <w:r>
+      <w:r w:rsidRPr="001E3AEE">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>О</w:t>
+        <w:t xml:space="preserve">измерительной лаборатории </w:t>
       </w:r>
-      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+    </w:p>
+    <w:p w14:paraId="3A95D3E2" w14:textId="34B01520" w:rsidR="00135DC0" w:rsidRPr="001E3AEE" w:rsidRDefault="00FA7DFF" w:rsidP="00245D50">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-426"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ПИСАНИ</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA7DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Закрыто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Е</w:t>
+        <w:t>го</w:t>
       </w:r>
-      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+      <w:r w:rsidRPr="00FA7DFF">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+        <w:t xml:space="preserve"> акционерно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обществ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ЭТОН"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56859C7D" w14:textId="77777777" w:rsidR="00A470A0" w:rsidRPr="00A470A0" w:rsidRDefault="00A470A0" w:rsidP="00A70CA6">
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="03015B85" w14:textId="77777777" w:rsidR="005366C4" w:rsidRPr="001E3AEE" w:rsidRDefault="005366C4" w:rsidP="00892F04">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-426"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="30"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="849"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="2125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1F46" w14:paraId="5095F4E4" w14:textId="77777777" w:rsidTr="00856274">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00C60827" w:rsidRPr="001E3AEE" w14:paraId="2D40A547" w14:textId="77777777" w:rsidTr="00DC50CE">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="4AB1C177" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C35CF2">
-[...5 lines deleted...]
-              <w:br/>
+          </w:p>
+          <w:p w14:paraId="2057D42A" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20CBD75E" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
-            <w:pPr>
+          <w:p w14:paraId="6473123E" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-            <w:tcW w:w="530" w:type="pct"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8FBD33" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4711F0C3" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
-            <w:pPr>
+          <w:p w14:paraId="7E5A1DD9" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="pct"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164E4AD9" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
-            <w:pPr>
+          <w:p w14:paraId="6238033E" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1070" w:type="pct"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E153A4" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">характеристики </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7452868D" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(показатель, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D00D678" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549A30C9" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00C35CF2" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
-            <w:pPr>
+          <w:p w14:paraId="44308E30" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CBA40D" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...15 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">документа, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40614DAE" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">устанавливающего требования </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FEDE692" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB49F19" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
-            <w:pPr>
+          <w:p w14:paraId="14B3717E" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4315AB64" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>Дополнительные сведения</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">документа, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315CF325" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">устанавливающего </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E8A7C9" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод исследований </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59799F96" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(испытаний) и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EC27F8" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">измерений, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C60CD7" w14:textId="32EBDAAD" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в том числе правила </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE77357" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827" w:rsidP="00DC50CE">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E3AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23E0BC13" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00C35CF2">
+    <w:p w14:paraId="4D3329FA" w14:textId="77777777" w:rsidR="00C60827" w:rsidRPr="001E3AEE" w:rsidRDefault="00C60827">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406661AC" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="001E3AEE" w:rsidRDefault="00245D50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-136" w:tblpY="70"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="847"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B938D3" w:rsidRPr="00644D7E" w14:paraId="7FF3A7E6" w14:textId="77777777" w:rsidTr="00BD38E1">
+      <w:tr w:rsidR="00893984" w:rsidRPr="000D0AFB" w14:paraId="075C9A71" w14:textId="77777777" w:rsidTr="00DC50CE">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="48"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="291" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2AA7F4" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7A1508" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2585A222" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A9BE1B" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9BF84B" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00644D7E" w:rsidRDefault="00F23D46" w:rsidP="00644D7E">
-            <w:pPr>
+          <w:p w14:paraId="14EEDDCA" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:noProof/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00644D7E">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABF48E7" w14:textId="77777777" w:rsidR="00FF6E21" w:rsidRPr="000D0AFB" w:rsidRDefault="00FF6E21" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893984" w:rsidRPr="000D0AFB" w14:paraId="4F56599D" w14:textId="77777777" w:rsidTr="00DC50CE">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10201" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1D9126" w14:textId="3093A9DD" w:rsidR="00893984" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...152 lines deleted...]
-              <w:t>7</w:t>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Кузнечная, 20, 222160, г. Жодино, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="51887FFE" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...3 lines deleted...]
-            <w:vMerge w:val="restart"/>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="585FCD45" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="417D163F" w14:textId="65B2FE82" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00644D7E">
+          <w:p w14:paraId="1C8847F9" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00AD3608">
+          </w:p>
+          <w:p w14:paraId="069D9056" w14:textId="710D0BBD" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25E6ADB6" w14:textId="77777777" w:rsidR="00843704" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...41 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="19DE0EE2" w14:textId="49A59650" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00C9306A">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Преобразователи электроэнергии полупроводниковые силовые до</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51516">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5 кВ∙А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C8CFD73" w14:textId="40CDFFE0" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...19 lines deleted...]
-          <w:p w14:paraId="16D1556D" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
+          <w:p w14:paraId="1AB4F73A" w14:textId="73A8D390" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1646A875" w14:textId="15DA5AAC" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Электрическое сопротивление изоляции</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E427AD" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="2B7D30EE" w14:textId="3E6FC9C6" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2ED3E" w14:textId="77777777" w:rsidR="003F207E" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26830-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0CD538" w14:textId="7761FA0E" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.4.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9E3B9E" w14:textId="77777777" w:rsidR="003F207E" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605C84CE" w14:textId="1AA8F3D0" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Метод 101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="4B7F6902" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FC41A23" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...31 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="69E442B2" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58AB107F" w14:textId="333DEE1B" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35A4ABFC" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09669FD8" w14:textId="2EC9397F" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410EC4E9" w14:textId="55716F9B" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="001E3AEE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание электрической прочности изоляции при нормальных климатических условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08553B68" w14:textId="77777777" w:rsidR="003F207E" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26830-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA4F542" w14:textId="373506DE" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.4.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4961E448" w14:textId="4E7A21E0" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7958" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="01E2706C" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F0C529F" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AEE22EC" w14:textId="74DF8C0A" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CBEA222" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285EC97F" w14:textId="78AF8331" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5764CA21" w14:textId="7B78E852" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление заземления металлических частей, доступных прикосновению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AB2848" w14:textId="7DD032AD" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26830-86 пп. 4.2, 4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51353942" w14:textId="1E34DF3B" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="39649D80" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D2AC559" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F80D5F3" w14:textId="56CA6252" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9C8E1D" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D04C947" w14:textId="0048E8A3" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAA5B00" w14:textId="7557221C" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Проверка функционирования преобразователя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2171B6F0" w14:textId="28B39241" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26830-86 пп. 3.4.20-3.4.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2283E7E9" w14:textId="1B3A5AA1" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="6BCE0E23" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58D6E805" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D593A49" w14:textId="5CE1ADD7" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="631DF203" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EDA41B9" w14:textId="5B0139DE" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66180782" w14:textId="2AC487BB" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение КПД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4014ECE0" w14:textId="77777777" w:rsidR="003F207E" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26830-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E4F3FF" w14:textId="0BFE9132" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.4.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64715B72" w14:textId="5566442E" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00245D50" w:rsidRPr="000D0AFB" w14:paraId="3BC2CC40" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DB8D24" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FCF50E6" w14:textId="478FFCA1" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5F80C9" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B227902" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 29.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDC9B54" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633FA62D" w14:textId="39A63469" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="001E3AEE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на кратковременное воздействие повышенного напряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC60835" w14:textId="77777777" w:rsidR="003F207E" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26830-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD70330" w14:textId="712FA47B" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A1FF10" w14:textId="30588616" w:rsidR="00245D50" w:rsidRPr="000D0AFB" w:rsidRDefault="00245D50" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00641D17" w:rsidRPr="000D0AFB" w14:paraId="5D39DDFA" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2510ACF4" w14:textId="77777777" w:rsidR="002B5D69" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF48A5E" w14:textId="76C2AA6A" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007313AF">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="166D0BB2" w14:textId="77777777" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="00454B80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70667371" w14:textId="74079B10" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2567B6B4" w14:textId="3835812D" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Испытание на устойчивость к внешним коротким замыканиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B296D8" w14:textId="77777777" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26830-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D8EC96" w14:textId="0C518C6D" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.4.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7BDC85" w14:textId="77777777" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26567-85  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF8FE20" w14:textId="4BBEC8F1" w:rsidR="00641D17" w:rsidRPr="000D0AFB" w:rsidRDefault="00641D17" w:rsidP="007D4912">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Метод 113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="445B858F" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D8E9D9F" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021B8C7A" w14:textId="0BC7DDA4" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6771A8F5" w14:textId="69E4214C" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="75E8C822" w14:textId="708466F5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Преобразователи электроэнергии полупроводниковые силовые до</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51516">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5 кВ∙А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E6B9D91" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="061F9160" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E52B9CF" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E1CAAB" w14:textId="3C4C153D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение значений установившегося отклонения выходного напряжения от номинала:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B28FE81" w14:textId="61E4ECBA" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- постоянного тока </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AF3BE6" w14:textId="4DD79110" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- переменного тока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B99D094" w14:textId="7662EA2D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26830-86 пп. 3.4.1, 3.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCE033D" w14:textId="265A7436" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265F0438" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Метод 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E3986D" w14:textId="26318FA5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Метод 301</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="77973D00" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w14:paraId="4A5B6A4D" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D11806D" w14:textId="1EDAB418" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="7358DC13" w14:textId="77777777" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529E2C97" w14:textId="3341835A" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19216D7B" w14:textId="77777777" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3009ECA2" w14:textId="77777777" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3271CC3E" w14:textId="77777777" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B54814" w14:textId="6A25292A" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031A3F">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Частота напряжения на выходе и определение значений установившихся отклонений частоты напряжения на выходе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C167798" w14:textId="77777777" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26830-86 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9B1424" w14:textId="64F6F77B" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пп. 3.4.1, 3.4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6059A2" w14:textId="2A31A669" w:rsidR="00031A3F" w:rsidRPr="000D0AFB" w:rsidRDefault="00031A3F" w:rsidP="00031A3F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="6CE237B8" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1625D1FE" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E35EA5D" w14:textId="32FFB093" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556CD72A" w14:textId="5097D8A4" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Инверторы полупроводниковые до 1 кВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B8736E1" w14:textId="65D48331" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.90/ 22.000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A95F55" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5140AA" w14:textId="36574BC4" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFACBA1" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512A74F3" w14:textId="71810DC9" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D57B25" w14:textId="0804188B" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="00346B61" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="3C0CD84D" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4702BF76" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2D81F1" w14:textId="43F5C7E7" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6378997B" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="1EDED87A" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A4F341" w14:textId="6C7ADF1B" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="66237AEA" w14:textId="53D2D870" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2F3E7E" w14:textId="4D7F69CB" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Испытание электрической прочности изоляции при нормальных климатических условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="pct"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD47699" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017D5FAA" w14:textId="5684AC57" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CBA1D9" w14:textId="3AB8D93C" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="45644FAE" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23905D61" w14:textId="6F21733D" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="456C7E01" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5AC487" w14:textId="4F77E3D7" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745B1A04" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="61323480" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66020C1A" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5E14FAF3" w14:textId="34519C4E" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EC1E0F" w14:textId="229ACC25" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление заземления металлических частей, доступных прикосновению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C6F98D" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4A00DD" w14:textId="3FA0D2E2" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680FE8D6" w14:textId="47605AB5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 103</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="56A94975" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="6BF62C95" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="626E9ADE" w14:textId="473BC1A7" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="7B8C58D7" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683C7F24" w14:textId="6E2AD077" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48381AAD" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="73E67180" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B644B7F" w14:textId="23401539" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="6A9D2B24" w14:textId="5E193701" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08600A57" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка функционирования инвертора</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8CF6CC" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE4A71A" w14:textId="49C903BA" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24376-91 пп. 2.4.2.11-2.4.2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEB9D15" w14:textId="5418EC4B" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="47BDC9E5" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB8D19E" w14:textId="714ED196" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="78918656" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B34723" w14:textId="52393ACC" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304E79EF" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="08BCF34B" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA89001" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53CE3519" w14:textId="56F7216B" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D7EA68" w14:textId="6C5EDEE5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение КПД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="761439B3" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24376-91 пп. 1.1, 1.3, 2.4.2.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4867F3" w14:textId="1503B1CF" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC8E31E" w14:textId="0B4F1EE8" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 108</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="63D65070" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="4935CE7E" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1832C213" w14:textId="5A8101B4" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="60282B92" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C116E9F" w14:textId="01DB9678" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E4C09E6" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="53CD9BA8" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7624A2D4" w14:textId="0C3D35A8" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="11D96A54" w14:textId="303F91EA" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.90/ 29.113 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD0DA60" w14:textId="6A67382E" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на кратковременное воздействие повышенного напряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3316EE" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5356881D" w14:textId="4746979C" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B0A850" w14:textId="6A332606" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="650C0949" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B9DBCF8" w14:textId="77CB4D04" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="5B940B32" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49773B23" w14:textId="001C5FCE" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D675F11" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="7E2478A4" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B6FB60" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19CD1DBF" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58351DFE" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CC8134" w14:textId="0E99F6CC" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Выходное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="288558E5" w14:textId="0DE12569" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24376-91 пп. 1.2, 1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB01B17" w14:textId="1164D90E" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 110</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="6B8FC5A5" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="6A4576AF" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F4659D0" w14:textId="222B2EA9" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="60638FD5" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF2D0F2" w14:textId="597E6132" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38F04F50" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="6146AA74" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="761F863A" w14:textId="7F1CBAF5" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="6F061C79" w14:textId="05E71981" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BACFE6E" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на воздействие перегрузки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587F4338" w14:textId="689CBD1B" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A5DF10" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25429F86" w14:textId="3B5F7F5D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EEABE7" w14:textId="27B785C2" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="16DDDC94" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="284619AE" w14:textId="4D569773" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="00CABD35" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A257A7" w14:textId="6691C1F5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7709597D" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CBAF69D" w14:textId="5863C599" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4815F171" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на устойчивость к внешним коротким замыканиям</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B93B595" w14:textId="530DC360" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C649849" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA9F916" w14:textId="4B6B3F34" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC58075" w14:textId="17FAB13E" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="6EE53C45" w14:textId="77777777" w:rsidTr="00BE1A79">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0F6775" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D4D24A" w14:textId="0BD957F1" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D9426DD" w14:textId="0A5A23E7" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Инверторы полупроводниковые до 1 кВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A3DF27" w14:textId="00005010" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B4A02E" w14:textId="5E1B5E39" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение значений установившихся отклонений от номинального значения напряжения на выходе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C289548" w14:textId="77777777" w:rsidR="0086684C" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24376-91 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4071C35A" w14:textId="06E9A340" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676027D6" w14:textId="38D46D8D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="52FE15F7" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E706A6D" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79250940" w14:textId="3A61A129" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE0E43F" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA1126F" w14:textId="487B7C9C" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104D2C74" w14:textId="6B904442" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Частота напряжения на выходе и определение значений установившихся отклонений частоты напряжения на выходе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF28FE" w14:textId="50F75407" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24376-91 пп. 1.4, 2.4.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C483B9" w14:textId="0D259073" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="52CE2810" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51DA4F0E" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F10B58" w14:textId="7CC94EA0" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07CE3A3B" w14:textId="0404C6AC" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Преобразователи частоты полупроводниковые от 5 Гц до 10 кГц</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644CFC5E" w14:textId="7C46FC62" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Batang"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 6 В до 20 кВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="787A9456" w14:textId="2BB1CF25" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1199A08E" w14:textId="0A06966D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CD7B12" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24607-88 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB11E0F" w14:textId="3F277558" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB0150" w14:textId="2F99923F" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="37BD2645" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="094546C6" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33866E9F" w14:textId="3F17A5ED" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2453EB0D" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="474E8D6C" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="426D0619" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B9442E6" w14:textId="6E71F490" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111B4AE8" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание электрической прочности изоляции при нормальных климатических условиях</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D74326" w14:textId="5433167D" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08FFD2" w14:textId="5D4B1C50" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24607-88 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A380196" w14:textId="053FD632" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 2.4.2.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A1D035" w14:textId="6331C1EE" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="0086684C" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 102</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="48887AA4" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="525C2B6B" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4281E27A" w14:textId="6DA9BBD2" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="699BA13A" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78737FF5" w14:textId="41B8CCF5" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDA3D49" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="0200C2C2" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30826247" w14:textId="00E227C7" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...45 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="723C3D8D" w14:textId="34FA7B58" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C124975" w14:textId="35E69FA8" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Электрическое сопротивление заземления металлических частей, доступных прикосновению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B09A12" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3498C208" w14:textId="7DAA31A7" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пп. 3.1, 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63586D0B" w14:textId="41C60037" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="0086684C" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="37C9658C" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43B42371" w14:textId="0DFD0081" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="18309D6B" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DEBAF17" w14:textId="12852030" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70C089B4" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="35A8DFCB" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="256FAE8F" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A9E51CE" w14:textId="4449755D" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3048F124" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка функционирования преобразователя</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B50443" w14:textId="46465587" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39712933" w14:textId="63F68067" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88 пп. 2.4.2.8-2.4.2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45465F78" w14:textId="3528A8AA" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="0086684C" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 104</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="5DCF39E8" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="5AE9281C" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BEF496A" w14:textId="23974A7F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...13 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="3E94ECD9" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E423EEB" w14:textId="1C13CC65" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45E0283F" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="6E74800E" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4374DBD4" w14:textId="3C9D7D71" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="06618C41" w14:textId="3DB49429" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E5421" w14:textId="439DB079" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение КПД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47681810" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24607-88 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1053427E" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 1.6, 2.4.2.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FE70DF" w14:textId="34880A70" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08177557" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26567-85  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363CF0A8" w14:textId="06FD40C8" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Метод 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="0F65551D" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E0913A7" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...32 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="5F1E1166" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DC5B1E" w14:textId="724F1679" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B3FEEE3" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="7EA09271" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EBC6DDB" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3D7EFC39" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711F05B0" w14:textId="4B9EE382" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2A2EE4" w14:textId="2DD290C4" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на кратковременное воздействие повышенного напряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4355C7B4" w14:textId="5BBBABAA" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88 пп.1.8, 2.4.2.2, 2.4.2.9, 2.4.2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDB2D4A" w14:textId="6C548E13" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="0086684C" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 109</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="1EE4396F" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="3212209D" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="761E2ABC" w14:textId="7E11B07E" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="31A75559" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AEA965" w14:textId="1F8E5032" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E5A5578" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="3BA54DC0" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C68118" w14:textId="22C00C1D" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...75 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="7C79E5BF" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B846A68" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FA49238" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="778A5584" w14:textId="6B6FD1DC" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Измерение выходного напряжения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FFADBB" w14:textId="3BD2E054" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88 пп. 1.2, 1.3, 2.4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB88D51" w14:textId="7F48E1DC" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-</w:t>
+            </w:r>
+            <w:r w:rsidR="0086684C" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>85 Метод</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="107DDAC9" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D85C9AD" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...47 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="454FF3E2" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7A45A9" w14:textId="7B82003C" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0657C20D" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="00CF4308" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FBC1E53" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A4B4D32" w14:textId="473EFD14" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD2EFD" w14:textId="02086947" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на воздействие перегрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D26E469" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24607-88 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31606B40" w14:textId="745AD574" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 1.1, 2.4.2.3, 2.4.2.9, 2.4.2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC2C9ED" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26567-85 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFF5572" w14:textId="67C962B6" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Метод 111</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="0A8D57BC" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w14:paraId="6960028C" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21BAAF45" w14:textId="07ACC11F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="2B0723A3" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CE5454" w14:textId="274C0922" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11E29C0C" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="4B85CBF8" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5352F8" w14:textId="60406DC5" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...45 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="66EEBE6F" w14:textId="234EABC6" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B84DBC" w14:textId="77777777" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание на устойчивость к внешним коротким замыканиям</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700CA441" w14:textId="17BB7381" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30063C16" w14:textId="348C5C26" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88 пп. 2.4.2.9,. 2.4.2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3BF62C" w14:textId="67646BC4" w:rsidR="00BE1A79" w:rsidRPr="000D0AFB" w:rsidRDefault="00BE1A79" w:rsidP="00BE1A79">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85 Метод 113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="6874890B" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5649A342" w14:textId="644C086B" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-            <w:pPr>
+          <w:p w14:paraId="270319E3" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026AA1A4" w14:textId="4BEEE63A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B50CFD" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Преобразователи частоты полупроводниковые от 5 Гц до 10 кГц</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC7CB65" w14:textId="5CC0024D" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>от 6 В до 20 кВ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ED2D216" w14:textId="59BA6308" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D27228" w14:textId="705D6185" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение значений установившихся отклонений от номинального значения напряжения на выходе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="706948D5" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 24607-88 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C722C0A" w14:textId="0B6ECBC8" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 1.2, 1.3, 1.8, 1.9, 2.4.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580BA530" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 26567-85 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43106EB9" w14:textId="51CD0A4A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Метод 301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="483395CE" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79A41952" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636519C3" w14:textId="282DA1C7" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389A3252" w14:textId="3F2BA9F4" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E893D86" w14:textId="0A76A06A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4209E6F7" w14:textId="105C8F11" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Частота напряжения на выходе и определение значений установившихся отклонений частоты напряжения на выходе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EE6ECB" w14:textId="774D5300" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 24607-88 пп. 1.4, 1.5, 1.8, 1.9, 2.4.2.1, 2.4.2.1, 2.4.2.2, 2.4.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70116F8C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ГОСТ 26567-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261D2C27" w14:textId="6C7624CD" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Метод 305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="4BE8DB23" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D17B6B8" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="475430B6" w14:textId="5026D720" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03DD914F" w14:textId="006BABB8" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Аппараты силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В, в том числе переносные и передвижные электроприемники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="661C3959" w14:textId="550AE7EC" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D0E744" w14:textId="49E9483B" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A65FEC4" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2009 Приложение </w:t>
+            </w:r>
+            <w:r w:rsidR="00A530BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53018400" w14:textId="462F94A3" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="00A530BE" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0AFB" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б.27.1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C31C97D" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60451709" w14:textId="6B5D8B02" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.4.26.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685BE806" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 622-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55918D5C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="380ECC41" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583911F2" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CAA361" w14:textId="250BFEC2" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58EA9F19" w14:textId="69590BDF" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Силовые кабельные линии напряжением до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE65A46" w14:textId="28DAAF75" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.32/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F220141" w14:textId="1584DD19" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097C7604" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2009 Приложение </w:t>
+            </w:r>
+            <w:r w:rsidR="00A530BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F738432" w14:textId="45212FDA" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="00A530BE" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0AFB" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б.30.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348EF519" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2696DB94" w14:textId="394F5C26" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.4.29.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047282C1" w14:textId="588003E2" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 622-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="36C41285" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B32770" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF347DB" w14:textId="349866F9" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="627714FE" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06188144" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7523C5F9" w14:textId="11AA6E45" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52551932" w14:textId="182946DA" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сопротивление заземляющих устройств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786ECB1A" w14:textId="05E7C82A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169E2757" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 181-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D8F677" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение </w:t>
+            </w:r>
+            <w:r w:rsidR="00A530BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C57E575" w14:textId="4495688E" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="00A530BE" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0AFB" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б.29.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630AA3D3" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D72A925" w14:textId="2A3BCC31" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.4.28.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CFBE4B" w14:textId="531534EA" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 623-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="093E4219" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F6E8EB9" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1811169B" w14:textId="173A3777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="629D0243" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6CA8E5" w14:textId="347A6D15" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.90/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9829E4" w14:textId="5876EB45" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B74163" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 181-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D490A32" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение </w:t>
+            </w:r>
+            <w:r w:rsidR="00A530BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Б </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465443D0" w14:textId="58854F88" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="00A530BE" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0AFB" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б.29.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C09A110" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8BDB5A" w14:textId="3F6620EB" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.4.28.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6B0F7F" w14:textId="6D694DBC" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 621-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="434692FC" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFC6FA" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0C0938" w14:textId="4BDB5885" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ECAA98B" w14:textId="556391C8" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Электродвигатели переменного тока, машины постоянного тока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD7319C" w14:textId="148DF7B3" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>27.11/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D96E7AB" w14:textId="652C9B98" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="165F136E" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 181-2009,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7501A0" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение </w:t>
+            </w:r>
+            <w:r w:rsidR="00A530BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5879177C" w14:textId="3703ADC7" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="00A530BE" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пп. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D0AFB" w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Б.6.2, Б.7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3886D68D" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E1A548" w14:textId="51DD7E9E" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пп. 4.4.4.2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4142553A" w14:textId="7D1FB9A0" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4.4.5.2, 4.4.5.4б)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CC5E33" w14:textId="580B084D" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00644D7E">
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 26567-85 Метод 305</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+              <w:t>МВИ. МН 622-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="2FD39220" w14:textId="77777777" w:rsidTr="00DC50CE">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C651EFE" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F450C39" w14:textId="7E542039" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D50B35" w14:textId="5EA8EC08" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перчатки диэлектрические, обувь </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1BF242" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">специальная </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F2C425" w14:textId="47298726" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>диэлектрическая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B8653" w14:textId="18650BA7" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>22.19/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5043E31B" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>измерением тока утечки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343CF18C" w14:textId="13A36282" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A610961" w14:textId="7BC512F0" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="210"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210B6812" w14:textId="47B1878F" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA436B5" w14:textId="00AA5112" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="0FAFA08E" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E45C33" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33240FFD" w14:textId="08DF4846" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09862A04" w14:textId="5B0FED99" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ручной инструмент до 1 кВ включительно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B068B67" w14:textId="0D1ADC74" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25.73/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451EF836" w14:textId="64ECB775" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9E9178" w14:textId="52747075" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="210"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50250AF4" w14:textId="713F62F6" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38221C97" w14:textId="27C46451" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="1E841104" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09DE052E" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AD41A9" w14:textId="257968D0" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E90A39F" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Указатели напряжения до </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1129077E" w14:textId="0F422BA7" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1000 В включительно</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBCA66C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-57"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C492F4A" w14:textId="2DC1FB1B" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.51/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA7EA3E" w14:textId="6846F5EB" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Определение напряжения индикации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134A85F5" w14:textId="2548FAAA" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD24DDA" w14:textId="2D01D601" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31016B74" w14:textId="3A7BC193" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="36032AC8" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DCC3886" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671CF34D" w14:textId="2840821C" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="620906CC" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="5CAECF9A" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F56A890" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-            <w:pPr>
+          <w:p w14:paraId="395F1FBC" w14:textId="05CB10D5" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.51/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11515281" w14:textId="0555203A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка схемы повышенным испытательным напряжением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B961867" w14:textId="3B64CE3E" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D6E538" w14:textId="0833060E" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2484B1" w14:textId="287C0A60" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="252D2C0B" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="40D89A81" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54700856" w14:textId="097972BE" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...12 lines deleted...]
-            <w:r w:rsidR="00AD3608">
+          <w:p w14:paraId="46C8ECA6" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E685EE" w14:textId="68BA1BC9" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="682" w:type="pct"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26ACA07A" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="479537D2" w14:textId="758C5547" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.51/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A96CC6" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Измерение тока, протекающего через указатель при наибольшем рабочем напряжении</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428B4DEA" w14:textId="36240C7A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5BF3F" w14:textId="780A3A20" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Эксплуатационная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7538EB43" w14:textId="02E6B73F" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A660B4" w14:textId="681099D1" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="01F6FAB1" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A66746E" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="381812E0" w14:textId="6D90785D" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E98E230" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A29F181" w14:textId="311AB174" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>26.51/ 29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56229FD4" w14:textId="1FFF8654" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Испытание изоляции повышенным напряжением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41642FF2" w14:textId="406EDC67" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эксплуатационная </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B902A29" w14:textId="3A14863E" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095A6A2D" w14:textId="24AE392B" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA7F1DF" w14:textId="4AD3EB08" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4924-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="2C72E776" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FAC19BB" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F517C1A" w14:textId="2488658A" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68FCBEA1" w14:textId="70067C44" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...26 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="4412BD33" w14:textId="2818B0C3" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Транспорт дорожный, троллейбусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="432A1C33" w14:textId="0831240B" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...19 lines deleted...]
-          <w:p w14:paraId="4188B814" w14:textId="2B13863F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00C03021">
+          <w:p w14:paraId="1DF13083" w14:textId="581A30D9" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213BD022" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Полное время открытия (закрытия) дверей троллейбуса</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DEC30B" w14:textId="58C8992B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E839C6B" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ 1729-2016 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ED5257" w14:textId="4A0E37E8" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECEE9E5" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ 1729-2016  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7CA92D" w14:textId="25202DB1" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="ad"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00644D7E">
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Электрическое сопротивление изоляции</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+              <w:t>п. 5.9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="777CCA98" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="350AB228" w14:textId="607235FD" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="42F93BE9" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECD65F9" w14:textId="6E7C301C" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="766168AB" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="18CDD4B5" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11F9548C" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2B65CFAA" w14:textId="09752514" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDC712A" w14:textId="599B63B1" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции электрооборудования, электрических цепей и элементов конструкции троллейбуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A09B0E2" w14:textId="72BAD133" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D3A8D6" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030118AD" w14:textId="43F18FA3" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 2.7, 3.9, 4.3, 4.4, 4.5, 4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1C4CEF" w14:textId="4EF263F5" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ 1728-2007 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C04D7C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.3.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD8A9AE" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ 1729-2016 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EE523E" w14:textId="6875089F" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 4.9.3, 4.9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0647A6B4" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1847-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D2EBCF" w14:textId="46E69447" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 8.3, 8.4, 9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD5E347" w14:textId="16D34FA5" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ.МН 2910-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="6009D02C" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="3AF28027" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="709549D5" w14:textId="1333AA82" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="3A7EE83B" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A36CAE" w14:textId="319FE3C5" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A3E6A84" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="7F8D17AA" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3789006D" w14:textId="0D1F634C" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="042B256C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 29.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D1C765" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DB6A99" w14:textId="394C593D" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка электрической прочности изоляции электрооборудования и проводок </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF2CCCF" w14:textId="03F894BB" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D37C43" w14:textId="77777777" w:rsidR="00A530BE" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 12 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1095418F" w14:textId="232E71E1" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00699A58" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1847-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E52D092" w14:textId="76CD6FA3" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 8.6, 9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A18707E" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МВИ. МН  4925-2014 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4900B37C" w14:textId="16A078F4" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН  2909-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w14:paraId="54ED92CF" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099049DF" w14:textId="188E0C05" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="1FC13C37" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639A0715" w14:textId="532FDFC6" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270E8D04" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59686AEE" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7444AADE" w14:textId="7F72C8B7" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095BED61" w14:textId="132534C1" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ток утечки с кузова на землю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1565859D" w14:textId="726E7F81" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C3A608" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C5847B" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>п. 4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72783B05" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>СТБ 1729-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097D34F1" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>п. 4.9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2364BA6C" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>СТБ 1728-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAF3341" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>п. 4.3.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26AE56EA" w14:textId="6A5095E7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3093A280" w14:textId="77777777" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>СТБ 1847-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACDCB56" w14:textId="2D6FEA48" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пп.8.1, 8.2, 8.5, 9.3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09491D16" w14:textId="540FA22D" w:rsidR="000D0AFB" w:rsidRPr="000D0AFB" w:rsidRDefault="000D0AFB" w:rsidP="000D0AFB">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ.МН 2933-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="19253261" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="527420A9" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1256F149" w14:textId="4C15D3D4" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C732B27" w14:textId="08CEA2B4" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Транспорт дорожный, троллейбусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3786D74A" w14:textId="2F80E8E1" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594B4265" w14:textId="11F322B3" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 26.095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D85AEE0" w14:textId="0F92A3AF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Усилие нажатия токоприемников на контактные провода. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373F049E" w14:textId="31351C26" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Разница в усилиях нажатия токоприемников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112CB891" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1729-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A0F8C5" w14:textId="1752E0AC" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4.9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2768F3" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1729-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4574491A" w14:textId="28F216E8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п.5.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="44AC20A4" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F70635C" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BA01CAF" w14:textId="75A0AFB0" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F6EA6DB" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="78794661" w14:textId="7DA8667F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53041E43" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A6CFF55" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8DEB27" w14:textId="628C2BDB" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62831101" w14:textId="24F1E463" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка бортового прибора контроля токов утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F03092" w14:textId="1D6D8CD9" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208426AF" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BA2AA8" w14:textId="456777E8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65034EA3" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1729-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59304B66" w14:textId="4AECBABA" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C4408B" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ 1847-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61ECFF91" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 9.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC96172" w14:textId="5C154D3E" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 2934-2015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="680AA129" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="2E7867B1" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03FC5F1F" w14:textId="4020FBA4" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="5C786F35" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61915B02" w14:textId="134F30E7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03D9E52F" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="205D3FAF" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5939E309" w14:textId="23EB18B3" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="5C2EC06C" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3460DBE4" w14:textId="0898E83F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E07FF7" w14:textId="5FF68C11" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Высота подъема и автоматического опускания токоприемников при сходе их с контактного провода </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D6864E" w14:textId="0EC125EB" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EB5565" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7999DACD" w14:textId="5737F5A8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D81270" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 3727-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6BF3E5" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="5D3D67B0" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3570A7D7" w14:textId="1C6FDEE1" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="731CB845" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C38E1DC" w14:textId="2FD634F7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE3BF7E" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="7D3D7129" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65361D30" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17BFC3A6" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 39.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392B3399" w14:textId="32C182AF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4967383E" w14:textId="0C5975F0" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Отклонение продольной оси троллейбуса от оси контактных проводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="787CFF06" w14:textId="22D86DFB" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E508230" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E57D30" w14:textId="219F52C4" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7836EF42" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>МВИ. МН 3728-2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A006C08" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="351651D5" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="28561E01" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B85BB17" w14:textId="4C62A82E" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="604AEA9C" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2826DBCB" w14:textId="35174940" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54674BE8" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="75CABEEE" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19D7D914" w14:textId="02BCE6B3" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...19 lines deleted...]
-          <w:p w14:paraId="08AF86EC" w14:textId="2711DA62" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00C03021">
+          <w:p w14:paraId="0AC9E5D5" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0B9589" w14:textId="7E82CB35" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B820F3" w14:textId="4FA445DA" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Штанговые токосниматели и его компоненты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D74AA53" w14:textId="6B01A681" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Перемещение штанговых токоснимателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6455C99A" w14:textId="64000635" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A23F661" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB6E7E1" w14:textId="60AFD47B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54776C71" w14:textId="22F1C515" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04880B43" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46EA5F48" w14:textId="7224C581" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="1DD93029" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D7B71E" w14:textId="0AC62706" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="1C3F1825" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D788B3" w14:textId="3B8E04A1" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E98DA41" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="64A403C8" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48F9E015" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="239A3180" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0331F7D0" w14:textId="6D69BBB6" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFC861C" w14:textId="01E4F878" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Конструкция штанги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D45D293" w14:textId="6FFAF8CA" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAC38F4" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B1A5B6" w14:textId="521F0001" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408CB849" w14:textId="30226995" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7186ACB2" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422EF0D0" w14:textId="569C233F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="536C7696" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="367B96EF" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="782E13EF" w14:textId="7FDAD23C" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="0C419C61" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C46063" w14:textId="4C18FB4C" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ABFB7F4" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="1CB27535" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4800D67E" w14:textId="2E18A69F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="3E5A1389" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0547316C" w14:textId="20AC37E7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173FB46F" w14:textId="4A379A15" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Механизм дистанционного управления токоприемников </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C27DBD" w14:textId="0A275FE9" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5EA96E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F9C2A5" w14:textId="5996BEC5" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0721754B" w14:textId="33394063" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5 Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65ACEFE2" w14:textId="299D7D0A" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="20C5E0CA" w14:textId="77777777" w:rsidTr="0022284F">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EB6CF50" w14:textId="6ED3B704" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="00F1F472" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F696443" w14:textId="5D3B7189" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463C2673" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="29381663" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9BE352" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="624D5F13" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BFA8B5" w14:textId="4D4556DC" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB8124D" w14:textId="09FF106C" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Защита электрооборудования от перегрузок, связанных с коммутацией электрических цепей или атмосферными явлениями </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2DD8BA" w14:textId="2397314F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE03202" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A2F90D" w14:textId="66EB59C8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE02C70" w14:textId="3667E5D7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C15BC46" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253942D6" w14:textId="78E49F5F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="07A14EE9" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="7D32E554" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F5BD57" w14:textId="08C04CB9" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00644D7E">
+          <w:p w14:paraId="500B1093" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375EEE2E" w14:textId="5387B4D6" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE420B1" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2494D116" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC7192A" w14:textId="5B2D2BFF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1D4B8E" w14:textId="6B10B659" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка средств отключения цепей от сети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22080BB1" w14:textId="7A4B57FF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B54CC9" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E8649F" w14:textId="2B4F7970" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F27CEE" w14:textId="4AE934B5" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAF75A0" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E690007" w14:textId="254059B0" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="3CF6E572" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39AF574E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.6</w:t>
-[...11 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+              <w:t>11.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49173D07" w14:textId="16B52B8C" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D0066" w14:textId="6AD3B18B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Транспорт дорожный, троллейбусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66CD0A13" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B550E24" w14:textId="63085590" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="590C40AF" w14:textId="6720C293" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка приборной панели </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12723126" w14:textId="377BC999" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D43FB1" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461A6FF6" w14:textId="0CEC49C3" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 5.2.1- 5.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358339D6" w14:textId="6F97E828" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064E8B4E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4609E7" w14:textId="5FD68133" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>пп. 5.2.1- 5.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="5BF61671" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21751EEA" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F083E1" w14:textId="252FBEB7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056D6569" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="0A0012C7" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D82677" w14:textId="6401A4B5" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="1CD3742F" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDD1893" w14:textId="771CE325" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20048B0B" w14:textId="75A50D81" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Конструкция штангового токоснимателя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692AD5DB" w14:textId="31B22FA8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5B11B8" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6956F9AA" w14:textId="5FC38D8B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C19F532" w14:textId="1BDB13E1" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE067FD" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B4D256" w14:textId="4E02333F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="602F2E11" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB0D02F" w14:textId="4B210A3D" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="25E6A2B7" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243D8A49" w14:textId="1BFD06C5" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2F8686" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="67EEDAD3" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66488849" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D073917" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514DB55B" w14:textId="6925E4F2" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3342B2" w14:textId="1FDA5C16" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка головки токоприемника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C297659" w14:textId="3E965C08" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DAE3523" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229269F4" w14:textId="6F393C7B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D22071" w14:textId="295568B6" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753335F0" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F76D76" w14:textId="48A91C72" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="53FE4E28" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="55230104" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0299BDEA" w14:textId="544C11AC" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="03D26A8B" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E89884" w14:textId="3A4E180F" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F177486" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="632FDF56" w14:textId="3AB496A0" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D5DF9A" w14:textId="4619BA01" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...45 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="3AEAC880" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E97C8D9" w14:textId="5C1AAC5E" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6001082B" w14:textId="35B1F9E4" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка з</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>амен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контактных вставок токоприемников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4E4FFA" w14:textId="4C9EE4BC" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395F0A8E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A34392" w14:textId="0E24B02C" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30873F82" w14:textId="06B9D93E" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9C288E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C640BBB" w14:textId="34CCB09E" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="3F8CADCB" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45D72A61" w14:textId="4D92B4AE" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="03F3F9D4" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28638EF8" w14:textId="41C3DB95" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A81A60D" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="0E707692" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ACC2043" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="12F426E8" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B81748B" w14:textId="3B8543CF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0060A023" w14:textId="1CC89B28" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Защита электрооборудования от перегрузок и токов короткого замыкания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188FCB0A" w14:textId="22CFC3F1" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6D031E" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EC1591" w14:textId="56F503EE" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE3AE56" w14:textId="179CB2AB" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58A3F0AF" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D040DA8" w14:textId="24554271" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="247F1F3C" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="4A8C440A" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D317E46" w14:textId="054EE3BB" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="52452EEF" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F0A31B" w14:textId="43266E9A" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC63240" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="41ADEEB8" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24828D87" w14:textId="5A13D686" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...50 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="021B0E13" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48ABCD41" w14:textId="62F7AB98" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EE0A3D" w14:textId="467ABDE7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Конструкция электрических цепей и ветвей электрических цепей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64589F96" w14:textId="717F13D9" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EF30BC" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240B6E8C" w14:textId="112D5DB6" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1470D88D" w14:textId="332961D8" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48304CFF" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659CC707" w14:textId="0006C030" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="7FEE5527" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E406EBA" w14:textId="102A4DFB" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="7452E403" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0429BD5A" w14:textId="2B0234A3" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28E4865A" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="5051D2F4" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6202E7AF" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7545BB04" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E16A963" w14:textId="0F24806B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766D377E" w14:textId="0F2465F7" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Материалы корпуса, крышки и объединительных блоков аккумуляторных батарей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8140AE" w14:textId="559B789B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329B1A78" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F6D8C7" w14:textId="03533D79" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B69F033" w14:textId="486EA3AE" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A309293" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E73BCF" w14:textId="5473C4CD" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="7B156310" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="3233B584" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47028B01" w14:textId="3E833428" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="2EBEA6BA" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32ED6625" w14:textId="630F095B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="479B8600" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="58745F80" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34709BD9" w14:textId="5EFAE443" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...42 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="2FB598FB" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03809BFA" w14:textId="64BA9791" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EC7D90" w14:textId="2BBE3182" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка дополнительной изоляции в электрооборудовании, работающем на напряжении контактной сети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F01EECF" w14:textId="578A2E17" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28334741" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469A02E9" w14:textId="52414A1A" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC497D8" w14:textId="6B170710" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A020F7C" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6E7964" w14:textId="6C18F5F7" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022284F" w:rsidRPr="000D0AFB" w14:paraId="3A2070A1" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2652607E" w14:textId="41FE56B2" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="7C97A478" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFDEFA3" w14:textId="608D8DEC" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="414C80F0" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="71DF1D0C" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EFB55C0" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="176A5796" w14:textId="098DB3FF" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AEE3A4" w14:textId="22BEDCAC" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Защита электрооборудования, за исключением резисторов в цепях тяговых двигателей, от попадания влаги и пыли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6A8B9" w14:textId="6D76E16D" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB39966" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015FF5BB" w14:textId="1810AFE1" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53380BB3" w14:textId="04B3131B" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2825BE60" w14:textId="77777777" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5962B0AB" w14:textId="4B053560" w:rsidR="0022284F" w:rsidRPr="000D0AFB" w:rsidRDefault="0022284F" w:rsidP="0022284F">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="2F1709A6" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="005A6786" w:rsidRPr="000D0AFB" w14:paraId="5017A89D" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02350E47" w14:textId="4A74B75A" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="287D7886" w14:textId="77777777" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8EE31C" w14:textId="7085694B" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76AB597F" w14:textId="46B1E8DE" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26956369" w14:textId="36AC6DF8" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1379CD" w14:textId="3CBCE366" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Конструкция многожильных проводов в высоковольтных цепях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76746550" w14:textId="64F093B3" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5F95C3" w14:textId="77777777" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22349254" w14:textId="700142A9" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B675204" w14:textId="7C5F3043" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C250C6" w14:textId="77777777" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DE66B9" w14:textId="4AA1965E" w:rsidR="005A6786" w:rsidRPr="000D0AFB" w:rsidRDefault="005A6786" w:rsidP="005A6786">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="1DFED152" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F10AF1" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E66A8F4" w14:textId="6F3D951E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636C5BB3" w14:textId="02D4E568" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Транспорт дорожный, троллейбусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B0F74D" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F06D1AB" w14:textId="470C2DDF" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE3E9E2" w14:textId="720A16D0" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Защита смонтированных проводов от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028D6199" w14:textId="77777777" w:rsidR="002D7815" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>чрезмерных механических нагрузок</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A67FB0" w14:textId="39C43368" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33917236" w14:textId="6ACB6C4E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD74E6B" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D525D" w14:textId="77E83FAD" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DFC3C4" w14:textId="1906D0D1" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A65E9AD" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23CD81F1" w14:textId="12C289E3" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="7D01546A" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5F3CB1" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1817DB0F" w14:textId="03A85EDF" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48716CF8" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="663B9601" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="426E4242" w14:textId="48F0F52F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="16F6901D" w14:textId="371051A8" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0363A8" w14:textId="48056F9F" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Материалы изоляции электропроводки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520F143D" w14:textId="3585ABBB" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278837F6" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7912E391" w14:textId="2FD79D01" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAEF186" w14:textId="6419FB8C" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B748A6E" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B13313" w14:textId="00EF7568" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="0A1A5F20" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FE27D70" w14:textId="5550D390" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...17 lines deleted...]
-            <w:tcW w:w="732" w:type="pct"/>
+          <w:p w14:paraId="2087D11F" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C67416" w14:textId="156E51BB" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EF2E5FD" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="817" w:type="pct"/>
+          <w:p w14:paraId="5F602D0F" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="576DEC82" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07AD73B7" w14:textId="30C012BC" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="243CF019" w14:textId="0F19C4CA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Проверка монтажа проводников разного напряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2D2320" w14:textId="53D42929" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA93FD8" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D3C6E6" w14:textId="5103044E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC8FF12" w14:textId="0D3BFB0A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EE5477" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67823AE5" w14:textId="1A2B4E0C" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA1306" w:rsidRPr="00644D7E" w14:paraId="6E546470" w14:textId="77777777" w:rsidTr="00BD38E1">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="38D5DD8A" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32890234" w14:textId="7AAAC2D8" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...22 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="37EB05C6" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D491833" w14:textId="4E4960BC" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="083239F7" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09E67F9E" w14:textId="7FA0BED6" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31487074" w14:textId="57A6D415" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Материалы кабелепроводов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABA7D6E" w14:textId="362311A1" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AB0765" w14:textId="511A6CBF" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="364781B0" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6AC52C" w14:textId="7047082A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70111B2E" w14:textId="7DCACB7A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B4CB184" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1AE528" w14:textId="2842EDE5" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="447B0AB5" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53092202" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E24DFB" w14:textId="206A8091" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ED67485" w14:textId="076CE63D" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F569C31" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7440E017" w14:textId="78B2E6DA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E1C105" w14:textId="6BD8756E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Защита кабелепровода от попадания и распространения влаги и пыли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35178744" w14:textId="67ECFD55" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62AD189D" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB6E7F6" w14:textId="259638DF" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1083D4" w14:textId="09BF8305" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079E1411" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45ED87AE" w14:textId="56747E8E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="2F630506" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B8D8BB9" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08759456" w14:textId="7036066E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21C86E34" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C633A2" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B77B8F" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213874E5" w14:textId="7F0BEF24" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A78D7F3" w14:textId="502901F0" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка отсутствия механического истирания изоляции кабелей и проводов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6390C024" w14:textId="77777777" w:rsidR="002D7815" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Радиус изгиба кабелепровода</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE92AEB" w14:textId="42F26516" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1442A2" w14:textId="131201D4" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4CE8DD" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452035EA" w14:textId="338E3FFA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73391D8D" w14:textId="34DCDF88" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712FB237" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC122DA" w14:textId="4DD4DBE5" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="5E75764E" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49ED7751" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D961C5" w14:textId="36074647" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E886DE0" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B487D4E" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EC03C4" w14:textId="06FBF38E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73594FED" w14:textId="26F02C4C" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка отсутствия короткого замыкания между проводами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A8B47E" w14:textId="1878431E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08212649" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445C37D3" w14:textId="7AC67032" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CB186A" w14:textId="58B3A027" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7463DC" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D675E4" w14:textId="5F27E874" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="7F126D32" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723547D1" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B80D30" w14:textId="01110ADA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17DE9D77" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00F4132D" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E904A24" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524BAC74" w14:textId="707901AC" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C23D042" w14:textId="797756BD" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Проверка отсутствия теплового повреждения проводки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1998A43E" w14:textId="7E13D23A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5 Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F93FF4" w14:textId="0FE1A1BD" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E068083" w14:textId="59750802" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5 Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29175486" w14:textId="3A7D0BEA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="45A13479" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144ABB56" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E405A84" w14:textId="12019929" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55DD3020" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5466DD8C" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094E2AAA" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218C21FB" w14:textId="16C77754" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021190CA" w14:textId="77777777" w:rsidR="002D7815" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Материалы держателей, соединителей и других монтажных элементов системы проводки</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1800524F" w14:textId="15EF9FCD" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E0A357" w14:textId="79C12830" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5 Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F62560C" w14:textId="79E705FC" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD9C65" w14:textId="022FB61F" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C58E4F" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8BF0C9" w14:textId="63F12857" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="7C5085BE" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36838058" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D254B7" w14:textId="6DDF866F" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D264B66" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="3E08D0B0" w14:textId="4270AFAA" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51275EF9" w14:textId="5A82046F" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="5EC9881F" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7477F88E" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733AD277" w14:textId="398763FC" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A919F7" w14:textId="14891306" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электробезопасность для пассажиров и экипажа с преобразователем тока с двойной изоляцией </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1DDFCA" w14:textId="7B6A8053" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5 Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C55E097" w14:textId="541F358D" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C565503" w14:textId="3FC9F1C8" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2708386C" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2595BBC0" w14:textId="5EFFB29B" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="6163017F" w14:textId="77777777" w:rsidTr="002D7815">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="572758F0" w14:textId="18D1208B" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...82 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="1D25F666" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E34425" w14:textId="546A6B63" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DFC0B2C" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...50 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="66BA3155" w14:textId="0D1F5BC5" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>Транспорт дорожный, троллейбусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381DD5EB" w14:textId="45549FC4" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...37 lines deleted...]
-            <w:tcW w:w="1073" w:type="pct"/>
+          <w:p w14:paraId="2E3D5BC0" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F59CD6" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10036751" w14:textId="238E672E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9F554E" w14:textId="2C0FF3C4" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Расположение штангового средства отключения от сети</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422E737F" w14:textId="414D595A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B11AED3" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14988B19" w14:textId="406C8668" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6D0EA3" w14:textId="4F69A76A" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">107 (05)/ Пересмотр 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D7484C" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1CF801" w14:textId="55FD7794" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7815" w:rsidRPr="000D0AFB" w14:paraId="0D017640" w14:textId="77777777" w:rsidTr="000D0AFB">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BDB9487" w14:textId="6312290B" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...1524 lines deleted...]
-            <w:tcW w:w="682" w:type="pct"/>
+          <w:p w14:paraId="41871B0E" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FA4B9A" w14:textId="7725BDE0" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17BF4C6B" w14:textId="77777777" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...10 lines deleted...]
-            <w:tcW w:w="532" w:type="pct"/>
+          <w:p w14:paraId="523317BB" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20E35A86" w14:textId="53DA117C" w:rsidR="00BA1306" w:rsidRPr="00644D7E" w:rsidRDefault="00BA1306" w:rsidP="00644D7E">
-[...744 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C22365E" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/ 40.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178C61B5" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>30.99/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D223109" w14:textId="7F8D2103" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BFE069" w14:textId="4D6AA3C6" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Внешний осмотр отделения водителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613381DB" w14:textId="23485F8E" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...86 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100991EB" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23111A8D" w14:textId="5A2F924D" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>п. 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0C7B12" w14:textId="2A86A075" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила ООН </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2801 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>107 (05)/ Пересмотр 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDA5F57" w14:textId="77777777" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Приложение 12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEB0ED6" w14:textId="5C92C610" w:rsidR="000C5160" w:rsidRPr="00644D7E" w:rsidRDefault="000C5160" w:rsidP="000C5160">
-[...5346 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6234572E" w14:textId="27888BE9" w:rsidR="002D7815" w:rsidRPr="000D0AFB" w:rsidRDefault="002D7815" w:rsidP="002D7815">
+            <w:pPr>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>п. 5.1</w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CA31593" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00900488" w:rsidRDefault="00CB1F46" w:rsidP="00C35CF2">
-      <w:pPr>
+    <w:p w14:paraId="7951CE65" w14:textId="77777777" w:rsidR="005366C4" w:rsidRPr="001E3AEE" w:rsidRDefault="005366C4" w:rsidP="005366C4">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
-          <w:noProof/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6123080F" w14:textId="77777777" w:rsidR="00C428A2" w:rsidRPr="001E3AEE" w:rsidRDefault="00C428A2" w:rsidP="00616959">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D0ECD" w14:textId="77777777" w:rsidR="003069B5" w:rsidRPr="001E3AEE" w:rsidRDefault="00C428A2" w:rsidP="00616959">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk79499451"/>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельность осуществляется непосредственно в ООС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0704B211" w14:textId="123DA203" w:rsidR="003069B5" w:rsidRPr="001E3AEE" w:rsidRDefault="003069B5" w:rsidP="00616959">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>** – деятельность осуществляется непосредственно в ООС и за пределами ООС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFA7448" w14:textId="77777777" w:rsidR="00C428A2" w:rsidRPr="001E3AEE" w:rsidRDefault="00C428A2" w:rsidP="00616959">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>*** – деятельность осуществляется за пределами ООС.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="193FFF5E" w14:textId="77777777" w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidRDefault="008D22F5" w:rsidP="008D22F5">
-      <w:pPr>
+    <w:p w14:paraId="2A76395A" w14:textId="0B72A451" w:rsidR="00294CA0" w:rsidRPr="001E3AEE" w:rsidRDefault="00294CA0" w:rsidP="00294CA0">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="709"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47346BF3" w14:textId="77777777" w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidRDefault="008D22F5" w:rsidP="008D22F5">
-      <w:pPr>
+    <w:p w14:paraId="5CAA259E" w14:textId="509E72DC" w:rsidR="00852F7A" w:rsidRPr="001E3AEE" w:rsidRDefault="00852F7A" w:rsidP="00852F7A">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Руководитель органа</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC50CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>по аккредитации</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="411E28F6" w14:textId="77777777" w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidRDefault="008D22F5" w:rsidP="008D22F5">
-      <w:pPr>
+    <w:p w14:paraId="0671F82B" w14:textId="77777777" w:rsidR="00852F7A" w:rsidRPr="001E3AEE" w:rsidRDefault="00852F7A" w:rsidP="00852F7A">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Беларусь – </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D163D7C" w14:textId="77777777" w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidRDefault="008D22F5" w:rsidP="008D22F5">
-      <w:pPr>
+    <w:p w14:paraId="6C141D8E" w14:textId="77777777" w:rsidR="00DC50CE" w:rsidRDefault="00DC50CE" w:rsidP="00852F7A">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...84 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместитель </w:t>
+      </w:r>
+      <w:r w:rsidR="00852F7A" w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>директор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а по аккредитации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D213E2" w14:textId="433FC1DA" w:rsidR="00852F7A" w:rsidRPr="001E3AEE" w:rsidRDefault="00852F7A" w:rsidP="00852F7A">
+      <w:pPr>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>государственного предприятия «БГЦА»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DC50CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC50CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Шабанова</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidSect="00306EC9">
-[...5 lines deleted...]
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
+    <w:p w14:paraId="16A6246C" w14:textId="17118619" w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidRDefault="00FF6E21" w:rsidP="00294CA0">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="440"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FF6E21" w:rsidRPr="001E3AEE" w:rsidSect="00BE1A79">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="454" w:right="567" w:bottom="1021" w:left="1474" w:header="454" w:footer="454" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DD600E8" w14:textId="77777777" w:rsidR="00AC1BD2" w:rsidRDefault="00AC1BD2" w:rsidP="0011070C">
+    <w:p w14:paraId="11F2981C" w14:textId="77777777" w:rsidR="0050330C" w:rsidRDefault="0050330C" w:rsidP="00E53450">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A8C9DC5" w14:textId="77777777" w:rsidR="00AC1BD2" w:rsidRDefault="00AC1BD2" w:rsidP="0011070C">
+    <w:p w14:paraId="0B7F8069" w14:textId="77777777" w:rsidR="0050330C" w:rsidRDefault="0050330C" w:rsidP="00E53450">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="10006" w:type="dxa"/>
+      <w:tblInd w:w="-318" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="4004"/>
+      <w:gridCol w:w="2587"/>
+      <w:gridCol w:w="3415"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="384CB64A" w14:textId="77777777" w:rsidTr="001F0D52">
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="00673535" w:rsidRPr="000D524E" w14:paraId="7C228773" w14:textId="77777777" w:rsidTr="00383868">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="4004" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="60A071EA" w14:textId="4F8A0684" w:rsidR="00222A33" w:rsidRPr="00C84DA5" w:rsidRDefault="00B42B6F" w:rsidP="00D93105">
+        <w:p w14:paraId="294CC5C3" w14:textId="77777777" w:rsidR="00673535" w:rsidRPr="00AE573F" w:rsidRDefault="00673535" w:rsidP="00D17568">
           <w:pPr>
-            <w:tabs>
-[...7 lines deleted...]
-            <w:ind w:left="108" w:right="-314"/>
+            <w:pStyle w:val="22"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по</w:t>
+            <w:t xml:space="preserve">      </w:t>
           </w:r>
-          <w:r w:rsidR="00785534">
+          <w:r w:rsidRPr="00AE573F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">_________________________ </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="526B57FE" w14:textId="37C08E02" w:rsidR="00673535" w:rsidRPr="00F97744" w:rsidRDefault="00673535" w:rsidP="00383868">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F97744">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">подпись ведущего </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>эксперта</w:t>
+          </w:r>
+          <w:r w:rsidR="00852F7A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">аккредитации: </w:t>
-[...23 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2587" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="261E8410" w14:textId="6AB52977" w:rsidR="001C5872" w:rsidRPr="00852F7A" w:rsidRDefault="00351B10" w:rsidP="001C5872">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:id w:val="465553495"/>
-[...160 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>18</w:t>
+          </w:r>
+          <w:r w:rsidR="00DC50CE">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.12</w:t>
+          </w:r>
+          <w:r w:rsidR="00383868">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.2024</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="26046878" w14:textId="702DC265" w:rsidR="00673535" w:rsidRPr="00F46532" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F46532">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>дата принятия решения</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6A63F47B" w14:textId="7BBD31DA" w:rsidR="00673535" w:rsidRPr="00635874" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3415" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="17A6FC1C" w14:textId="03C27927" w:rsidR="00673535" w:rsidRPr="00BE1A79" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Лист </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="71FA0D4C" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="53B33958" w14:textId="77777777" w:rsidR="00673535" w:rsidRPr="00164D10" w:rsidRDefault="00673535" w:rsidP="00E72A97">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
+      <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="10079" w:type="dxa"/>
+      <w:tblInd w:w="-318" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="3388"/>
+      <w:gridCol w:w="2587"/>
+      <w:gridCol w:w="4104"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="5B3EF50E" w14:textId="77777777" w:rsidTr="00016DBB">
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="00673535" w:rsidRPr="000D524E" w14:paraId="58FC4525" w14:textId="77777777" w:rsidTr="00893955">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="3388" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4D87210B" w14:textId="062C122D" w:rsidR="00BD53E2" w:rsidRPr="00C84DA5" w:rsidRDefault="008F18B6" w:rsidP="00BD53E2">
+        <w:p w14:paraId="4799F8F6" w14:textId="77777777" w:rsidR="00673535" w:rsidRPr="00AE573F" w:rsidRDefault="00673535" w:rsidP="00D17568">
           <w:pPr>
-            <w:tabs>
-[...8 lines deleted...]
-            <w:ind w:right="-314"/>
+            <w:pStyle w:val="22"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по</w:t>
+            <w:t xml:space="preserve">      </w:t>
           </w:r>
-          <w:r w:rsidR="00785534">
+          <w:r w:rsidRPr="00AE573F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">_________________________ </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="63081B7D" w14:textId="4B3B20EA" w:rsidR="00673535" w:rsidRPr="00F97744" w:rsidRDefault="00673535" w:rsidP="00852F7A">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F97744">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">подпись ведущего </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>эксперта</w:t>
+          </w:r>
+          <w:r w:rsidR="00852F7A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>аккредитации</w:t>
-[...23 lines deleted...]
-            <w:t>10.04.2026</w:t>
+            <w:t>по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2587" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="379580B5" w14:textId="33675D26" w:rsidR="00673535" w:rsidRPr="00852F7A" w:rsidRDefault="00FA7DFF" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:szCs w:val="18"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:id w:val="-1803228776"/>
-[...158 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>10.04.2026</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7D776369" w14:textId="31D60790" w:rsidR="00673535" w:rsidRPr="00F46532" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="22"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F46532">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>дата принятия решения</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="09FC45C7" w14:textId="4CAE04C1" w:rsidR="00673535" w:rsidRPr="00635874" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4104" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2E0D8D8E" w14:textId="28925F4B" w:rsidR="00673535" w:rsidRPr="00852F7A" w:rsidRDefault="00673535" w:rsidP="00D17568">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Лист </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00852F7A">
+            <w:rPr>
+              <w:rStyle w:val="ac"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="194BFAF9" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="60F57DFF" w14:textId="77777777" w:rsidR="00673535" w:rsidRPr="00164D10" w:rsidRDefault="00673535" w:rsidP="00164D10">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU"/>
+      <w:pStyle w:val="aa"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7582B2C3" w14:textId="77777777" w:rsidR="00AC1BD2" w:rsidRDefault="00AC1BD2" w:rsidP="0011070C">
+    <w:p w14:paraId="1C22D49F" w14:textId="77777777" w:rsidR="0050330C" w:rsidRDefault="0050330C" w:rsidP="00E53450">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A760AAD" w14:textId="77777777" w:rsidR="00AC1BD2" w:rsidRDefault="00AC1BD2" w:rsidP="0011070C">
+    <w:p w14:paraId="617D2413" w14:textId="77777777" w:rsidR="0050330C" w:rsidRDefault="0050330C" w:rsidP="00E53450">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="9789" w:type="dxa"/>
+      <w:tblInd w:w="276" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="812"/>
+      <w:gridCol w:w="8977"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BD12DD" w14:paraId="659D239A" w14:textId="77777777" w:rsidTr="00AA00A0">
+    <w:tr w:rsidR="00025E1A" w:rsidRPr="00025E1A" w14:paraId="6BA43C4A" w14:textId="77777777" w:rsidTr="0011048E">
       <w:trPr>
-        <w:trHeight w:val="221"/>
+        <w:trHeight w:val="80"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:tcW w:w="812" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0AECFCB3" w14:textId="214D274D" w:rsidR="00BD12DD" w:rsidRPr="00C81CC9" w:rsidRDefault="002927D2" w:rsidP="002927D2">
+        <w:p w14:paraId="0AE995C5" w14:textId="59898347" w:rsidR="00025E1A" w:rsidRPr="00025E1A" w:rsidRDefault="00025E1A" w:rsidP="00025E1A">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-[...1 lines deleted...]
-            <w:ind w:right="-292" w:firstLine="0"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="left"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C81CC9">
+          <w:r w:rsidRPr="00025E1A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:bCs/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>ОПИСАНИ</w:t>
-[...21 lines deleted...]
-            <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="500C8225" wp14:editId="6D6CFED8">
+                <wp:extent cx="338853" cy="422563"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:docPr id="39" name="Рисунок 39"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Рисунок 21"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="339966" cy="423951"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="8977" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="40A719FF" w14:textId="2E1809D8" w:rsidR="00BD12DD" w:rsidRPr="00BA1306" w:rsidRDefault="004D21AD" w:rsidP="004D21AD">
+        <w:p w14:paraId="3E234F41" w14:textId="1F013C67" w:rsidR="00025E1A" w:rsidRPr="00BE1A79" w:rsidRDefault="00025E1A" w:rsidP="00025E1A">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-[...1 lines deleted...]
-            <w:ind w:right="0" w:hanging="23"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="ru-RU"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00BE1A79">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>BY/112 2.</w:t>
+            <w:t xml:space="preserve">Приложение №1 к аттестату аккредитации № </w:t>
           </w:r>
-          <w:r w:rsidR="00BA1306">
+          <w:r w:rsidRPr="00BE1A79">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>BY</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>/112 2.</w:t>
+          </w:r>
+          <w:r w:rsidR="001E3AEE" w:rsidRPr="00BE1A79">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>2784</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="586BAE39" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="16A9CE42" w14:textId="77777777" w:rsidR="00025E1A" w:rsidRPr="002D7815" w:rsidRDefault="00025E1A" w:rsidP="00025E1A">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:eastAsia="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="443FDE8F" w14:textId="77777777" w:rsidR="00673535" w:rsidRPr="00025E1A" w:rsidRDefault="00673535" w:rsidP="00E72A97">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+      <w:rPr>
+        <w:sz w:val="4"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14553" w:type="dxa"/>
+      <w:tblW w:w="10241" w:type="dxa"/>
+      <w:tblInd w:w="-176" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12469"/>
-      <w:gridCol w:w="2084"/>
+      <w:gridCol w:w="710"/>
+      <w:gridCol w:w="9531"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BD12DD" w14:paraId="231ECB55" w14:textId="77777777" w:rsidTr="00636EEE">
+    <w:tr w:rsidR="001C5872" w:rsidRPr="001C5872" w14:paraId="3FE71F1F" w14:textId="77777777" w:rsidTr="00383868">
       <w:trPr>
-        <w:trHeight w:val="221"/>
+        <w:trHeight w:val="546"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12469" w:type="dxa"/>
+          <w:tcW w:w="710" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B63F93A" w14:textId="7638E957" w:rsidR="00BD12DD" w:rsidRPr="002317A4" w:rsidRDefault="00BA1306" w:rsidP="009A5C4C">
+        <w:p w14:paraId="7DF2768F" w14:textId="656F5899" w:rsidR="001C5872" w:rsidRPr="001C5872" w:rsidRDefault="001C5872" w:rsidP="001C5872">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-[...1 lines deleted...]
-            <w:ind w:right="0" w:firstLine="0"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="left"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001C5872">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:bCs/>
               <w:noProof/>
-              <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>Закрытое акционерное общество</w:t>
-[...95 lines deleted...]
-            <w:t>я</w:t>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C6DDE35" wp14:editId="7EDFA950">
+                <wp:extent cx="313690" cy="391160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="38" name="Рисунок 38"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Рисунок 21"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="313690" cy="391160"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2084" w:type="dxa"/>
+          <w:tcW w:w="9531" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="455D309D" w14:textId="58145003" w:rsidR="00BD12DD" w:rsidRPr="00BA1306" w:rsidRDefault="0028266B" w:rsidP="003F53E4">
+        <w:p w14:paraId="59BB4DF3" w14:textId="77777777" w:rsidR="001C5872" w:rsidRPr="00383868" w:rsidRDefault="001C5872" w:rsidP="001C5872">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-[...1 lines deleted...]
-            <w:ind w:right="0" w:firstLine="0"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-[...3 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00383868">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="01AA42D1" w14:textId="77777777" w:rsidR="001C5872" w:rsidRPr="00383868" w:rsidRDefault="001C5872" w:rsidP="001C5872">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00383868">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7BD1EFBD" w14:textId="77777777" w:rsidR="001C5872" w:rsidRPr="001C5872" w:rsidRDefault="001C5872" w:rsidP="001C5872">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="0" w:right="0"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>BY/112 2.</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00BA1306">
+          </w:pPr>
+          <w:r w:rsidRPr="00383868">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001C5872">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2784</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6F6B3C9D" w14:textId="77777777" w:rsidR="00D16EC2" w:rsidRDefault="00D16EC2">
+  <w:p w14:paraId="4A322D5E" w14:textId="77777777" w:rsidR="00673535" w:rsidRDefault="00673535" w:rsidP="00D17568">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="a8"/>
+      <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8A34CF"/>
+    <w:nsid w:val="0D3259E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D4EE810"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="049424EE"/>
+    <w:lvl w:ilvl="0" w:tplc="6BA035E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="12.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...23 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FF1A75"/>
+    <w:nsid w:val="0F850BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9E81A6C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="091240CA"/>
+    <w:lvl w:ilvl="0" w:tplc="4522B352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...23 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CED6627"/>
+    <w:nsid w:val="105E1BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2CD67ABA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="E4D44DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="DC728C26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="7.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25A450DD"/>
+    <w:nsid w:val="15016963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EA6663E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="98B25596"/>
+    <w:lvl w:ilvl="0" w:tplc="1DB058DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="14.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="786" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27925453"/>
+    <w:nsid w:val="1B664A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A126404"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="5784D5A8"/>
+    <w:lvl w:ilvl="0" w:tplc="A81229B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6105F4"/>
+    <w:nsid w:val="1F623905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="29B8CE3C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="432EA6C6"/>
+    <w:lvl w:ilvl="0" w:tplc="A81229B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EF773D"/>
+    <w:nsid w:val="21A85AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E49E4212"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="48207776"/>
+    <w:lvl w:ilvl="0" w:tplc="E146DA60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="10.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442754F6"/>
+    <w:nsid w:val="22B81EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2DE8AABE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="8B9C87FC"/>
+    <w:lvl w:ilvl="0" w:tplc="EACC23BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="8.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55F71E7E"/>
+    <w:nsid w:val="240347E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1380523A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="9B9EAD74"/>
+    <w:lvl w:ilvl="0" w:tplc="50B2202A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="13.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...65 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65EF5E97"/>
+    <w:nsid w:val="26D56478"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52A05C6E"/>
+    <w:lvl w:ilvl="0" w:tplc="34423CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="12.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A814F09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32B00A9E"/>
+    <w:lvl w:ilvl="0" w:tplc="BFC6A8F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB35C57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7804A3BC"/>
+    <w:lvl w:ilvl="0" w:tplc="4B08F0EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="9.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2862F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C09A83BA"/>
+    <w:lvl w:ilvl="0" w:tplc="009A90CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31111A09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="472257C4"/>
+    <w:lvl w:ilvl="0" w:tplc="B268AC54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="10.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32227F25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="020243F2"/>
+    <w:lvl w:ilvl="0" w:tplc="BFC6A8F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7C11F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0A05754"/>
+    <w:lvl w:ilvl="0" w:tplc="F91412A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47276590"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E081AAC"/>
+    <w:lvl w:ilvl="0" w:tplc="6BA035E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="12.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D95FB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F88EB52"/>
+    <w:lvl w:ilvl="0" w:tplc="E146DA60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="10.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABB1ADC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="509862DE"/>
+    <w:lvl w:ilvl="0" w:tplc="F91412A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9E709A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05D4D644"/>
+    <w:lvl w:ilvl="0" w:tplc="F8FECBD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F5B1E2F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1F6E425C"/>
+    <w:tmpl w:val="66EAAF1A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="7"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="5"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="834" w:hanging="480"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1428" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1782" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2496" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2850" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3564" w:hanging="1440"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3918" w:hanging="1440"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4632" w:hanging="1800"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713C6620"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505C0FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="35F8D208"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="71D0B962"/>
+    <w:lvl w:ilvl="0" w:tplc="77EC07F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="13.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57982D05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9892A84E"/>
+    <w:lvl w:ilvl="0" w:tplc="ECECB924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="8.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BF706E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3943C1C"/>
+    <w:lvl w:ilvl="0" w:tplc="3316325E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="11.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F401AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFDA4F2A"/>
+    <w:lvl w:ilvl="0" w:tplc="3316325E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="11.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACE217F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F3C2A8E"/>
+    <w:styleLink w:val="1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1"/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="613" w:hanging="325"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720E646C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BE69D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F374406E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="4314CC04"/>
+    <w:lvl w:ilvl="0" w:tplc="F678F948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="760F6045"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="862CBC72"/>
+    <w:lvl w:ilvl="0" w:tplc="F8FECBD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776952F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64F20DFE"/>
+    <w:lvl w:ilvl="0" w:tplc="4EEE805A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="9.%1"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...29 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="118227526">
+  <w:num w:numId="1" w16cid:durableId="514853410">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2050757248">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1130128396">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1642227985">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="71201599">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1287657172">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1349526160">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1622880713">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1751345256">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1658191959">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2123450145">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="501745297">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1956250299">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1087262624">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="351035913">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1195652572">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1164051606">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="16541551">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1289123102">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1884554736">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="868833781">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1906062395">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1783913930">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="141240235">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1407990886">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1545555331">
+  <w:num w:numId="25" w16cid:durableId="280301942">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2042171166">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26" w16cid:durableId="49572059">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1619095258">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="27" w16cid:durableId="524442286">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1550410271">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1834106352">
+  <w:num w:numId="28" w16cid:durableId="1172912244">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1665088910">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="29" w16cid:durableId="2127656516">
+    <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="106"/>
   <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="141"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF5137"/>
-[...309 lines deleted...]
-    <w:rsid w:val="00FF6527"/>
+    <w:rsidRoot w:val="009D45EF"/>
+    <w:rsid w:val="0000213D"/>
+    <w:rsid w:val="000041E5"/>
+    <w:rsid w:val="00004B23"/>
+    <w:rsid w:val="00005925"/>
+    <w:rsid w:val="0001303B"/>
+    <w:rsid w:val="000141D1"/>
+    <w:rsid w:val="00015DD4"/>
+    <w:rsid w:val="00021A4D"/>
+    <w:rsid w:val="000230A2"/>
+    <w:rsid w:val="0002457B"/>
+    <w:rsid w:val="00025E1A"/>
+    <w:rsid w:val="00027C76"/>
+    <w:rsid w:val="00030496"/>
+    <w:rsid w:val="00031708"/>
+    <w:rsid w:val="00031A3F"/>
+    <w:rsid w:val="00032E55"/>
+    <w:rsid w:val="0004027C"/>
+    <w:rsid w:val="000448EC"/>
+    <w:rsid w:val="000453E6"/>
+    <w:rsid w:val="0004693D"/>
+    <w:rsid w:val="0005357F"/>
+    <w:rsid w:val="000535F1"/>
+    <w:rsid w:val="00054023"/>
+    <w:rsid w:val="0005450B"/>
+    <w:rsid w:val="00055A14"/>
+    <w:rsid w:val="00057A47"/>
+    <w:rsid w:val="00057E1E"/>
+    <w:rsid w:val="000602D7"/>
+    <w:rsid w:val="00061BAF"/>
+    <w:rsid w:val="0006265A"/>
+    <w:rsid w:val="00063A6B"/>
+    <w:rsid w:val="000653F2"/>
+    <w:rsid w:val="00072B7D"/>
+    <w:rsid w:val="0007736C"/>
+    <w:rsid w:val="0008125F"/>
+    <w:rsid w:val="00083561"/>
+    <w:rsid w:val="00085B43"/>
+    <w:rsid w:val="00085CF3"/>
+    <w:rsid w:val="00085E5A"/>
+    <w:rsid w:val="000860A7"/>
+    <w:rsid w:val="00094305"/>
+    <w:rsid w:val="0009592B"/>
+    <w:rsid w:val="00097298"/>
+    <w:rsid w:val="00097E28"/>
+    <w:rsid w:val="000A1B88"/>
+    <w:rsid w:val="000A2D36"/>
+    <w:rsid w:val="000A57F2"/>
+    <w:rsid w:val="000A62BA"/>
+    <w:rsid w:val="000B3708"/>
+    <w:rsid w:val="000B4970"/>
+    <w:rsid w:val="000B4DAD"/>
+    <w:rsid w:val="000C17A3"/>
+    <w:rsid w:val="000C2575"/>
+    <w:rsid w:val="000C4C58"/>
+    <w:rsid w:val="000C5B9A"/>
+    <w:rsid w:val="000C6225"/>
+    <w:rsid w:val="000D062D"/>
+    <w:rsid w:val="000D0AFB"/>
+    <w:rsid w:val="000D12A5"/>
+    <w:rsid w:val="000D1D56"/>
+    <w:rsid w:val="000D2FB4"/>
+    <w:rsid w:val="000D524E"/>
+    <w:rsid w:val="000D5F48"/>
+    <w:rsid w:val="000E1DE4"/>
+    <w:rsid w:val="000E38F4"/>
+    <w:rsid w:val="000F0CDE"/>
+    <w:rsid w:val="000F11DF"/>
+    <w:rsid w:val="00100BA1"/>
+    <w:rsid w:val="00103CD4"/>
+    <w:rsid w:val="00105193"/>
+    <w:rsid w:val="00106FBE"/>
+    <w:rsid w:val="00107E10"/>
+    <w:rsid w:val="0011048E"/>
+    <w:rsid w:val="001105CF"/>
+    <w:rsid w:val="00111F27"/>
+    <w:rsid w:val="00112919"/>
+    <w:rsid w:val="00116D55"/>
+    <w:rsid w:val="001170D6"/>
+    <w:rsid w:val="00117B01"/>
+    <w:rsid w:val="00117B7D"/>
+    <w:rsid w:val="0012051D"/>
+    <w:rsid w:val="001257C2"/>
+    <w:rsid w:val="00126F98"/>
+    <w:rsid w:val="001272DB"/>
+    <w:rsid w:val="00133292"/>
+    <w:rsid w:val="00133784"/>
+    <w:rsid w:val="00135DC0"/>
+    <w:rsid w:val="001402B8"/>
+    <w:rsid w:val="00142AEB"/>
+    <w:rsid w:val="00146328"/>
+    <w:rsid w:val="0016138F"/>
+    <w:rsid w:val="001616E7"/>
+    <w:rsid w:val="00162FAB"/>
+    <w:rsid w:val="001630D0"/>
+    <w:rsid w:val="001645F7"/>
+    <w:rsid w:val="00164D10"/>
+    <w:rsid w:val="00165688"/>
+    <w:rsid w:val="0016713B"/>
+    <w:rsid w:val="00170921"/>
+    <w:rsid w:val="00180DEE"/>
+    <w:rsid w:val="001830AD"/>
+    <w:rsid w:val="00187212"/>
+    <w:rsid w:val="001875ED"/>
+    <w:rsid w:val="00187CBB"/>
+    <w:rsid w:val="00191C5D"/>
+    <w:rsid w:val="00193A2F"/>
+    <w:rsid w:val="00195190"/>
+    <w:rsid w:val="00197D55"/>
+    <w:rsid w:val="001A28EF"/>
+    <w:rsid w:val="001B185D"/>
+    <w:rsid w:val="001B1E93"/>
+    <w:rsid w:val="001B2DF3"/>
+    <w:rsid w:val="001B42B7"/>
+    <w:rsid w:val="001B520C"/>
+    <w:rsid w:val="001B6D70"/>
+    <w:rsid w:val="001B78DE"/>
+    <w:rsid w:val="001B7983"/>
+    <w:rsid w:val="001B7D2B"/>
+    <w:rsid w:val="001C01AC"/>
+    <w:rsid w:val="001C22A5"/>
+    <w:rsid w:val="001C5872"/>
+    <w:rsid w:val="001C707F"/>
+    <w:rsid w:val="001D0DE2"/>
+    <w:rsid w:val="001D0F86"/>
+    <w:rsid w:val="001D295F"/>
+    <w:rsid w:val="001D4304"/>
+    <w:rsid w:val="001E2847"/>
+    <w:rsid w:val="001E3040"/>
+    <w:rsid w:val="001E3AEE"/>
+    <w:rsid w:val="001E5186"/>
+    <w:rsid w:val="001E6BBA"/>
+    <w:rsid w:val="001F3E0B"/>
+    <w:rsid w:val="001F5239"/>
+    <w:rsid w:val="001F683F"/>
+    <w:rsid w:val="001F7478"/>
+    <w:rsid w:val="002029C1"/>
+    <w:rsid w:val="00205F68"/>
+    <w:rsid w:val="002062A2"/>
+    <w:rsid w:val="002062AA"/>
+    <w:rsid w:val="0021061C"/>
+    <w:rsid w:val="00215803"/>
+    <w:rsid w:val="00215935"/>
+    <w:rsid w:val="00215B6B"/>
+    <w:rsid w:val="00216786"/>
+    <w:rsid w:val="00221A4A"/>
+    <w:rsid w:val="0022284F"/>
+    <w:rsid w:val="00222C3B"/>
+    <w:rsid w:val="00224431"/>
+    <w:rsid w:val="00231D8D"/>
+    <w:rsid w:val="002336D6"/>
+    <w:rsid w:val="00233743"/>
+    <w:rsid w:val="002371EB"/>
+    <w:rsid w:val="002402DE"/>
+    <w:rsid w:val="00241464"/>
+    <w:rsid w:val="00244C29"/>
+    <w:rsid w:val="00245C91"/>
+    <w:rsid w:val="00245D50"/>
+    <w:rsid w:val="00260D96"/>
+    <w:rsid w:val="00260E8F"/>
+    <w:rsid w:val="00261A06"/>
+    <w:rsid w:val="00263BE2"/>
+    <w:rsid w:val="0027128F"/>
+    <w:rsid w:val="002744A2"/>
+    <w:rsid w:val="0027635F"/>
+    <w:rsid w:val="002872AC"/>
+    <w:rsid w:val="00294CA0"/>
+    <w:rsid w:val="002A206D"/>
+    <w:rsid w:val="002A4C1F"/>
+    <w:rsid w:val="002A4D3B"/>
+    <w:rsid w:val="002A593F"/>
+    <w:rsid w:val="002A6830"/>
+    <w:rsid w:val="002A6A53"/>
+    <w:rsid w:val="002B12CD"/>
+    <w:rsid w:val="002B1691"/>
+    <w:rsid w:val="002B575C"/>
+    <w:rsid w:val="002B5D69"/>
+    <w:rsid w:val="002C3A01"/>
+    <w:rsid w:val="002C3D1D"/>
+    <w:rsid w:val="002C73D1"/>
+    <w:rsid w:val="002D21D5"/>
+    <w:rsid w:val="002D51FD"/>
+    <w:rsid w:val="002D5FF1"/>
+    <w:rsid w:val="002D7815"/>
+    <w:rsid w:val="002E4918"/>
+    <w:rsid w:val="002F1F2F"/>
+    <w:rsid w:val="003014D9"/>
+    <w:rsid w:val="00303547"/>
+    <w:rsid w:val="003069B5"/>
+    <w:rsid w:val="00313DB4"/>
+    <w:rsid w:val="00320883"/>
+    <w:rsid w:val="00320A7A"/>
+    <w:rsid w:val="00321378"/>
+    <w:rsid w:val="00321B3F"/>
+    <w:rsid w:val="00322455"/>
+    <w:rsid w:val="003235B4"/>
+    <w:rsid w:val="00327A15"/>
+    <w:rsid w:val="0033009B"/>
+    <w:rsid w:val="003300CD"/>
+    <w:rsid w:val="00331824"/>
+    <w:rsid w:val="0033502E"/>
+    <w:rsid w:val="00335E71"/>
+    <w:rsid w:val="003370BE"/>
+    <w:rsid w:val="00344017"/>
+    <w:rsid w:val="00346B61"/>
+    <w:rsid w:val="00347365"/>
+    <w:rsid w:val="00351B10"/>
+    <w:rsid w:val="00355A31"/>
+    <w:rsid w:val="00364C18"/>
+    <w:rsid w:val="00366396"/>
+    <w:rsid w:val="00366EF9"/>
+    <w:rsid w:val="00370781"/>
+    <w:rsid w:val="00374DEB"/>
+    <w:rsid w:val="00383868"/>
+    <w:rsid w:val="00386281"/>
+    <w:rsid w:val="0039065A"/>
+    <w:rsid w:val="00392542"/>
+    <w:rsid w:val="003938BE"/>
+    <w:rsid w:val="00393AD0"/>
+    <w:rsid w:val="00394C8D"/>
+    <w:rsid w:val="003A0797"/>
+    <w:rsid w:val="003A0C45"/>
+    <w:rsid w:val="003A3035"/>
+    <w:rsid w:val="003B4987"/>
+    <w:rsid w:val="003C11FA"/>
+    <w:rsid w:val="003C1A6A"/>
+    <w:rsid w:val="003C1FE9"/>
+    <w:rsid w:val="003C571F"/>
+    <w:rsid w:val="003C69ED"/>
+    <w:rsid w:val="003D0CB7"/>
+    <w:rsid w:val="003D125F"/>
+    <w:rsid w:val="003D3D20"/>
+    <w:rsid w:val="003D4656"/>
+    <w:rsid w:val="003D47C5"/>
+    <w:rsid w:val="003D4FB3"/>
+    <w:rsid w:val="003D5519"/>
+    <w:rsid w:val="003E1146"/>
+    <w:rsid w:val="003E3A95"/>
+    <w:rsid w:val="003E6BBB"/>
+    <w:rsid w:val="003E7494"/>
+    <w:rsid w:val="003F1009"/>
+    <w:rsid w:val="003F207E"/>
+    <w:rsid w:val="003F4AEB"/>
+    <w:rsid w:val="003F5751"/>
+    <w:rsid w:val="003F64F1"/>
+    <w:rsid w:val="004006C5"/>
+    <w:rsid w:val="00401E52"/>
+    <w:rsid w:val="0041015C"/>
+    <w:rsid w:val="004146F7"/>
+    <w:rsid w:val="00416735"/>
+    <w:rsid w:val="0042186A"/>
+    <w:rsid w:val="00422C61"/>
+    <w:rsid w:val="00422CBB"/>
+    <w:rsid w:val="004318DC"/>
+    <w:rsid w:val="00431DA3"/>
+    <w:rsid w:val="004323D8"/>
+    <w:rsid w:val="004379CA"/>
+    <w:rsid w:val="00443A21"/>
+    <w:rsid w:val="0044658D"/>
+    <w:rsid w:val="00454B80"/>
+    <w:rsid w:val="0045519D"/>
+    <w:rsid w:val="00455495"/>
+    <w:rsid w:val="00456A6F"/>
+    <w:rsid w:val="00457CC7"/>
+    <w:rsid w:val="0046402C"/>
+    <w:rsid w:val="004646F6"/>
+    <w:rsid w:val="00465DFB"/>
+    <w:rsid w:val="0047122D"/>
+    <w:rsid w:val="00480FF2"/>
+    <w:rsid w:val="004852CE"/>
+    <w:rsid w:val="0048751F"/>
+    <w:rsid w:val="00492ECC"/>
+    <w:rsid w:val="0049498F"/>
+    <w:rsid w:val="00495F7E"/>
+    <w:rsid w:val="0049607C"/>
+    <w:rsid w:val="00496BAE"/>
+    <w:rsid w:val="00497FA8"/>
+    <w:rsid w:val="004A0017"/>
+    <w:rsid w:val="004A0F25"/>
+    <w:rsid w:val="004B23D5"/>
+    <w:rsid w:val="004B304A"/>
+    <w:rsid w:val="004B5126"/>
+    <w:rsid w:val="004B709C"/>
+    <w:rsid w:val="004C0D73"/>
+    <w:rsid w:val="004D1B8D"/>
+    <w:rsid w:val="004D459B"/>
+    <w:rsid w:val="004E6079"/>
+    <w:rsid w:val="004E75D4"/>
+    <w:rsid w:val="004E7CD7"/>
+    <w:rsid w:val="004F023F"/>
+    <w:rsid w:val="004F0FBF"/>
+    <w:rsid w:val="004F2DED"/>
+    <w:rsid w:val="004F5370"/>
+    <w:rsid w:val="004F692E"/>
+    <w:rsid w:val="00502AB8"/>
+    <w:rsid w:val="0050330C"/>
+    <w:rsid w:val="00504FF5"/>
+    <w:rsid w:val="00506B76"/>
+    <w:rsid w:val="00510E2C"/>
+    <w:rsid w:val="00511406"/>
+    <w:rsid w:val="005167D9"/>
+    <w:rsid w:val="00516E0E"/>
+    <w:rsid w:val="0052185F"/>
+    <w:rsid w:val="005234BF"/>
+    <w:rsid w:val="005238C1"/>
+    <w:rsid w:val="00523DF7"/>
+    <w:rsid w:val="00530D49"/>
+    <w:rsid w:val="00535DC1"/>
+    <w:rsid w:val="005366C4"/>
+    <w:rsid w:val="0053690B"/>
+    <w:rsid w:val="00545750"/>
+    <w:rsid w:val="00547C7A"/>
+    <w:rsid w:val="005503AB"/>
+    <w:rsid w:val="00550BE9"/>
+    <w:rsid w:val="005517BA"/>
+    <w:rsid w:val="00552415"/>
+    <w:rsid w:val="00552986"/>
+    <w:rsid w:val="00552CF7"/>
+    <w:rsid w:val="00553C72"/>
+    <w:rsid w:val="00553F3F"/>
+    <w:rsid w:val="00556F7F"/>
+    <w:rsid w:val="005610A8"/>
+    <w:rsid w:val="005640AB"/>
+    <w:rsid w:val="00565D63"/>
+    <w:rsid w:val="00570505"/>
+    <w:rsid w:val="005714B0"/>
+    <w:rsid w:val="005818FB"/>
+    <w:rsid w:val="00583925"/>
+    <w:rsid w:val="00584937"/>
+    <w:rsid w:val="005924C3"/>
+    <w:rsid w:val="00592E1D"/>
+    <w:rsid w:val="005949DA"/>
+    <w:rsid w:val="005A042C"/>
+    <w:rsid w:val="005A1ACC"/>
+    <w:rsid w:val="005A323F"/>
+    <w:rsid w:val="005A448D"/>
+    <w:rsid w:val="005A6786"/>
+    <w:rsid w:val="005B1F5B"/>
+    <w:rsid w:val="005B3E31"/>
+    <w:rsid w:val="005B40AF"/>
+    <w:rsid w:val="005B4C02"/>
+    <w:rsid w:val="005B5C8C"/>
+    <w:rsid w:val="005B71E5"/>
+    <w:rsid w:val="005C35D3"/>
+    <w:rsid w:val="005C4B73"/>
+    <w:rsid w:val="005C4F50"/>
+    <w:rsid w:val="005C5AC6"/>
+    <w:rsid w:val="005C6C09"/>
+    <w:rsid w:val="005C7197"/>
+    <w:rsid w:val="005D18D3"/>
+    <w:rsid w:val="005D1A62"/>
+    <w:rsid w:val="005D29F1"/>
+    <w:rsid w:val="005D7744"/>
+    <w:rsid w:val="005E474D"/>
+    <w:rsid w:val="005E4AFD"/>
+    <w:rsid w:val="005E5D33"/>
+    <w:rsid w:val="005F3790"/>
+    <w:rsid w:val="005F3BF4"/>
+    <w:rsid w:val="005F4C24"/>
+    <w:rsid w:val="00603E47"/>
+    <w:rsid w:val="006066D6"/>
+    <w:rsid w:val="00610B25"/>
+    <w:rsid w:val="006157B1"/>
+    <w:rsid w:val="00616959"/>
+    <w:rsid w:val="00623EDE"/>
+    <w:rsid w:val="00625274"/>
+    <w:rsid w:val="0062718C"/>
+    <w:rsid w:val="006300AE"/>
+    <w:rsid w:val="006303ED"/>
+    <w:rsid w:val="00632275"/>
+    <w:rsid w:val="00632886"/>
+    <w:rsid w:val="00632F14"/>
+    <w:rsid w:val="006344F7"/>
+    <w:rsid w:val="00635874"/>
+    <w:rsid w:val="00640594"/>
+    <w:rsid w:val="00641D17"/>
+    <w:rsid w:val="00641F9C"/>
+    <w:rsid w:val="0064443D"/>
+    <w:rsid w:val="00645913"/>
+    <w:rsid w:val="0065005F"/>
+    <w:rsid w:val="00651852"/>
+    <w:rsid w:val="00652555"/>
+    <w:rsid w:val="00657361"/>
+    <w:rsid w:val="00660ACF"/>
+    <w:rsid w:val="00661CB9"/>
+    <w:rsid w:val="00663964"/>
+    <w:rsid w:val="00671214"/>
+    <w:rsid w:val="006714DD"/>
+    <w:rsid w:val="00673535"/>
+    <w:rsid w:val="00673A5D"/>
+    <w:rsid w:val="00684431"/>
+    <w:rsid w:val="00686FD7"/>
+    <w:rsid w:val="00690939"/>
+    <w:rsid w:val="00696282"/>
+    <w:rsid w:val="00696C0E"/>
+    <w:rsid w:val="006A164A"/>
+    <w:rsid w:val="006A3A62"/>
+    <w:rsid w:val="006A5F2F"/>
+    <w:rsid w:val="006A61C6"/>
+    <w:rsid w:val="006B022C"/>
+    <w:rsid w:val="006B24E2"/>
+    <w:rsid w:val="006B64EB"/>
+    <w:rsid w:val="006C0F51"/>
+    <w:rsid w:val="006C140E"/>
+    <w:rsid w:val="006C2C00"/>
+    <w:rsid w:val="006C2E40"/>
+    <w:rsid w:val="006C33B5"/>
+    <w:rsid w:val="006C47B1"/>
+    <w:rsid w:val="006C765C"/>
+    <w:rsid w:val="006D0C44"/>
+    <w:rsid w:val="006E0E5E"/>
+    <w:rsid w:val="006E1DAE"/>
+    <w:rsid w:val="006E3376"/>
+    <w:rsid w:val="006E4604"/>
+    <w:rsid w:val="006E5209"/>
+    <w:rsid w:val="006F3739"/>
+    <w:rsid w:val="006F50E7"/>
+    <w:rsid w:val="006F7E42"/>
+    <w:rsid w:val="006F7FFA"/>
+    <w:rsid w:val="007015CE"/>
+    <w:rsid w:val="00703623"/>
+    <w:rsid w:val="00710249"/>
+    <w:rsid w:val="00713BC5"/>
+    <w:rsid w:val="00714A8B"/>
+    <w:rsid w:val="00717A2B"/>
+    <w:rsid w:val="007228C2"/>
+    <w:rsid w:val="00727CFC"/>
+    <w:rsid w:val="007313AF"/>
+    <w:rsid w:val="00733B4E"/>
+    <w:rsid w:val="00733D2A"/>
+    <w:rsid w:val="00743321"/>
+    <w:rsid w:val="00743CAC"/>
+    <w:rsid w:val="0074735B"/>
+    <w:rsid w:val="007479C5"/>
+    <w:rsid w:val="00754148"/>
+    <w:rsid w:val="007556E0"/>
+    <w:rsid w:val="00756C10"/>
+    <w:rsid w:val="00762779"/>
+    <w:rsid w:val="00763005"/>
+    <w:rsid w:val="00764BC0"/>
+    <w:rsid w:val="007701DB"/>
+    <w:rsid w:val="007705F0"/>
+    <w:rsid w:val="007722C4"/>
+    <w:rsid w:val="00775479"/>
+    <w:rsid w:val="00780806"/>
+    <w:rsid w:val="00784AC6"/>
+    <w:rsid w:val="007905B8"/>
+    <w:rsid w:val="0079080B"/>
+    <w:rsid w:val="00790E12"/>
+    <w:rsid w:val="00793ED2"/>
+    <w:rsid w:val="0079483F"/>
+    <w:rsid w:val="00796AE8"/>
+    <w:rsid w:val="007A6A7C"/>
+    <w:rsid w:val="007A70E0"/>
+    <w:rsid w:val="007B1FBE"/>
+    <w:rsid w:val="007B4951"/>
+    <w:rsid w:val="007B4FB2"/>
+    <w:rsid w:val="007B6692"/>
+    <w:rsid w:val="007C1FFA"/>
+    <w:rsid w:val="007C2397"/>
+    <w:rsid w:val="007C50DB"/>
+    <w:rsid w:val="007C5211"/>
+    <w:rsid w:val="007D4912"/>
+    <w:rsid w:val="007D634B"/>
+    <w:rsid w:val="007D720A"/>
+    <w:rsid w:val="007E3631"/>
+    <w:rsid w:val="007F2823"/>
+    <w:rsid w:val="007F532A"/>
+    <w:rsid w:val="007F5BE4"/>
+    <w:rsid w:val="007F67A5"/>
+    <w:rsid w:val="0080088E"/>
+    <w:rsid w:val="0080125E"/>
+    <w:rsid w:val="0080338B"/>
+    <w:rsid w:val="008051FF"/>
+    <w:rsid w:val="00807CF3"/>
+    <w:rsid w:val="008104F0"/>
+    <w:rsid w:val="0081053F"/>
+    <w:rsid w:val="008108E2"/>
+    <w:rsid w:val="00810991"/>
+    <w:rsid w:val="00811D64"/>
+    <w:rsid w:val="00812216"/>
+    <w:rsid w:val="00812877"/>
+    <w:rsid w:val="008130F6"/>
+    <w:rsid w:val="0081668B"/>
+    <w:rsid w:val="00817DE8"/>
+    <w:rsid w:val="00823079"/>
+    <w:rsid w:val="00823BAD"/>
+    <w:rsid w:val="008340C4"/>
+    <w:rsid w:val="00837B43"/>
+    <w:rsid w:val="008413C5"/>
+    <w:rsid w:val="00843C14"/>
+    <w:rsid w:val="00844899"/>
+    <w:rsid w:val="00845CDB"/>
+    <w:rsid w:val="00846B70"/>
+    <w:rsid w:val="008521F3"/>
+    <w:rsid w:val="00852F7A"/>
+    <w:rsid w:val="0085397D"/>
+    <w:rsid w:val="00857247"/>
+    <w:rsid w:val="00861272"/>
+    <w:rsid w:val="00863B73"/>
+    <w:rsid w:val="00863BEF"/>
+    <w:rsid w:val="0086684C"/>
+    <w:rsid w:val="00870507"/>
+    <w:rsid w:val="008708E8"/>
+    <w:rsid w:val="00872B0C"/>
+    <w:rsid w:val="00872BBF"/>
+    <w:rsid w:val="00872D35"/>
+    <w:rsid w:val="00875B10"/>
+    <w:rsid w:val="00875C37"/>
+    <w:rsid w:val="0088532B"/>
+    <w:rsid w:val="008861A2"/>
+    <w:rsid w:val="008877DB"/>
+    <w:rsid w:val="008917E8"/>
+    <w:rsid w:val="00891A11"/>
+    <w:rsid w:val="00892582"/>
+    <w:rsid w:val="00892F04"/>
+    <w:rsid w:val="00893955"/>
+    <w:rsid w:val="00893984"/>
+    <w:rsid w:val="0089507C"/>
+    <w:rsid w:val="00895A12"/>
+    <w:rsid w:val="00895A13"/>
+    <w:rsid w:val="008A3E20"/>
+    <w:rsid w:val="008B06B5"/>
+    <w:rsid w:val="008B2BCC"/>
+    <w:rsid w:val="008B62CF"/>
+    <w:rsid w:val="008B7A64"/>
+    <w:rsid w:val="008C0A99"/>
+    <w:rsid w:val="008C2B8A"/>
+    <w:rsid w:val="008D217E"/>
+    <w:rsid w:val="008D7A97"/>
+    <w:rsid w:val="008E3546"/>
+    <w:rsid w:val="008E3BA3"/>
+    <w:rsid w:val="008F4F97"/>
+    <w:rsid w:val="008F5431"/>
+    <w:rsid w:val="008F5E83"/>
+    <w:rsid w:val="009017B4"/>
+    <w:rsid w:val="00914763"/>
+    <w:rsid w:val="00915F28"/>
+    <w:rsid w:val="00921406"/>
+    <w:rsid w:val="00921FFC"/>
+    <w:rsid w:val="00930AA3"/>
+    <w:rsid w:val="009326A9"/>
+    <w:rsid w:val="00933DB8"/>
+    <w:rsid w:val="00934248"/>
+    <w:rsid w:val="00934745"/>
+    <w:rsid w:val="009425EC"/>
+    <w:rsid w:val="00945B29"/>
+    <w:rsid w:val="0095429B"/>
+    <w:rsid w:val="009559D1"/>
+    <w:rsid w:val="00955CE4"/>
+    <w:rsid w:val="00961B20"/>
+    <w:rsid w:val="00961E4D"/>
+    <w:rsid w:val="009629F2"/>
+    <w:rsid w:val="00963472"/>
+    <w:rsid w:val="00965E3B"/>
+    <w:rsid w:val="009677E6"/>
+    <w:rsid w:val="00971373"/>
+    <w:rsid w:val="00973CEA"/>
+    <w:rsid w:val="00974DC9"/>
+    <w:rsid w:val="0098361E"/>
+    <w:rsid w:val="00992C8D"/>
+    <w:rsid w:val="009938C8"/>
+    <w:rsid w:val="00995FDF"/>
+    <w:rsid w:val="009A3665"/>
+    <w:rsid w:val="009A40E4"/>
+    <w:rsid w:val="009A4788"/>
+    <w:rsid w:val="009B0288"/>
+    <w:rsid w:val="009B181A"/>
+    <w:rsid w:val="009B5A5B"/>
+    <w:rsid w:val="009C17CB"/>
+    <w:rsid w:val="009C47AB"/>
+    <w:rsid w:val="009C72EF"/>
+    <w:rsid w:val="009C784A"/>
+    <w:rsid w:val="009D1ECA"/>
+    <w:rsid w:val="009D45EF"/>
+    <w:rsid w:val="009D51F3"/>
+    <w:rsid w:val="009F1D21"/>
+    <w:rsid w:val="009F391B"/>
+    <w:rsid w:val="009F55C7"/>
+    <w:rsid w:val="009F614D"/>
+    <w:rsid w:val="009F63CE"/>
+    <w:rsid w:val="009F723E"/>
+    <w:rsid w:val="009F7C0C"/>
+    <w:rsid w:val="00A01AAB"/>
+    <w:rsid w:val="00A03EF7"/>
+    <w:rsid w:val="00A04786"/>
+    <w:rsid w:val="00A112AC"/>
+    <w:rsid w:val="00A11E74"/>
+    <w:rsid w:val="00A12D9D"/>
+    <w:rsid w:val="00A13366"/>
+    <w:rsid w:val="00A14DCA"/>
+    <w:rsid w:val="00A15196"/>
+    <w:rsid w:val="00A17FFC"/>
+    <w:rsid w:val="00A20B06"/>
+    <w:rsid w:val="00A20C0D"/>
+    <w:rsid w:val="00A22582"/>
+    <w:rsid w:val="00A248FA"/>
+    <w:rsid w:val="00A2691E"/>
+    <w:rsid w:val="00A27EEE"/>
+    <w:rsid w:val="00A3205A"/>
+    <w:rsid w:val="00A33202"/>
+    <w:rsid w:val="00A3382A"/>
+    <w:rsid w:val="00A339FC"/>
+    <w:rsid w:val="00A3440A"/>
+    <w:rsid w:val="00A34EF1"/>
+    <w:rsid w:val="00A35030"/>
+    <w:rsid w:val="00A36825"/>
+    <w:rsid w:val="00A37848"/>
+    <w:rsid w:val="00A37C4E"/>
+    <w:rsid w:val="00A40212"/>
+    <w:rsid w:val="00A42092"/>
+    <w:rsid w:val="00A506A2"/>
+    <w:rsid w:val="00A52599"/>
+    <w:rsid w:val="00A530BE"/>
+    <w:rsid w:val="00A54A99"/>
+    <w:rsid w:val="00A55113"/>
+    <w:rsid w:val="00A60E02"/>
+    <w:rsid w:val="00A61DB2"/>
+    <w:rsid w:val="00A62471"/>
+    <w:rsid w:val="00A64166"/>
+    <w:rsid w:val="00A6796D"/>
+    <w:rsid w:val="00A72B5C"/>
+    <w:rsid w:val="00A75C6E"/>
+    <w:rsid w:val="00A81842"/>
+    <w:rsid w:val="00A86283"/>
+    <w:rsid w:val="00A87D9B"/>
+    <w:rsid w:val="00A87E01"/>
+    <w:rsid w:val="00A9085E"/>
+    <w:rsid w:val="00A9116F"/>
+    <w:rsid w:val="00A92B83"/>
+    <w:rsid w:val="00A93CB8"/>
+    <w:rsid w:val="00A94E16"/>
+    <w:rsid w:val="00A96005"/>
+    <w:rsid w:val="00AA3C38"/>
+    <w:rsid w:val="00AA4ADB"/>
+    <w:rsid w:val="00AA6B9D"/>
+    <w:rsid w:val="00AA7C3E"/>
+    <w:rsid w:val="00AA7C80"/>
+    <w:rsid w:val="00AB64C7"/>
+    <w:rsid w:val="00AB7BEE"/>
+    <w:rsid w:val="00AC0213"/>
+    <w:rsid w:val="00AC4D81"/>
+    <w:rsid w:val="00AD1806"/>
+    <w:rsid w:val="00AD3567"/>
+    <w:rsid w:val="00AD4347"/>
+    <w:rsid w:val="00AD5012"/>
+    <w:rsid w:val="00AD5AE1"/>
+    <w:rsid w:val="00AE1CBA"/>
+    <w:rsid w:val="00AE45DE"/>
+    <w:rsid w:val="00AE573F"/>
+    <w:rsid w:val="00AE7763"/>
+    <w:rsid w:val="00AF0553"/>
+    <w:rsid w:val="00AF26C3"/>
+    <w:rsid w:val="00AF619C"/>
+    <w:rsid w:val="00B03CEA"/>
+    <w:rsid w:val="00B05881"/>
+    <w:rsid w:val="00B1027C"/>
+    <w:rsid w:val="00B10724"/>
+    <w:rsid w:val="00B1091A"/>
+    <w:rsid w:val="00B1463B"/>
+    <w:rsid w:val="00B14F32"/>
+    <w:rsid w:val="00B17806"/>
+    <w:rsid w:val="00B21C67"/>
+    <w:rsid w:val="00B22F6D"/>
+    <w:rsid w:val="00B24CC4"/>
+    <w:rsid w:val="00B30C35"/>
+    <w:rsid w:val="00B341E1"/>
+    <w:rsid w:val="00B34D4D"/>
+    <w:rsid w:val="00B36A08"/>
+    <w:rsid w:val="00B416F0"/>
+    <w:rsid w:val="00B4359E"/>
+    <w:rsid w:val="00B4383E"/>
+    <w:rsid w:val="00B53342"/>
+    <w:rsid w:val="00B5589A"/>
+    <w:rsid w:val="00B617AA"/>
+    <w:rsid w:val="00B67808"/>
+    <w:rsid w:val="00B727E1"/>
+    <w:rsid w:val="00B7661A"/>
+    <w:rsid w:val="00B81D60"/>
+    <w:rsid w:val="00B81F03"/>
+    <w:rsid w:val="00B82F6A"/>
+    <w:rsid w:val="00B84E30"/>
+    <w:rsid w:val="00B85781"/>
+    <w:rsid w:val="00B861CC"/>
+    <w:rsid w:val="00B86461"/>
+    <w:rsid w:val="00B9013D"/>
+    <w:rsid w:val="00B90D4B"/>
+    <w:rsid w:val="00B9188A"/>
+    <w:rsid w:val="00B9196A"/>
+    <w:rsid w:val="00B91A17"/>
+    <w:rsid w:val="00B969CE"/>
+    <w:rsid w:val="00B97907"/>
+    <w:rsid w:val="00BA07F0"/>
+    <w:rsid w:val="00BA1A90"/>
+    <w:rsid w:val="00BA1AAE"/>
+    <w:rsid w:val="00BA49F2"/>
+    <w:rsid w:val="00BA7B25"/>
+    <w:rsid w:val="00BB0023"/>
+    <w:rsid w:val="00BB373E"/>
+    <w:rsid w:val="00BB425F"/>
+    <w:rsid w:val="00BB7461"/>
+    <w:rsid w:val="00BC2806"/>
+    <w:rsid w:val="00BC2C5D"/>
+    <w:rsid w:val="00BC38F6"/>
+    <w:rsid w:val="00BD4458"/>
+    <w:rsid w:val="00BD5492"/>
+    <w:rsid w:val="00BE1A79"/>
+    <w:rsid w:val="00BE6C38"/>
+    <w:rsid w:val="00BF64F5"/>
+    <w:rsid w:val="00C00F8C"/>
+    <w:rsid w:val="00C0115A"/>
+    <w:rsid w:val="00C024B8"/>
+    <w:rsid w:val="00C02647"/>
+    <w:rsid w:val="00C04BB5"/>
+    <w:rsid w:val="00C21200"/>
+    <w:rsid w:val="00C227D3"/>
+    <w:rsid w:val="00C22F77"/>
+    <w:rsid w:val="00C237A5"/>
+    <w:rsid w:val="00C2454C"/>
+    <w:rsid w:val="00C25951"/>
+    <w:rsid w:val="00C322AF"/>
+    <w:rsid w:val="00C3576F"/>
+    <w:rsid w:val="00C35B92"/>
+    <w:rsid w:val="00C363FC"/>
+    <w:rsid w:val="00C36D81"/>
+    <w:rsid w:val="00C37CF1"/>
+    <w:rsid w:val="00C40765"/>
+    <w:rsid w:val="00C4147B"/>
+    <w:rsid w:val="00C42470"/>
+    <w:rsid w:val="00C428A2"/>
+    <w:rsid w:val="00C477C7"/>
+    <w:rsid w:val="00C5074C"/>
+    <w:rsid w:val="00C60827"/>
+    <w:rsid w:val="00C65560"/>
+    <w:rsid w:val="00C656EE"/>
+    <w:rsid w:val="00C66791"/>
+    <w:rsid w:val="00C70371"/>
+    <w:rsid w:val="00C705BB"/>
+    <w:rsid w:val="00C70EA7"/>
+    <w:rsid w:val="00C8044A"/>
+    <w:rsid w:val="00C81C45"/>
+    <w:rsid w:val="00C81C63"/>
+    <w:rsid w:val="00C8242D"/>
+    <w:rsid w:val="00C857BD"/>
+    <w:rsid w:val="00C9232E"/>
+    <w:rsid w:val="00C9306A"/>
+    <w:rsid w:val="00C937C3"/>
+    <w:rsid w:val="00C93F01"/>
+    <w:rsid w:val="00C94B9F"/>
+    <w:rsid w:val="00C95945"/>
+    <w:rsid w:val="00CA4C76"/>
+    <w:rsid w:val="00CA4FBB"/>
+    <w:rsid w:val="00CB2A7D"/>
+    <w:rsid w:val="00CB2DAE"/>
+    <w:rsid w:val="00CB6779"/>
+    <w:rsid w:val="00CC18C8"/>
+    <w:rsid w:val="00CC55A1"/>
+    <w:rsid w:val="00CD1D20"/>
+    <w:rsid w:val="00CD2FA3"/>
+    <w:rsid w:val="00CD3311"/>
+    <w:rsid w:val="00CD70B6"/>
+    <w:rsid w:val="00CE18E2"/>
+    <w:rsid w:val="00CE2206"/>
+    <w:rsid w:val="00CE7207"/>
+    <w:rsid w:val="00CF4333"/>
+    <w:rsid w:val="00D021C6"/>
+    <w:rsid w:val="00D02480"/>
+    <w:rsid w:val="00D045BB"/>
+    <w:rsid w:val="00D0479C"/>
+    <w:rsid w:val="00D1049E"/>
+    <w:rsid w:val="00D14893"/>
+    <w:rsid w:val="00D15B34"/>
+    <w:rsid w:val="00D17568"/>
+    <w:rsid w:val="00D20158"/>
+    <w:rsid w:val="00D22DDF"/>
+    <w:rsid w:val="00D27DA2"/>
+    <w:rsid w:val="00D31F7B"/>
+    <w:rsid w:val="00D36894"/>
+    <w:rsid w:val="00D36EC7"/>
+    <w:rsid w:val="00D37DEF"/>
+    <w:rsid w:val="00D40B8F"/>
+    <w:rsid w:val="00D42133"/>
+    <w:rsid w:val="00D44666"/>
+    <w:rsid w:val="00D459B8"/>
+    <w:rsid w:val="00D53045"/>
+    <w:rsid w:val="00D556A2"/>
+    <w:rsid w:val="00D5589D"/>
+    <w:rsid w:val="00D55BDC"/>
+    <w:rsid w:val="00D57090"/>
+    <w:rsid w:val="00D61641"/>
+    <w:rsid w:val="00D637B7"/>
+    <w:rsid w:val="00D65806"/>
+    <w:rsid w:val="00D67F85"/>
+    <w:rsid w:val="00D70DEA"/>
+    <w:rsid w:val="00D740AC"/>
+    <w:rsid w:val="00D75CF4"/>
+    <w:rsid w:val="00D868A5"/>
+    <w:rsid w:val="00D90F1B"/>
+    <w:rsid w:val="00D965E6"/>
+    <w:rsid w:val="00D96A47"/>
+    <w:rsid w:val="00DA0FE2"/>
+    <w:rsid w:val="00DA38F1"/>
+    <w:rsid w:val="00DA3ECC"/>
+    <w:rsid w:val="00DA3FA6"/>
+    <w:rsid w:val="00DA4AC6"/>
+    <w:rsid w:val="00DA72D2"/>
+    <w:rsid w:val="00DB17BF"/>
+    <w:rsid w:val="00DB1F67"/>
+    <w:rsid w:val="00DB3C51"/>
+    <w:rsid w:val="00DB73BD"/>
+    <w:rsid w:val="00DC068A"/>
+    <w:rsid w:val="00DC4C15"/>
+    <w:rsid w:val="00DC4C21"/>
+    <w:rsid w:val="00DC50CE"/>
+    <w:rsid w:val="00DC5D32"/>
+    <w:rsid w:val="00DC65AE"/>
+    <w:rsid w:val="00DD0B56"/>
+    <w:rsid w:val="00DD20F6"/>
+    <w:rsid w:val="00DD2B16"/>
+    <w:rsid w:val="00DD60C9"/>
+    <w:rsid w:val="00DD7958"/>
+    <w:rsid w:val="00DE4CC3"/>
+    <w:rsid w:val="00DE7C1A"/>
+    <w:rsid w:val="00DF283B"/>
+    <w:rsid w:val="00E01955"/>
+    <w:rsid w:val="00E03EE1"/>
+    <w:rsid w:val="00E046F7"/>
+    <w:rsid w:val="00E049C0"/>
+    <w:rsid w:val="00E06E7D"/>
+    <w:rsid w:val="00E129FE"/>
+    <w:rsid w:val="00E154DB"/>
+    <w:rsid w:val="00E15643"/>
+    <w:rsid w:val="00E20422"/>
+    <w:rsid w:val="00E21FDC"/>
+    <w:rsid w:val="00E240D9"/>
+    <w:rsid w:val="00E247ED"/>
+    <w:rsid w:val="00E264DB"/>
+    <w:rsid w:val="00E30038"/>
+    <w:rsid w:val="00E310CA"/>
+    <w:rsid w:val="00E34C1F"/>
+    <w:rsid w:val="00E37E38"/>
+    <w:rsid w:val="00E51516"/>
+    <w:rsid w:val="00E52498"/>
+    <w:rsid w:val="00E53450"/>
+    <w:rsid w:val="00E57716"/>
+    <w:rsid w:val="00E62958"/>
+    <w:rsid w:val="00E635AF"/>
+    <w:rsid w:val="00E63E3A"/>
+    <w:rsid w:val="00E64758"/>
+    <w:rsid w:val="00E64E3A"/>
+    <w:rsid w:val="00E70936"/>
+    <w:rsid w:val="00E72A97"/>
+    <w:rsid w:val="00E72E2D"/>
+    <w:rsid w:val="00E73454"/>
+    <w:rsid w:val="00E909B2"/>
+    <w:rsid w:val="00E96756"/>
+    <w:rsid w:val="00E96EC0"/>
+    <w:rsid w:val="00E9707B"/>
+    <w:rsid w:val="00EA345B"/>
+    <w:rsid w:val="00EA4A51"/>
+    <w:rsid w:val="00EA5DF1"/>
+    <w:rsid w:val="00EA7A2A"/>
+    <w:rsid w:val="00EB5CBF"/>
+    <w:rsid w:val="00EB603A"/>
+    <w:rsid w:val="00EC7B5E"/>
+    <w:rsid w:val="00ED1509"/>
+    <w:rsid w:val="00ED376B"/>
+    <w:rsid w:val="00ED39C3"/>
+    <w:rsid w:val="00ED4FED"/>
+    <w:rsid w:val="00ED52C4"/>
+    <w:rsid w:val="00ED633F"/>
+    <w:rsid w:val="00EE1E7C"/>
+    <w:rsid w:val="00EE6838"/>
+    <w:rsid w:val="00EF291E"/>
+    <w:rsid w:val="00EF6BCF"/>
+    <w:rsid w:val="00F022C8"/>
+    <w:rsid w:val="00F037A4"/>
+    <w:rsid w:val="00F04B1F"/>
+    <w:rsid w:val="00F04E74"/>
+    <w:rsid w:val="00F141D4"/>
+    <w:rsid w:val="00F14339"/>
+    <w:rsid w:val="00F2215B"/>
+    <w:rsid w:val="00F23A5F"/>
+    <w:rsid w:val="00F23CFE"/>
+    <w:rsid w:val="00F26A5A"/>
+    <w:rsid w:val="00F3134C"/>
+    <w:rsid w:val="00F35949"/>
+    <w:rsid w:val="00F41A84"/>
+    <w:rsid w:val="00F44AD9"/>
+    <w:rsid w:val="00F46E87"/>
+    <w:rsid w:val="00F47E11"/>
+    <w:rsid w:val="00F47E4D"/>
+    <w:rsid w:val="00F51183"/>
+    <w:rsid w:val="00F5203F"/>
+    <w:rsid w:val="00F52561"/>
+    <w:rsid w:val="00F53132"/>
+    <w:rsid w:val="00F53A36"/>
+    <w:rsid w:val="00F611F7"/>
+    <w:rsid w:val="00F65184"/>
+    <w:rsid w:val="00F713E7"/>
+    <w:rsid w:val="00F7256B"/>
+    <w:rsid w:val="00F7287F"/>
+    <w:rsid w:val="00F733FD"/>
+    <w:rsid w:val="00F74EB1"/>
+    <w:rsid w:val="00F75263"/>
+    <w:rsid w:val="00F80F31"/>
+    <w:rsid w:val="00F82BA6"/>
+    <w:rsid w:val="00F85494"/>
+    <w:rsid w:val="00F86E95"/>
+    <w:rsid w:val="00F87CDC"/>
+    <w:rsid w:val="00F95F71"/>
+    <w:rsid w:val="00F963C3"/>
+    <w:rsid w:val="00F97744"/>
+    <w:rsid w:val="00FA0DB8"/>
+    <w:rsid w:val="00FA1A7E"/>
+    <w:rsid w:val="00FA52D8"/>
+    <w:rsid w:val="00FA7DFF"/>
+    <w:rsid w:val="00FB0CEA"/>
+    <w:rsid w:val="00FB0FEA"/>
+    <w:rsid w:val="00FB2E4C"/>
+    <w:rsid w:val="00FB5FBA"/>
+    <w:rsid w:val="00FC06C1"/>
+    <w:rsid w:val="00FC333E"/>
+    <w:rsid w:val="00FC43BC"/>
+    <w:rsid w:val="00FC7B17"/>
+    <w:rsid w:val="00FD1E2F"/>
+    <w:rsid w:val="00FD3F65"/>
+    <w:rsid w:val="00FD462A"/>
+    <w:rsid w:val="00FD65EE"/>
+    <w:rsid w:val="00FD6DDE"/>
+    <w:rsid w:val="00FD734D"/>
+    <w:rsid w:val="00FE7226"/>
+    <w:rsid w:val="00FF0BAE"/>
+    <w:rsid w:val="00FF0E69"/>
+    <w:rsid w:val="00FF6CAE"/>
+    <w:rsid w:val="00FF6E21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71A9E2DE"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
+  <w14:docId w14:val="6CA7652F"/>
+  <w15:docId w15:val="{E0610725-EB7E-45FE-9142-C7B116C49FEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:locked="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -17890,1688 +24075,1370 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1F46"/>
+    <w:rsid w:val="005F4C24"/>
+    <w:pPr>
+      <w:ind w:left="1701" w:right="567"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="002B1691"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
-      <w:snapToGrid w:val="0"/>
-[...19 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:locked/>
+    <w:rsid w:val="00F75263"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:firstLine="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-[...37 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:locked/>
+    <w:rsid w:val="0080088E"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...36 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="006C765C"/>
     <w:pPr>
       <w:keepNext/>
+      <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:link w:val="1"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="002B1691"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
-      <w:snapToGrid w:val="0"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="006C765C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E53450"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E53450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E53450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E53450"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00E53450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E53450"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00E53450"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E53450"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00E53450"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="002B1691"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Знак1 Знак Знак Знак Знак Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:right="0" w:hanging="280"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:noProof/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:locked/>
+    <w:rsid w:val="002B1691"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:spacing w:val="10"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="002B1691"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B1691"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="002B1691"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:ind w:left="720" w:right="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="table10">
+    <w:name w:val="table10"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Текст1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Текст2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-ZA" w:eastAsia="en-ZA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B1691"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Текст3"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D14893"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0" w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Без интервала6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00893955"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TimesNewRoman5">
+    <w:name w:val="Основной текст + Times New Roman5"/>
+    <w:aliases w:val="101,5 pt2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C765C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00111F27"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00111F27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00244C29"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00244C29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Стиль1"/>
+    <w:rsid w:val="0044110E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
+    <w:name w:val="Style5"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B40AF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="275" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle15">
+    <w:name w:val="Font Style15"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B40AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B40AF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E310CA"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:rsid w:val="00E310CA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00E310CA"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="00000A"/>
+      <w:kern w:val="1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Без интервала1"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00A22582"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="15"/>
+    <w:locked/>
+    <w:rsid w:val="00A22582"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00162FAB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="274" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="0080088E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="62">
+    <w:name w:val="Основной текст (6)_"/>
+    <w:link w:val="63"/>
+    <w:rsid w:val="0080088E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63">
+    <w:name w:val="Основной текст (6)"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="62"/>
+    <w:rsid w:val="0080088E"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Основной текст 21"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="0080088E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="36"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
-[...3 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D062D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00592E1D"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F75263"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Без интервала2"/>
+    <w:rsid w:val="00D17568"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...11 lines deleted...]
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentMap1">
+    <w:name w:val="Document Map1"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00D17568"/>
     <w:pPr>
-      <w:ind w:right="-30"/>
-      <w:jc w:val="right"/>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...23 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="34"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00454B80"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200"/>
-      <w:ind w:firstLine="700"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="700"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00454B80"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...779 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="114981879">
+    <w:div w:id="935089049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="191118796">
-[...51 lines deleted...]
-    <w:div w:id="2113359519">
+    <w:div w:id="1251962144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
 
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>9212</Characters>
+  <Pages>9</Pages>
+  <Words>2160</Words>
+  <Characters>13209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10806</CharactersWithSpaces>
+  <CharactersWithSpaces>15339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Даниил</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>