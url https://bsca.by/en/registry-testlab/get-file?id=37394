--- v0 (2025-12-10)
+++ v1 (2026-04-26)
@@ -1,570 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10382" w:type="dxa"/>
+        <w:tblW w:w="711" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="711"/>
-        <w:gridCol w:w="9671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36586" w:rsidRPr="00F36586" w14:paraId="515637D6" w14:textId="77777777" w:rsidTr="00911170">
+      <w:tr w:rsidR="005106E3" w:rsidRPr="00F36586" w14:paraId="515637D6" w14:textId="77777777" w:rsidTr="005106E3">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4142DB42" w14:textId="77777777" w:rsidR="00F36586" w:rsidRPr="00F36586" w:rsidRDefault="00F36586" w:rsidP="00510412">
+          <w:p w14:paraId="4142DB42" w14:textId="77777777" w:rsidR="005106E3" w:rsidRPr="00F36586" w:rsidRDefault="005106E3" w:rsidP="00510412">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...18 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="569B5D61" w14:textId="15AEC83A" w:rsidR="008E56F1" w:rsidRPr="008E56F1" w:rsidRDefault="008E56F1" w:rsidP="008E56F1">
+    <w:p w14:paraId="569B5D61" w14:textId="15AEC83A" w:rsidR="008E56F1" w:rsidRDefault="008E56F1" w:rsidP="008E56F1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="008E56F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00E80A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="008E56F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215A3AB1" w14:textId="053C786F" w:rsidR="008E56F1" w:rsidRPr="008E56F1" w:rsidRDefault="008E56F1" w:rsidP="008E56F1">
+    <w:p w14:paraId="2B1DDD1F" w14:textId="77777777" w:rsidR="005106E3" w:rsidRPr="008E56F1" w:rsidRDefault="005106E3" w:rsidP="008E56F1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...353 lines deleted...]
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15593" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2302"/>
       </w:tblGrid>
       <w:tr w:rsidR="00052710" w:rsidRPr="00510412" w14:paraId="7384B543" w14:textId="13F25ADC" w:rsidTr="007C22D1">
         <w:trPr>
           <w:trHeight w:val="1094"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="2D7DF769" w14:textId="77777777" w:rsidR="00052710" w:rsidRPr="00510412" w:rsidRDefault="00052710" w:rsidP="00510412">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
@@ -11097,50 +10724,51 @@
       </w:tr>
       <w:tr w:rsidR="004376BB" w:rsidRPr="00510412" w14:paraId="07B18BAD" w14:textId="77777777" w:rsidTr="007701BB">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="401FBEB0" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1CE33A4F" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Вода </w:t>
@@ -12203,51 +11831,50 @@
       <w:tr w:rsidR="007701BB" w:rsidRPr="00510412" w14:paraId="7506E678" w14:textId="77777777" w:rsidTr="007701BB">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E90B03E" w14:textId="77777777" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FC61CAE" w14:textId="0B3B4A2A" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -12573,74 +12200,76 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> на специальное водопользование</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FABED88" w14:textId="5CE36842" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="32" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Решение Дрогичинского райисполкома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD045E4" w14:textId="77777777" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-5" w:right="-217"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ГОСТ 18309-2014 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41C45166" w14:textId="041618D1" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-5" w:right="-217"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>метод В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12659,50 +12288,51 @@
             <w:r w:rsidRPr="007701BB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Лабораторный отдел,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="249C6643" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="32" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007701BB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Дрогичинский с/с, 84, здание предварительной очистки с АБК, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F0BEE82" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007701BB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1,3 км юго-западнее </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C9C6B9" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -12745,50 +12375,51 @@
       </w:tr>
       <w:tr w:rsidR="007701BB" w:rsidRPr="00510412" w14:paraId="1A47976E" w14:textId="77777777" w:rsidTr="007701BB">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750D9EF7" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="26985AF3" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DE5E170" w14:textId="77777777" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="007701BB">
@@ -13997,69 +13628,71 @@
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Вода </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54CB5C72" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>поверхностная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18A66958" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
+              <w:lastRenderedPageBreak/>
               <w:t>100.03/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432405F9" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Отбор образцов</w:t>
@@ -14074,69 +13707,71 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7755B1FD" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9A1F23" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 5667-6-2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA94EAB" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-4-2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="563BBE80" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -14169,69 +13804,71 @@
               </w:rPr>
               <w:t xml:space="preserve"> 5667-14-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D08202C" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC7127F" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 5667-6-2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F1D7C29" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-4-2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19310B8F" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -14265,69 +13902,71 @@
               </w:rPr>
               <w:t xml:space="preserve"> 5667-14-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2422" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09953E8D" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Лабораторный отдел,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D8D5348" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="006012B2" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="32" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Дрогичинский с/с, 84, здание предварительной очистки с АБК, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71C0C380" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1,3 км юго-западнее </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B18F73F" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -14370,50 +14009,51 @@
       </w:tr>
       <w:tr w:rsidR="004376BB" w:rsidRPr="00510412" w14:paraId="21E530E0" w14:textId="77777777" w:rsidTr="004376BB">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D7F54C4" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E3A4D7" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00510412" w:rsidRDefault="004376BB" w:rsidP="004376BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
@@ -14989,51 +14629,50 @@
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2422"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C2C5A" w:rsidRPr="00510412" w14:paraId="20F7D811" w14:textId="77777777" w:rsidTr="00E12DDD">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D940B5" w14:textId="2DA8BD63" w:rsidR="004C2C5A" w:rsidRPr="004671EF" w:rsidRDefault="004C2C5A" w:rsidP="004C2C5A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004671EF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76943A30" w14:textId="3D7639B6" w:rsidR="004C2C5A" w:rsidRPr="004671EF" w:rsidRDefault="004C2C5A" w:rsidP="004C2C5A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004671EF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15425,50 +15064,51 @@
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Дрогичинский с/с, 84, здание предварительной очистки с АБК, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040128B7" w14:textId="77777777" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1,3 км юго-западнее </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B83B837" w14:textId="77777777" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Дрогичина, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C0A6CC" w14:textId="473EF79D" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="007701BB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -15493,50 +15133,51 @@
       </w:tr>
       <w:tr w:rsidR="007701BB" w:rsidRPr="00510412" w14:paraId="63F25F1A" w14:textId="77777777" w:rsidTr="004C2C5A">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="752B29A5" w14:textId="18F3283B" w:rsidR="007701BB" w:rsidRDefault="007701BB" w:rsidP="00D21818">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13E9A6A4" w14:textId="2779E7A3" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="00D21818">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05AA9342" w14:textId="2CE09D95" w:rsidR="007701BB" w:rsidRPr="00510412" w:rsidRDefault="007701BB" w:rsidP="00D21818">
@@ -16923,50 +16564,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00E80A17">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1,3 км юго-западнее </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600802EB" w14:textId="77777777" w:rsidR="004671EF" w:rsidRPr="00E80A17" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E80A17">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">г. Дрогичина, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ACA81E8" w14:textId="2E64E91C" w:rsidR="004671EF" w:rsidRPr="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004671EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Дрогичинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004671EF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17018,50 +16660,51 @@
       </w:tr>
       <w:tr w:rsidR="004671EF" w:rsidRPr="00510412" w14:paraId="5FB43F32" w14:textId="77777777" w:rsidTr="004671EF">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="602D79D5" w14:textId="0B98450C" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BA7CD2D" w14:textId="77777777" w:rsidR="004671EF" w:rsidRPr="00510412" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
@@ -17703,51 +17346,50 @@
       <w:tr w:rsidR="004671EF" w:rsidRPr="00510412" w14:paraId="4E5FEBB2" w14:textId="77777777" w:rsidTr="000D7E46">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E11CFB6" w14:textId="1D0444FE" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C5A6742" w14:textId="47D79053" w:rsidR="004671EF" w:rsidRPr="00510412" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -18424,50 +18066,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>фосфора общего</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BFBAAAE" w14:textId="3623B625" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Д-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(0,025-1000)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18568,50 +18211,51 @@
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Дрогичинский с/с, 84, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="440BC0B3" w14:textId="51C33ED7" w:rsidR="004671EF" w:rsidRPr="006012B2" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="32" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">здание предварительной очистки с АБК, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11EC7F01" w14:textId="77777777" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006012B2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1,3 км юго-западнее </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38D0F306" w14:textId="77777777" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -18654,50 +18298,51 @@
       </w:tr>
       <w:tr w:rsidR="004671EF" w:rsidRPr="00510412" w14:paraId="27BCB27B" w14:textId="77777777" w:rsidTr="004671EF">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B87D3E" w14:textId="59200D16" w:rsidR="004671EF" w:rsidRPr="00510412" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA9ADCE" w14:textId="77777777" w:rsidR="004671EF" w:rsidRPr="00510412" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1505" w:type="dxa"/>
           </w:tcPr>
@@ -19801,50 +19446,51 @@
       </w:tr>
       <w:tr w:rsidR="004671EF" w:rsidRPr="00510412" w14:paraId="71B847D9" w14:textId="77777777" w:rsidTr="004E1E7B">
         <w:trPr>
           <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D51FB69" w14:textId="148A036B" w:rsidR="004671EF" w:rsidRPr="00510412" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D26D697" w14:textId="3AAA666D" w:rsidR="004671EF" w:rsidRDefault="004671EF" w:rsidP="004671EF">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20899,51 +20545,50 @@
       <w:tr w:rsidR="004E1E7B" w:rsidRPr="00510412" w14:paraId="55281DC9" w14:textId="6E99F2F2" w:rsidTr="004E1E7B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C04A2C8" w14:textId="77777777" w:rsidR="004E1E7B" w:rsidRPr="00510412" w:rsidRDefault="004E1E7B" w:rsidP="004E1E7B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58E5CFDC" w14:textId="77777777" w:rsidR="004E1E7B" w:rsidRPr="00510412" w:rsidRDefault="004E1E7B" w:rsidP="004E1E7B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -21713,50 +21358,51 @@
       </w:tr>
       <w:tr w:rsidR="004E1E7B" w:rsidRPr="00510412" w14:paraId="26D45D01" w14:textId="022B4010" w:rsidTr="004E1E7B">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="013F36D2" w14:textId="2C6BBA94" w:rsidR="004E1E7B" w:rsidRPr="00510412" w:rsidRDefault="004E1E7B" w:rsidP="00B0104F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00510412">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.3</w:t>
             </w:r>
             <w:r w:rsidR="009D0230">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7126CBDC" w14:textId="3EC06E6F" w:rsidR="004E1E7B" w:rsidRPr="00510412" w:rsidRDefault="004E1E7B" w:rsidP="00B0104F">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -22871,51 +22517,50 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31373F25" w14:textId="77777777" w:rsidR="00825D18" w:rsidRPr="00825D18" w:rsidRDefault="00825D18" w:rsidP="00825D18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00825D18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">«*» – осуществление деятельности непосредственно в месте осуществления деятельности аккредитованного субъекта; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7E38FF" w14:textId="77777777" w:rsidR="00825D18" w:rsidRPr="00825D18" w:rsidRDefault="00825D18" w:rsidP="00825D18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00825D18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">«**» – осуществление деятельности непосредственно в месте осуществления деятельности аккредитованного субъекта и за его пределами; </w:t>
       </w:r>
@@ -22937,78 +22582,80 @@
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ДИ-диапазон измерений</w:t>
       </w:r>
       <w:r w:rsidRPr="00825D18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06571F86" w14:textId="50F413B6" w:rsidR="006C62E0" w:rsidRPr="004671EF" w:rsidRDefault="006C62E0" w:rsidP="004671EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C62E0" w:rsidRPr="004671EF" w:rsidSect="007701BB">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="103" w:right="678" w:bottom="1134" w:left="567" w:header="1" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AA91598" w14:textId="77777777" w:rsidR="00794B76" w:rsidRDefault="00794B76" w:rsidP="007978C1">
+    <w:p w14:paraId="5F4A71F9" w14:textId="77777777" w:rsidR="00B746C0" w:rsidRDefault="00B746C0" w:rsidP="007978C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71E0ABD2" w14:textId="77777777" w:rsidR="00794B76" w:rsidRDefault="00794B76" w:rsidP="007978C1">
+    <w:p w14:paraId="099A6BAB" w14:textId="77777777" w:rsidR="00B746C0" w:rsidRDefault="00B746C0" w:rsidP="007978C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -23028,578 +22675,564 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...229 lines deleted...]
-  <w:p w14:paraId="5D370FF8" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BFF6943" w14:textId="77777777" w:rsidR="00B048FC" w:rsidRDefault="00B048FC">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="3735" w:type="pct"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15485"/>
+      <w:gridCol w:w="13750"/>
+      <w:gridCol w:w="1843"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004376BB" w:rsidRPr="00113CEF" w14:paraId="33E8697D" w14:textId="77777777" w:rsidTr="003B2FBA">
+    <w:tr w:rsidR="004F466E" w:rsidRPr="004F466E" w14:paraId="113E219C" w14:textId="77777777" w:rsidTr="004F466E">
       <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4409" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="58B97CE3" w14:textId="353C43F8" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть №1 Дата принятия решения по аккредитации 14.11.2025</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="591" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="5EF8FE3C" w14:textId="77777777" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:pStyle w:val="a3"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Стр. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2FEF7335" w14:textId="77777777" w:rsidR="004F466E" w:rsidRDefault="004F466E">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="4671" w:type="pct"/>
+      <w:tblInd w:w="-1" w:type="dxa"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="107"/>
+      <w:gridCol w:w="11648"/>
+      <w:gridCol w:w="1113"/>
+      <w:gridCol w:w="1699"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004F466E" w:rsidRPr="004F466E" w14:paraId="153DE1B6" w14:textId="77777777" w:rsidTr="004F466E">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4417" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="32745ECC" w14:textId="6E1B5407" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216860981"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть №1 Дата принятия решения по аккредитации</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="583" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="35659625" w14:textId="77777777" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:pStyle w:val="a3"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Стр. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:tr w:rsidR="004376BB" w:rsidRPr="00113CEF" w14:paraId="33E8697D" w14:textId="77777777" w:rsidTr="004F466E">
+      <w:trPr>
+        <w:gridBefore w:val="1"/>
+        <w:gridAfter w:val="2"/>
+        <w:wBefore w:w="37" w:type="pct"/>
+        <w:wAfter w:w="965" w:type="pct"/>
         <w:trHeight w:val="216"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5000" w:type="pct"/>
+          <w:tcW w:w="3998" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:tbl>
-[...189 lines deleted...]
-        <w:p w14:paraId="46FCB67B" w14:textId="1C6E3297" w:rsidR="004376BB" w:rsidRPr="00486A1B" w:rsidRDefault="004376BB" w:rsidP="006C62E0">
+        <w:p w14:paraId="46FCB67B" w14:textId="60A83018" w:rsidR="004376BB" w:rsidRPr="00486A1B" w:rsidRDefault="004376BB" w:rsidP="006C62E0">
           <w:pPr>
             <w:pStyle w:val="a5"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="55C43B33" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="007127CC">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44AF4963" w14:textId="77777777" w:rsidR="00794B76" w:rsidRDefault="00794B76" w:rsidP="007978C1">
+    <w:p w14:paraId="6A5F15D6" w14:textId="77777777" w:rsidR="00B746C0" w:rsidRDefault="00B746C0" w:rsidP="007978C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2D11DD" w14:textId="77777777" w:rsidR="00794B76" w:rsidRDefault="00794B76" w:rsidP="007978C1">
+    <w:p w14:paraId="0B02B953" w14:textId="77777777" w:rsidR="00B746C0" w:rsidRDefault="00B746C0" w:rsidP="007978C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
+  <w:p w14:paraId="5AA580A0" w14:textId="77777777" w:rsidR="00B048FC" w:rsidRDefault="00B048FC">
     <w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
-    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...5 lines deleted...]
-    </w:r>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15615" w:type="dxa"/>
       <w:tblInd w:w="98" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10"/>
       <w:gridCol w:w="1177"/>
       <w:gridCol w:w="4590"/>
       <w:gridCol w:w="7409"/>
       <w:gridCol w:w="2378"/>
       <w:gridCol w:w="51"/>
     </w:tblGrid>
     <w:tr w:rsidR="004376BB" w:rsidRPr="00911170" w14:paraId="7AC11B86" w14:textId="77777777" w:rsidTr="007701BB">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="51" w:type="dxa"/>
         <w:cantSplit/>
         <w:trHeight w:val="279"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5777" w:type="dxa"/>
@@ -23638,397 +23271,399 @@
     <w:tr w:rsidR="004376BB" w14:paraId="73F1AF63" w14:textId="77777777" w:rsidTr="007C22D1">
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPrEx>
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:wBefore w:w="10" w:type="dxa"/>
         <w:trHeight w:val="208"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1177" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0256835F" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00EA2747" w:rsidRDefault="004376BB" w:rsidP="00E12DDD">
+        <w:p w14:paraId="762ACE1E" w14:textId="77777777" w:rsidR="00B048FC" w:rsidRDefault="00B048FC" w:rsidP="00E12DDD">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0256835F" w14:textId="49630104" w:rsidR="004376BB" w:rsidRPr="00EA2747" w:rsidRDefault="004376BB" w:rsidP="00E12DDD">
           <w:pPr>
             <w:pStyle w:val="a9"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...51 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11999" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4BFA7800" w14:textId="0C2CE749" w:rsidR="004376BB" w:rsidRPr="00602D34" w:rsidRDefault="00E80A17" w:rsidP="00E12DDD">
+        <w:p w14:paraId="4BFA7800" w14:textId="5B2B77CF" w:rsidR="004376BB" w:rsidRPr="00602D34" w:rsidRDefault="00E80A17" w:rsidP="00E12DDD">
           <w:pPr>
             <w:pStyle w:val="a9"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
           <w:r w:rsidR="004376BB" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
           <w:r w:rsidR="004376BB" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...37 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2429" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="62DA8373" w14:textId="77777777" w:rsidR="004376BB" w:rsidRPr="00174B2F" w:rsidRDefault="004376BB" w:rsidP="00E12DDD">
           <w:pPr>
             <w:pStyle w:val="a9"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007E6E0A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r w:rsidRPr="00174B2F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>/112 1.0518</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D49EB26" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
+  <w:p w14:paraId="23DDBE88" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="00DD4034">
     <w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a9"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...5 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="43DEEC18" w14:textId="77777777" w:rsidR="004F466E" w:rsidRDefault="004F466E" w:rsidP="00DD4034">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="16150" w:type="dxa"/>
+      <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1043"/>
-      <w:gridCol w:w="15107"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2374"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004376BB" w:rsidRPr="00433F48" w14:paraId="4A92AB14" w14:textId="77777777" w:rsidTr="00052710">
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="004F466E" w:rsidRPr="004F466E" w14:paraId="2BAB4221" w14:textId="77777777" w:rsidTr="005106E3">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1043" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="nil"/>
           </w:tcBorders>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0793FAB5" w14:textId="1C023D6A" w:rsidR="004376BB" w:rsidRPr="007127CC" w:rsidRDefault="004376BB" w:rsidP="007127CC">
+        <w:p w14:paraId="3278D196" w14:textId="77777777" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
           <w:pPr>
             <w:pStyle w:val="a5"/>
             <w:rPr>
-              <w:noProof/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007127CC">
+          <w:r w:rsidRPr="004F466E">
             <w:rPr>
-              <w:noProof/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">Коммунального унитарного </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>многоотраслевого  производственного</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+        </w:p>
+        <w:p w14:paraId="26253BB5" w14:textId="77777777" w:rsidR="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+            </w:pBdr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">предприятия </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>жилищно</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> – коммунального хозяйства «Дрогичинское ЖКХ</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>» ,</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="03584DCC" w14:textId="467F8BDB" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+            </w:pBdr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>лабораторный отдел</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="15107" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="2374" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D0BD90C" w14:textId="58883E34" w:rsidR="004376BB" w:rsidRPr="007127CC" w:rsidRDefault="004376BB" w:rsidP="007127CC">
+        <w:p w14:paraId="6DAD47E0" w14:textId="1E5754E0" w:rsidR="004F466E" w:rsidRPr="004F466E" w:rsidRDefault="004F466E" w:rsidP="004F466E">
           <w:pPr>
-            <w:pStyle w:val="a5"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a9"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004F466E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.1264</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="23DDBE88" w14:textId="77777777" w:rsidR="004376BB" w:rsidRDefault="004376BB" w:rsidP="00DD4034">
+  <w:p w14:paraId="527BFEEF" w14:textId="77777777" w:rsidR="004F466E" w:rsidRDefault="004F466E" w:rsidP="00DD4034">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="063A1D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A164080E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -24447,80 +24082,84 @@
     <w:rsid w:val="00383D45"/>
     <w:rsid w:val="00386A68"/>
     <w:rsid w:val="00390C06"/>
     <w:rsid w:val="00392E5E"/>
     <w:rsid w:val="003A0A42"/>
     <w:rsid w:val="003B2FBA"/>
     <w:rsid w:val="003F121D"/>
     <w:rsid w:val="003F43C1"/>
     <w:rsid w:val="004273CE"/>
     <w:rsid w:val="004376BB"/>
     <w:rsid w:val="00451E7D"/>
     <w:rsid w:val="00461092"/>
     <w:rsid w:val="004656D8"/>
     <w:rsid w:val="004671EF"/>
     <w:rsid w:val="00470AC9"/>
     <w:rsid w:val="004759BC"/>
     <w:rsid w:val="00475BE1"/>
     <w:rsid w:val="00484E98"/>
     <w:rsid w:val="004932B7"/>
     <w:rsid w:val="004C0053"/>
     <w:rsid w:val="004C2C5A"/>
     <w:rsid w:val="004D2C72"/>
     <w:rsid w:val="004D38AD"/>
     <w:rsid w:val="004E1E7B"/>
     <w:rsid w:val="004E221D"/>
+    <w:rsid w:val="004F466E"/>
     <w:rsid w:val="004F54AF"/>
     <w:rsid w:val="0050304A"/>
     <w:rsid w:val="00510412"/>
+    <w:rsid w:val="005106E3"/>
     <w:rsid w:val="00511DAB"/>
     <w:rsid w:val="00520B59"/>
     <w:rsid w:val="00525193"/>
     <w:rsid w:val="00531B6C"/>
     <w:rsid w:val="0056068B"/>
     <w:rsid w:val="00566130"/>
     <w:rsid w:val="00567458"/>
     <w:rsid w:val="0057242B"/>
+    <w:rsid w:val="005801B9"/>
     <w:rsid w:val="0058381D"/>
     <w:rsid w:val="0058712C"/>
     <w:rsid w:val="0058765B"/>
     <w:rsid w:val="00593C2B"/>
     <w:rsid w:val="005972FC"/>
     <w:rsid w:val="005A046C"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005B4149"/>
     <w:rsid w:val="005B7AAD"/>
     <w:rsid w:val="005C7941"/>
     <w:rsid w:val="005D1B86"/>
     <w:rsid w:val="006012B2"/>
     <w:rsid w:val="00617FBB"/>
     <w:rsid w:val="00620629"/>
     <w:rsid w:val="0064030F"/>
     <w:rsid w:val="00652790"/>
     <w:rsid w:val="006569D9"/>
     <w:rsid w:val="00673F86"/>
     <w:rsid w:val="00680F74"/>
+    <w:rsid w:val="006867D9"/>
     <w:rsid w:val="00692B4A"/>
     <w:rsid w:val="006A3A97"/>
     <w:rsid w:val="006A6C59"/>
     <w:rsid w:val="006C62E0"/>
     <w:rsid w:val="006E5361"/>
     <w:rsid w:val="006E6B98"/>
     <w:rsid w:val="007127CC"/>
     <w:rsid w:val="00720A59"/>
     <w:rsid w:val="00720E2F"/>
     <w:rsid w:val="007222F3"/>
     <w:rsid w:val="00727C06"/>
     <w:rsid w:val="00741769"/>
     <w:rsid w:val="0074796A"/>
     <w:rsid w:val="00752E86"/>
     <w:rsid w:val="007540CF"/>
     <w:rsid w:val="00754714"/>
     <w:rsid w:val="00764A33"/>
     <w:rsid w:val="00767A4D"/>
     <w:rsid w:val="007701BB"/>
     <w:rsid w:val="007730D0"/>
     <w:rsid w:val="0078111F"/>
     <w:rsid w:val="0078650E"/>
     <w:rsid w:val="00786FBB"/>
     <w:rsid w:val="00791475"/>
     <w:rsid w:val="00794B76"/>
@@ -24552,59 +24191,61 @@
     <w:rsid w:val="009B7055"/>
     <w:rsid w:val="009C2B4B"/>
     <w:rsid w:val="009D0230"/>
     <w:rsid w:val="009D63FE"/>
     <w:rsid w:val="009E12FB"/>
     <w:rsid w:val="009E6491"/>
     <w:rsid w:val="009E6BA2"/>
     <w:rsid w:val="00A069DF"/>
     <w:rsid w:val="00A14213"/>
     <w:rsid w:val="00A229D6"/>
     <w:rsid w:val="00A43096"/>
     <w:rsid w:val="00A44E84"/>
     <w:rsid w:val="00A47656"/>
     <w:rsid w:val="00A71FAF"/>
     <w:rsid w:val="00A8243D"/>
     <w:rsid w:val="00A972B9"/>
     <w:rsid w:val="00AA7684"/>
     <w:rsid w:val="00AB6A71"/>
     <w:rsid w:val="00AC306D"/>
     <w:rsid w:val="00AD7A19"/>
     <w:rsid w:val="00AE4F81"/>
     <w:rsid w:val="00AE5664"/>
     <w:rsid w:val="00AE5A87"/>
     <w:rsid w:val="00AF180A"/>
     <w:rsid w:val="00B0104F"/>
+    <w:rsid w:val="00B048FC"/>
     <w:rsid w:val="00B31ED7"/>
     <w:rsid w:val="00B4655E"/>
     <w:rsid w:val="00B4746A"/>
     <w:rsid w:val="00B47B52"/>
     <w:rsid w:val="00B51175"/>
     <w:rsid w:val="00B56243"/>
     <w:rsid w:val="00B60C19"/>
     <w:rsid w:val="00B61B0D"/>
     <w:rsid w:val="00B668C4"/>
+    <w:rsid w:val="00B746C0"/>
     <w:rsid w:val="00B80D07"/>
     <w:rsid w:val="00B9456B"/>
     <w:rsid w:val="00BB319E"/>
     <w:rsid w:val="00BB50C2"/>
     <w:rsid w:val="00BE726B"/>
     <w:rsid w:val="00C334C8"/>
     <w:rsid w:val="00C34827"/>
     <w:rsid w:val="00C35634"/>
     <w:rsid w:val="00C441C0"/>
     <w:rsid w:val="00C51434"/>
     <w:rsid w:val="00C60B26"/>
     <w:rsid w:val="00C63D5C"/>
     <w:rsid w:val="00C70A49"/>
     <w:rsid w:val="00C72E9E"/>
     <w:rsid w:val="00CA500A"/>
     <w:rsid w:val="00CB3A3E"/>
     <w:rsid w:val="00CB6144"/>
     <w:rsid w:val="00CB673D"/>
     <w:rsid w:val="00CF2D6A"/>
     <w:rsid w:val="00D01D12"/>
     <w:rsid w:val="00D11D1C"/>
     <w:rsid w:val="00D21818"/>
     <w:rsid w:val="00D2288E"/>
     <w:rsid w:val="00D41835"/>
     <w:rsid w:val="00D4762C"/>
@@ -25491,60 +25132,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1652171858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -25807,67 +25453,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBC4004D-C9C7-4651-AC86-3336246A89FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>14433</Characters>
+  <Pages>15</Pages>
+  <Words>2429</Words>
+  <Characters>13849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16931</CharactersWithSpaces>
+  <CharactersWithSpaces>16246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>